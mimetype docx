--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,3790 +1,1316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A60AAF" w:rsidRDefault="00B071A6" w14:paraId="38C1DD9C" w14:textId="2E3189D6">
-[...7 lines deleted...]
-    <w:p w:rsidR="00AD563F" w:rsidP="00FB1D7F" w:rsidRDefault="00B071A6" w14:paraId="1F21836D" w14:textId="0FAE9D2C">
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="4E406698" w14:textId="664D420D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65" w:rsidR="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65" w:rsidR="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65" w:rsidR="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het gemeentefonds voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="1C12661D" w14:textId="3EF801B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het provinciefonds voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="47BB0CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65" w:rsidR="00B41AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="710C2D0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00AD563F" w:rsidP="00FB1D7F" w:rsidRDefault="00AD563F" w14:paraId="3209B2C8" w14:textId="77777777">
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="0CFAC2A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F12E68" w:rsidP="00FB1D7F" w:rsidRDefault="00FB1D7F" w14:paraId="20146288" w14:textId="157A68A9">
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="71A4957A" w14:textId="478F0368">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het lid Heutink (Groep Markuszower) heeft op dinsdag 26 mei jl. tijdens de Regeling van Werkzaamheden het verzoek gedaan (Kenmerk: 2026Z10931) om een inhoudelijke reactie op de berichtgeving over tekorten bij gemeenten en provincies om infrastructuur overeind te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="52076C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="01D2721C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u ook over het rapport “Vernieuwing, beheer en onderhoud Infrastructuur decentrale overheden’’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="002530AE">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De brief gaat in op de belangrijkste bevindingen en de meerwaarde en bekostiging van infrastructuur bij gemeenten en provincies. Vervolgens gaat de brief in op de rol en verantwoordelijkheid van het Rijk en eindigt met een doorkijk op vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="01704F21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="4C9845E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rapport Vernieuwing, beheer en onderhoud Infrastructuur decentrale overheden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB1D7F" w:rsidR="00FB1D7F" w:rsidP="00FB1D7F" w:rsidRDefault="00FB1D7F" w14:paraId="6962E792" w14:textId="078217E3">
-      <w:r w:rsidRPr="00FB1D7F">
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="08BDD5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dit rapport</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00FB1D7F">
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is een verdiepende analyse op het Tweede Landelijk prognose rapport: Vernieuwingsopgave infrastructuur rapport uit 2023 van TNO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1D7F">
-        <w:rPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00FB1D7F">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het rapport is tot stand gekomen in opdracht van IPO, VNG en IenW, in samenwerking met de ministeries van BZK en FIN. Het onderzoek maakt onderdeel uit van de bredere afspraak, gemaakt bij Voorjaarsnota 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00FB1D7F">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00FB1D7F">
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen Rijk en medeoverheden dat onderzoek nodig is naar de vraag of de bbp-systematiek evenredig meebeweegt met de ontwikkeling van de kosten van de provinciale en gemeentelijke taken op het gebied van infrastructuur, openbaar vervoer en natuur. Afgesproken is om te kijken naar uitvoeringscapaciteit, trends, ontwikkelingen en prognoses, juridische en financiële obstakels. Dit wordt bezien in het licht van de gehele overheidsfinanciën. Op deze dossiers is afgesproken dat in samenspraak met de betrokken beleidsverantwoordelĳke departementen tot een verdere concretisering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">in samenspraak met de betrokken beleidsverantwoordelĳke departementen tot een verdere concretisering van de handelingsperspectieven en oplossingsrichtingen wordt gekomen. </w:t>
-[...37 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">handelingsperspectieven en oplossingsrichtingen wordt gekomen. Daarbij is het streven om door de verdere uitwerking, indien mogelĳk, zo snel mogelĳk tot een meer compleet beeld te komen over de aard en omvang van de opgave en mogelijke maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="75C6873F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="5C3F7B43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belangrijkste bevindingen van het rapport Vernieuwing, beheer en onderhoud Infrastructuur decentrale overheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="0A68B174" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door het uitvoeren van deze verdiepende analyses ontstaat een scherper beeld over de omvang van de opgave bij decentrale overheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="6D6C6922" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachte kosten van vernieuwing, beheer en onderhoud van civiele infrastructuur, in eigendom/beheer bij medeoverheden, liggen hoger dan wat provincies en gemeenten momenteel besteden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="730A2DD1" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De opgave gaat in de komende tientallen jaren geleidelijk oplopen. In 2100 verwachten de onderzoekers dat de jaarlasten oplopen voor gemeenten tot ca. € 1,7 miljard (nu: € 600 miljoen) en voor provincies tot ca. € 450 miljoen (nu: € 200 miljoen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="688C9D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De opgave is niet alleen financieel, ook de uitvoerbaarheid staat onder druk door schaarse capaciteit bij de beheerders en in de markt. Ook vanwege investeringen in andere sectoren zoals netcongestie, woningbouw, defensie en Rijksinfrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Niet alles kan tegelijk worden uitgevoerd. Dit betekent dat ook medeoverheden keuzes moeten maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="7582BA45" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het rapport wordt de aanbeveling gedaan om werk te maken van een gefaseerde oplossing. De onderzoekers bevelen aan nu al rekening te houden met een groei van middelen die nodig zijn in de komende tien tot twintig jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="3330DE8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="74D6C03B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meerwaarde en bekostiging infrastructuur in eigendom en beheer bij gemeente en provincies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="6D997EAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruggen en viaducten, tunnels en onderdoorgangen, steigers, gemalen, stuwen, kades, duikers en wegen in beheer en eigendom bij gemeenten en provincies zijn belangrijk voor de leefbaarheid, economie en bereikbaarheid van Nederland. Het rapport bevestigt dat gemeenten en provincies, net als het Rijk, te maken hebben met een toenemende opgave om de bestaande infrastructuur te vernieuwen, te beheren en onderhouden. Gemeenten en provincies zijn zelf verantwoordelijk voor de bekostiging van infrastructuur in hun eigendom en beheer, onder meer vanuit de middelen die ze ontvangen via het gemeente- en provinciefonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="349DE51A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="286AF515" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...150 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rol en verantwoordelijkheid Rijk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="2A48E9EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Rijk heeft twee onderscheidende rollen. De minister van IenW is systeemverantwoordelijk voor mobiliteit en infrastructuur in Nederland. Als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">systeemverantwoordelijke zorgt IenW voor instrumentarium en gremia om de bereikbaarheidsopgaven te signaleren, en deelt de verantwoordelijkheid voor het borgen en verbeteren van die bereikbaarheid met mededepartementen en medeoverheden waaronder gemeenten en provincies. Daarbij draagt IenW een eigenstandige verantwoordelijkheid voor het functioneren van de nationale hoofdinfrastructuurnetwerken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="4A429431" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van BZK en staatssecretaris van Financiën zijn gezamenlijk de fondsbeheerders van het Gemeente- en Provinciefonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="773C0200" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="5425B0E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doorkijk naar vervolgstappen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="4500BEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het rapport zal langs twee sporen besproken worden met de medeoverheden te weten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="489FB921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1) tijdens het Bestuurlijk Overleg Financiële verhoudingen (BOFv), onder leiding van de minister van BZK. Hierbij ligt het accent op de rol van de fondsbeheerders in het kader van het bewaken van de balans tussen ambities, taken, middelen en uitvoeringskracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="328E0F5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2) tijdens het Bestuurlijk overleg Mobiliteit (BOM), onder regie van de minister van IenW. Hierbij zal het accent liggen op hoe partijen, elk vanuit hun eigen verantwoordelijkheid, kunnen bijdragen aan het vergroten van het lerend vermogen over de vernieuwingsopgave, (datagedreven) assetmanagement, het uitwisselen van expertise alsook op welke manieren samen met de markt aan deze opgave invulling kan worden gegeven (bv. met een portefeuille aanpak).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="0EF03D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="3177F61E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de uitkomsten zal de Kamer nader geïnformeerd worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="6229A713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="72FB7D5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...195 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003600DA" w:rsidR="003600DA" w:rsidP="00B071A6" w:rsidRDefault="009B14D3" w14:paraId="4BE7B984" w14:textId="4695332E">
-[...77 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="35051D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beheer en onderhoud en de vernieuwing van zowel Rijksinfrastructuur als infrastructuur bij medeoverheden is een omvangrijke opgave. De komende decennia neemt de budgetbehoefte om dit op orde te houden toe. Tegelijkertijd staat de uitvoerbaarheid onder druk. Het op peil houden van de bestaande infrastructuur is essentieel voor alle maatschappelijke activiteiten, van ondernemen, boeren tot recreëren. Er is begrip voor de toenemende opgave en uitdagingen die gemeenten en provincies signaleren. Net als het Rijk, zullen ook medeoverheden scherpe keuzes moeten maken. Rijk en regio gaan samen, ieder vanuit hun eigen verantwoordelijkheid en rol, verkennen op welke manier we invulling kunnen geven aan deze opgave.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="323CFF28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00540B65" w:rsidP="00540B65" w:rsidRDefault="00540B65" w14:paraId="7AE76BA3" w14:textId="09135D81">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="00B41AA4" w:rsidP="00540B65" w:rsidRDefault="00B41AA4" w14:paraId="1769D79A" w14:textId="7B2D0485">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65" w:rsidR="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00540B65" w:rsidR="004E5D09" w:rsidP="00540B65" w:rsidRDefault="004E5D09" w14:paraId="5280FB12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00540B65" w:rsidR="004E5D09" w:rsidSect="00B41AA4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA6E07D" w14:textId="77777777" w:rsidR="00883D38" w:rsidRDefault="00883D38">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A518E3F" w14:textId="77777777" w:rsidR="00821470" w:rsidRDefault="00821470" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507ECA32" w14:textId="77777777" w:rsidR="00883D38" w:rsidRDefault="00883D38">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79B92511" w14:textId="77777777" w:rsidR="00821470" w:rsidRDefault="00821470" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="747E15F4" w14:textId="77777777" w:rsidR="000A2005" w:rsidRDefault="000A2005">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D691CE3" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0ADDCD88" w14:textId="77777777" w:rsidR="000A2005" w:rsidRDefault="000A2005">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6770EB0C" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1D13ECF9" w14:textId="77777777" w:rsidR="000A2005" w:rsidRDefault="000A2005">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21241808" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CAECC30" w14:textId="77777777" w:rsidR="00883D38" w:rsidRDefault="00883D38">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31C07989" w14:textId="77777777" w:rsidR="00821470" w:rsidRDefault="00821470" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50714540" w14:textId="77777777" w:rsidR="00883D38" w:rsidRDefault="00883D38">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A525986" w14:textId="77777777" w:rsidR="00821470" w:rsidRDefault="00821470" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2208FED8" w14:textId="77777777" w:rsidR="00FB1D7F" w:rsidRDefault="00FB1D7F" w:rsidP="00FB1D7F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0AD125D5" w14:textId="77777777" w:rsidR="00B41AA4" w:rsidRPr="00540B65" w:rsidRDefault="00B41AA4" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Beheer en onderhoud betreffen de instandhouding van de bestaande civiele infrastructuur tot aan einde levensduur. Vernieuwing betreft het vernieuwen van de betreffende infrastructuur bij einde levensduur. Infrastructuur omvat de volgende objecttypen: bruggen en viaducten, tunnels en onderdoorgangen, steigers, gemalen, stuwen, kades, duikers en wegen. Riolering is buiten beschouwing gelaten.</w:t>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beheer en onderhoud betreffen de instandhouding van de bestaande civiele infrastructuur tot aan einde levensduur. Vernieuwing betreft het vernieuwen van de betreffende infrastructuur bij einde levensduur. Infrastructuur omvat de volgende objecttypen: bruggen en viaducten, tunnels en onderdoorgangen, steigers, gemalen, stuwen, kades, duikers en wegen. Riolering is buiten beschouwing gelaten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1B6A1B60" w14:textId="12E484B2" w:rsidR="00FB1D7F" w:rsidRDefault="00FB1D7F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="14A522ED" w14:textId="77777777" w:rsidR="00B41AA4" w:rsidRPr="00540B65" w:rsidRDefault="00B41AA4" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Het rapport is beschikbaar via: </w:t>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het rapport is beschikbaar via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FB1D7F">
+        <w:r w:rsidRPr="00540B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.ipo.nl/wp-content/uploads/sites/5/2026/05/Beheer-en-onderhoud-infra-decentrale-overheden.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4E256CA0" w14:textId="77777777" w:rsidR="00FB1D7F" w:rsidRDefault="00FB1D7F" w:rsidP="00FB1D7F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1E39A552" w14:textId="77777777" w:rsidR="00B41AA4" w:rsidRPr="00540B65" w:rsidRDefault="00B41AA4" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">In 2023 heeft TNO het Tweede Landelijk prognose rapport 2023: Vernieuwingsopgave infrastructuur gepubliceerd. Zie </w:t>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In 2023 heeft TNO het Tweede Landelijk prognose rapport 2023: Vernieuwingsopgave infrastructuur gepubliceerd. Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:tgtFrame="_BLANKhttps://www.tno.nl/nl/newsroom/2023/11/vernieuwing-infrastructuur-essentieel/" w:history="1">
-        <w:r w:rsidRPr="0058121F">
+        <w:r w:rsidRPr="00540B65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.tno.nl/nl/newsroom/2023/11/vernieuwing-infrastructuur-essentieel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0CC50CE5" w14:textId="77777777" w:rsidR="00FB1D7F" w:rsidRDefault="00FB1D7F" w:rsidP="00FB1D7F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2487F400" w14:textId="77777777" w:rsidR="00B41AA4" w:rsidRPr="00540B65" w:rsidRDefault="00B41AA4" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 550, nr. 1 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7E8C6DB4" w14:textId="77777777" w:rsidR="00FB1D7F" w:rsidRDefault="00FB1D7F" w:rsidP="00FB1D7F">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0EA85E7C" w14:textId="77777777" w:rsidR="00B41AA4" w:rsidRPr="00540B65" w:rsidRDefault="00B41AA4" w:rsidP="00B41AA4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstuk 29435, nr. 270</w:t>
+      <w:r w:rsidRPr="00540B65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29435, nr. 270</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7C88CE5E" w14:textId="77777777" w:rsidR="000A2005" w:rsidRDefault="000A2005">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36881A21" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...430 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="469D2225" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0FB12D00" w14:textId="77777777" w:rsidR="00A60AAF" w:rsidRDefault="00F72AFB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07AAD643" w14:textId="77777777" w:rsidR="008D4253" w:rsidRPr="00B41AA4" w:rsidRDefault="008D4253" w:rsidP="00B41AA4">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1534 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="93BE991E"/>
-[...684 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13892B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C740FAC"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3853,1109 +1379,148 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...865 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="1" w16cid:durableId="145587878">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B071A6"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00FE341E"/>
+    <w:rsidRoot w:val="00B41AA4"/>
+    <w:rsid w:val="000A095E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00540B65"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00821470"/>
+    <w:rsid w:val="008D4253"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rsid w:val="00BD2442"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="12656180"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="07D82EB7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D54DEC1D-2DF6-4868-80B0-FEAC510C55C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4964,77 +1529,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5059,75 +1624,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5162,55 +1727,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5273,3528 +1838,868 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...19 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2520 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B071A6"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B071A6"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1D7F"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB1D7F"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00B41AA4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1D7F"/>
+    <w:rsid w:val="00B41AA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...16 lines deleted...]
-    <w:rsid w:val="00FD2F86"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00540B65"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...67 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tno.nl/nl/newsroom/2023/11/vernieuwing-infrastructuur-essentieel/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipo.nl/wp-content/uploads/sites/5/2026/05/Beheer-en-onderhoud-infra-decentrale-overheden.pdf" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9070,178 +2975,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5361</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1012</ap:Words>
+  <ap:Characters>5570</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6289</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6569</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...102 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>