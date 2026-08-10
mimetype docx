--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,6891 +1,2827 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006B28F0" w:rsidRDefault="006B28F0" w14:paraId="122479CC" w14:textId="77777777">
-[...208 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6EFC2054" w14:textId="7E0256D0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0045649D">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>AH 2260</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0045649D" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="5052098A" w14:textId="4D591EB7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045649D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>2026Z09485</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0045649D" w:rsidP="0045649D" w:rsidRDefault="0045649D" w14:paraId="261ECC51" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="65B7B4E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A861C1" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4D4FB462" w14:textId="22DFEE47">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A861C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Karremans (Infrastructuur en Waterstaat) (ontvangen  15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A861C1" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="33B27752" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A861C1" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4F08E874" w14:textId="616585C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A861C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. 2070</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="24722FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7467CE5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045649D" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="65B2D167" w14:textId="53A3C880">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045649D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="18184E29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00996D9F">
-        <w:t>ragen van de leden Vellinga-Beemsterboer en Van Asten (beiden D66) aan de ministers van Infrastructuur en Waterstaat en van Volkshuisvesting en Ruimtelijke Ordening over het bericht ‘Moeten we de wc niet meer doorspoelen met drinkwater?’</w:t>
+        <w:t>Hoe beoordeelt u het gebruik van hoogwaardig drinkwater voor laagwaardige toepassingen zoals toiletspoeling, in het licht van toenemende drinkwaterschaarste door droogte, klimaatverandering en bevolkingsgroei?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00996D9F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0045649D" w:rsidR="00A325C5" w:rsidP="0045649D" w:rsidRDefault="00A325C5" w14:paraId="196CE723" w14:textId="43A0B194">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="777B4A64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4FE1D3D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Nationaal Plan van Aanpak Drinkwaterbesparing, dat in 2024 met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amer is gedeeld (2024D26664), is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doel opgenomen om laagwaardig gebruik van drinkwater te beperken, zowel bij de zakelijke gebruikers als bij huishoudens. We streven naar ‘juiste kwaliteit voor het juiste gebruik’. Vanuit dat perspectief </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het doorspoelen van de wc met drinkwater niet gunstig. Toepassing van andere kwaliteiten water moet echter wel zonder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al te grote </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gezondheidsrisico’s kunnen. Daarom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vorig jaar door RIVM onderzoek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de gezondheidsrisico’s van grijs- en hemelwatergebruik in de gebouwde omgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="2587CB93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het RIVM concludeert dat er microbiologische risico’s zijn die op dit moment onvoldoende afgedekt kunnen worden met beheersmaatregelen. De beleidsappreciatie van dit onderzoek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 27 januari jl. met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>amer gedeeld (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>625</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>735).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6599874A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045649D" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4DE80743" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="596B65F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996D9F">
-        <w:t>Hoe beoordeelt u het gebruik van hoogwaardig drinkwater voor laagwaardige toepassingen zoals toiletspoeling, in het licht van toenemende drinkwaterschaarste door droogte, klimaatverandering en bevolkingsgroei?</w:t>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        <w:t>Deelt u de opvatting dat het grootschalig inzetten van grijswater (zoals hergebruikt douchewater) en hemelwater een substantiële bijdrage kan leveren aan het verminderen van de druk op de drinkwatervoorziening?</w:t>
       </w:r>
       <w:r w:rsidRPr="00996D9F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B084F" w:rsidR="00A325C5" w:rsidP="0045649D" w:rsidRDefault="00A325C5" w14:paraId="0FB1D718" w14:textId="5DAD3B0E">
-[...221 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0833794B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="39C0ED71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>en deze wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook onderschreven door het RIVM, mits dit op een verantwoorde manier kan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="3961CE8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045649D" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="783E1ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0199851A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Kunt u een actuele stand van zaken geven van de uitwerking van de aanbevelingen van het RIVM ten aanzien van het gebruik van grijs- en hemelwater in de gebouwde omgeving?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7993F0D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="3B8A4883" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het WGO Water op 2 februari jl. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan het lid Vellinga-Beemsterboer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toegezegd dat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amer na een jaar zal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>worden geïnformeerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de stand van zaken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de uitwerking van de aanbevelingen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Het ministerie is op dit moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezig met het vormgeven van de opdracht om de aanbevelingen van het RIVM uit te werken. Hierin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>wordt aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> experts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om uit te werken wat de minimale kwaliteitseis voor grijswater zou moeten zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>. Ook overlegt het ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de installatiebranche om beheersmaatregelen vast te laten leggen in werkprotocollen voor aanleg, beheer en onderhoud van grijs- en hemelwatersystemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="430C8CA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045649D" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="537CABF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045649D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="70DD557A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Gelet op het feit dat u tijdens het wetgevingsoverleg Water van 2 februari 2026 aangaf pilots te willen uitvoeren en dat u binnen een jaar hierop terugkomt bij de Kamer, en in het Nationaal Plan van Aanpak Drinkwaterbesparing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt bovendien 2035 als jaar genoemd waarin waterbewust bouwen de norm is: kunt u concreet aangeven welke pilots inmiddels zijn gestart, wat de planning is en wanneer de eerste resultaten worden verwacht? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="76251F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="09273D55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het laten uitvoeren en monitoren van pilots is een belangrijk onderdeel van de aanpak. De selectie van representatieve pilots wil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>het ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samen met de (bouw)partners doen. Deze zijn niet alleen gericht op het opdoen van ervaring met de effectiviteit van beheersmaatregelen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>gebouwgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systemen, maar ook ervaring op te doen met bijvoorbeeld collectieve oplossingen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij wordt ook gekeken naar de Inspectie Leefomgeving en Transport (ILT) die een rol heeft in het verlenen van ontheffingen en het goedkeuren van meetprogramma’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4168965C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="645D0EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Met een ontheffing van de ILT is bijvoorbeeld al een pilot in Tilburg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgestart om bad- en douchewater te gebruiken om toiletten te spoelen. In Silvolde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn meerdere woningen gebouwd die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6883">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>regenwater in het gebied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6883">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>gevangen waar ze drinkwater van kunnen maken; met een goedgekeurd meetprogramma kunnen ze daarmee aan de slag. Datzelfde geldt voor SUPERLOCAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Kerkrade waar voor twee appartementencomplexen regenwater hergebruikt wordt. Dit soort pilots kunnen we gebruiken om van te leren hoe het gebruik van grijs- en hemelwater verantwoord kan. Zoals toegezegd wordt de Kamer hier in 2027 over geïnformeerd.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="611198B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7B1BCA43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="742B783A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Waarom kiest u ervoor om (opnieuw) pilots uit te voeren terwijl in andere landen en regio’s, zoals Vlaanderen, al uitgebreide ervaring is opgedaan met grijswatersystemen? Welke lessen uit Vlaanderen zijn inmiddels concreet vertaald naar Nederlands beleid en regelgeving?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="42B04E11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="00AFCBE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pilots bieden de gelegenheid om op gecontroleerde schaal te experimenteren en te monitoren hoe gezondheidsrisico’s beheerst kunnen worden. De lessen uit andere landen nemen we daarin mee. De overeenkomsten en verschillen met Vlaanderen heeft onderzoeksinstituut KWR in juli 2025 geïnventariseerd in het rapport ‘Veilig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>water uit alternatieve bronnen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vertaling naar beleid en regelgeving kan pas als de risico’s beheersbaar zijn. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Een c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>ruciaal verschil tussen het Nederlandse en Vlaamse drinkwater is overigens wel de toevoeging van chloor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893150">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>in Vlaanderen, waardoor d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>aar de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezondheidsrisico’s veel kleiner zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij gebruik van alternatieve bronnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="732E1BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4AE9D0D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="06FD7E48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Welke specifieke belemmeringen staan momenteel grootschalige toepassing van grijswatersystemen in de weg in zowel nieuwbouw als bestaande bouw (bijvoorbeeld op het gebied van NEN-normering, toezicht door de Inspectie Leefomgeving en Transport (ILT), volksgezondheid of kosten)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="45E25025" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="162979EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het RIVM heeft in haar kennisnotitie concrete aanbevelingen gedaan voor het beheersbaar maken van de gezondheidsrisico’s: o.a. borging van correcte aanleg en ingebruikname van huishoudwatersystemen, beheersmaatregelen om wanverbindingen te voorkomen en het voorlichten van leveranciers en bewoners over mogelijke risico’s. Deze aanbevelingen zien toe op concrete acties voor zowel beleid als praktijk. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 27 januari jl. is dit nader toegelicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="503754CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="75BD6FA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7F703293" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>In hoeverre zijn risico’s zoals foutaansluitingen inmiddels voldoende in beeld en beheersbaar, en welke aanvullende maatregelen acht u noodzakelijk om deze risico’s te beperken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0E512F83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="5B985CAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiervoor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>wordt verwezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de kennisnotitie van het RIVM en de beleidsappreciatie die hierop aan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>amer is gegeven op 27 januari jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7F283980" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4532EFD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="4E27ED30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Acht u het noodzakelijk om de norm voor grijswater- en hemelwatersystemen in nieuwbouw uiterlijk in 2035 naar voren te halen gezien de grote urgentie?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6CC31B5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="13FD78DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het WGO Water op 2 februari jl. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven dat over twee jaar samen met de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>inister van VRO de balans op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>maak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>t kan worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit de acties in de beleidsappreciatie en we dan bezien of het verantwoord is om de wet- en regelgeving aan te passen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="7E123AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="1C6300BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="1D1FCACC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Kunt u toelichten waarom een mogelijke opname van grijswatersystemen in het Bouwbesluit (of opvolgende regelgeving) volgens u een tijdslijn van circa twee jaar vergt, en ziet u mogelijkheden om dit proces te versnellen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="67B3A4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="71C69BF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals met </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>amer gedeeld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in januari jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kunnen aan het gebruik van grijs- en hemelwater risico’s voor de volksgezondheid zitten. Ook dat is een verantwoordelijkheid van de regering. Daarnaast speelt bij zo’n extra eis in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Bbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de substantiële verhoging van de bouwkosten, die de betaalbaarheid van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nieuwbouw verder onder druk zet. De komende twee jaar zijn nodig om de beheersing van de gezondheidsrisico’s zorgvuldig te onderzoeken in praktijkproeven in de verschillende fases van aanleg, beheer en onderhoud. Ook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kosten en baten en integrale impact op milieu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om zo verantwoord een heroverweging te kunnen maken. Tegelijk kijk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>het ministerie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar alternatieve oplossingen om vraag en aanbod van drinkwater in evenwicht te houden, zoals de aanbodkant vergroten maar ook het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>drinkwaterbesparings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potentieel, op verschillende schaalniveaus van de drinkwaterketen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6B5991B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="66371A07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6AEE5994" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Welke rol spelen kostenoverwegingen in uw afweging, en hoe verhouden deze zich tot de maatschappelijke baten van drinkwaterbesparing en het voorkomen van drinkwatertekorten?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="54EF7734" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="01BCEA39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>In algemene zin moeten de kosten opwegen tegen de baten. Uit eerder onderzoek van Witteveen en Bos (2023) blijkt dat de investeringen in een grijs- of hemelwatersysteem €4.000 tot €7.000 per grondgebonden woning bedragen, met jaarlijkse onderhoudskosten van €330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>640</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>. In de beleidsappreciatie op dat rapport (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>27625</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>658) is aangegeven dat een nadere uitwerking van de kosten en baten van individuele mogelijke systemen volgt. Hierbij moeten ook de kosten van (extra) drinkwaterbereiding in ogenschouw worden genomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="47724880" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="06542E66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6684A5A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Hoe voorkomt u dat Nederland te maken krijgt met “drinkwatercongestie”, en welke rol ziet u daarbij voor decentrale wateroplossingen zoals grijswatersystemen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="09D37353" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0FFBFC77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat vraag en aanbod van drinkwater in balans blijven. Hiervoor werk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met de provincies en drinkwaterbedrijven samen aan het Actieprogramma beschikbaarheid drinkwaterbronnen 2023-2030 om de productiecapaciteit van de drinkwaterbedrijven te vergroten met minimaal 100 miljoen kubieke meter drinkwater per jaar. Tegelijk </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>wordt ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met veel partijen samen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan het Nationaal Plan van Aanpak Drinkwaterbesparing om het drinkwatergebruik bij particulieren terug te dringen naar 100 liter per persoon per dag en 20% zuiniger drinkwatergebruik bij bedrijven. Voor de periode na 2030 werk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t het ministerie aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>een perspectief en strategie. Decentrale oplossingen zijn daar een onderdeel in en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen van betekenis zijn als er lokale knelpunten zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="51111561" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="176E1444" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="750C2900" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Op welke wijze wordt het gebruik van grijswater momenteel gestimuleerd via bestaande instrumenten, zoals de MIA/VAMIL-regeling, en acht u deze stimulansen voldoende?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6E8DDCF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="53629BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Op de Milieulijst voor MIA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vamil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staan verschillende technieken die bijdragen aan besparing van water (niet per sé drinkwater) in brede zin. Zowel in de industrie als in de landbouw. Uit het jaarverslag 2024 blijkt dat de totale steun die is verleend aan waterbesparing vanuit het MIA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vamil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-budget op het totale budget </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>helaas beperkt is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarom wil ik in het Nationaal Plan van Aanpak Drinkwaterbesparing verkennen of uitbreiding van financiële regelingen voor drinkwaterbesparing bij zakelijke gebruikers mogelijk is. Specifiek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>wordt gekeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de mogelijkheden voor uitbreiding van bestaande nationale financiële regelingen, zoals MIA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vamil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Veki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en vraag ik IPO en VNG de bestaande regionale financiële regelingen in kaart te brengen met daarbij de mogelijkheden voor uitbreiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="090246AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="375E2913" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="325A89A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Bent u bereid om, vooruitlopend op eventuele aanpassing van het Bouwbesluit, al concrete maatregelen te nemen om de toepassing van grijswater in de bouwpraktijk te versnellen? Zo ja, welke?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="565FBE02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="3209339C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Zoals hierboven toegelicht wil ik nu al pilots stimuleren. Om het generiek uit te rollen zijn er concrete beheersmaatregelen aanbevolen om dit in de toekomst wel veilig te kunnen doen. Hiermee ga ik aan de slag en pas dan kan worden overwogen of het drinkwaterbesluit en het besluit bouwwerken leefomgeving in deze zin worden aangepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="260DBC31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB33AA" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="77F97971" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB33AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="38B4D57E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Kunt u toezeggen dat de Kamer vóór het commissiedebat over ruimtelijke ordening wordt geïnformeerd over de voortgang en mogelijke beleidsopties, zodat hierover gericht besluitvorming kan plaatsvinden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0C6F1CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>Antwoord 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="1DB50431" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>In het WGO Water van 2 februari jl. is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegezegd dat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amer over een jaar wordt geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996D9F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="446E94B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00996D9F">
-        <w:t>Deelt u de opvatting dat het grootschalig inzetten van grijswater (zoals hergebruikt douchewater) en hemelwater een substantiële bijdrage kan leveren aan het verminderen van de druk op de drinkwatervoorziening?</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00996D9F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B084F" w:rsidR="00A325C5" w:rsidP="0045649D" w:rsidRDefault="00A325C5" w14:paraId="523F80C4" w14:textId="3E30AAF3">
-[...85 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+    <w:p w:rsidRPr="005B084F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="614BB37A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B084F">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B084F" w:rsidR="00A325C5" w:rsidP="0045649D" w:rsidRDefault="00A325C5" w14:paraId="154F2610" w14:textId="123ECABB">
-[...1799 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00996D9F" w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="3031335A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00996D9F">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B084F" w:rsidR="00A325C5" w:rsidP="0045649D" w:rsidRDefault="00A325C5" w14:paraId="65AE5DD9" w14:textId="38C63DC4">
-[...49 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="6A8BC9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="0FD06433" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A861C1" w:rsidP="00A861C1" w:rsidRDefault="00A861C1" w14:paraId="48A0ACFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="5718D25A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00A861C1">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24E56DA5" w14:textId="77777777" w:rsidR="00270234" w:rsidRDefault="00270234">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42BEEBF6" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353F48DC" w14:textId="77777777" w:rsidR="00270234" w:rsidRDefault="00270234">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C5230D6" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="483A2893" w14:textId="77777777" w:rsidR="009F16F6" w:rsidRDefault="009F16F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C0304F8" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="219E3E18" w14:textId="77777777" w:rsidR="009F16F6" w:rsidRDefault="009F16F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BC12D46" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="58ADFE6B" w14:textId="77777777" w:rsidR="009F16F6" w:rsidRDefault="009F16F6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03D45E6D" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CF207BB" w14:textId="77777777" w:rsidR="00270234" w:rsidRDefault="00270234">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3412B3A8" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A3F563" w14:textId="77777777" w:rsidR="00270234" w:rsidRDefault="00270234">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="591CE82D" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2FD4CE4F" w14:textId="4048A646" w:rsidR="0045649D" w:rsidRPr="0045649D" w:rsidRDefault="0045649D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3FBD0523" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPO Radio 1, 30 april 2026, Moeten we de wc niet meer doorspoelen met drinkwater?</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="756D8885" w14:textId="1AE1F229" w:rsidR="00A325C5" w:rsidRPr="0045649D" w:rsidRDefault="00A325C5" w:rsidP="00A325C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="517AE030" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0045649D" w:rsidRPr="0045649D">
+        <w:r w:rsidRPr="0045649D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.rivm.nl/publicaties/inventarisatie-van-mogelijke-gezondheidsrisicos-en-beheersmaatregelen-bij-gebruik-van</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="423F2F01" w14:textId="73C68728" w:rsidR="0045649D" w:rsidRDefault="0045649D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="71F76E6C" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202602-007</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="48D2F9BD" w14:textId="563DE6B6" w:rsidR="0045649D" w:rsidRPr="0045649D" w:rsidRDefault="0045649D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="3C540F09" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nationaal Plan van Aanpak Drinkwaterbesparing, 24 juni 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5E92D28C" w14:textId="276F8355" w:rsidR="00893150" w:rsidRPr="0045649D" w:rsidRDefault="00893150">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="7FD19206" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0045649D" w:rsidRPr="0045649D">
+        <w:r w:rsidRPr="0045649D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.tilburg.nl/nieuws/item/bouw-koningswei-stap-dichterbij/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="70D9EFF1" w14:textId="41095FAC" w:rsidR="001C2F3B" w:rsidRPr="0045649D" w:rsidRDefault="001C2F3B" w:rsidP="001C2F3B">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="25DBF481" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="0045649D" w:rsidRPr="0045649D">
+        <w:r w:rsidRPr="0045649D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.wrij.nl/actueel/projecten/heuvelstraat-silvolde</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="54E574A8" w14:textId="205FD3A3" w:rsidR="0030123D" w:rsidRPr="0045649D" w:rsidRDefault="0030123D">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="023FCA50" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="0045649D" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="0045649D" w:rsidRPr="0045649D">
+        <w:r w:rsidRPr="0045649D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.superlocal.eu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="061B4E0E" w14:textId="55E52665" w:rsidR="00A325C5" w:rsidRPr="005B084F" w:rsidRDefault="00A325C5" w:rsidP="00A325C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6441238C" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="005B084F" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0045649D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="0045649D" w:rsidRPr="0045649D">
+        <w:r w:rsidRPr="0045649D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://library.kwrwater.nl/publication/72846365/veilig-water-uit-alternatieve-bronnen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="38EDBA1C" w14:textId="0C97B004" w:rsidR="00DB33AA" w:rsidRPr="00DB33AA" w:rsidRDefault="00DB33AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="31FD8C74" w14:textId="77777777" w:rsidR="00A861C1" w:rsidRPr="00DB33AA" w:rsidRDefault="00A861C1" w:rsidP="00A861C1">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB33AA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DB33AA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Versnelde klimaatinvesteringen industrie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="40598547" w14:textId="77777777" w:rsidR="009F16F6" w:rsidRDefault="009F16F6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1728133D" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7D5D53E4" w14:textId="77777777" w:rsidR="00797619" w:rsidRDefault="007718DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21F21F96" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...418 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6451E8B9" w14:textId="77777777" w:rsidR="00797619" w:rsidRDefault="007718DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05EB1289" w14:textId="77777777" w:rsidR="001A07C1" w:rsidRPr="00A861C1" w:rsidRDefault="001A07C1" w:rsidP="00A861C1">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1555 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1759 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C02BB"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00F02C02"/>
+    <w:rsidRoot w:val="00A861C1"/>
+    <w:rsid w:val="001A07C1"/>
+    <w:rsid w:val="002B0D1E"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="61697228"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="646FAAFC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{70B6D951-CCBF-4C67-AA94-1A2B2107D48A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7213,3779 +3149,956 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
     <w:name w:val="Marginless Container"/>
     <w:hidden/>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...94 lines deleted...]
-      <w:szCs w:val="17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2471 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...617 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C02BB"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C02BB"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007718DB"/>
+    <w:rsid w:val="00A861C1"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007718DB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007718DB"/>
+    <w:rsid w:val="00A861C1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...52 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E6BA4"/>
-[...54 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...11 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0045649D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A861C1"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...66 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wrij.nl/actueel/projecten/heuvelstraat-silvolde" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tilburg.nl/nieuws/item/bouw-koningswei-stap-dichterbij/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivm.nl/publicaties/inventarisatie-van-mogelijke-gezondheidsrisicos-en-beheersmaatregelen-bij-gebruik-van" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.kwrwater.nl/publication/72846365/veilig-water-uit-alternatieve-bronnen/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.superlocal.eu/" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10993,54 +4106,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11195,68 +4308,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9964</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1721</ap:Words>
+  <ap:Characters>9467</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>83</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>78</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11689</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11166</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <version/>
 </coreProperties>
 </file>