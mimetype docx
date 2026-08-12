--- v0 (2026-06-15)
+++ v1 (2026-08-12)
@@ -1,1475 +1,946 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="001A49A7" w:rsidRDefault="003F7FA6" w14:paraId="22B69C96" w14:textId="4896F6BB">
-[...154 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="19370BC1" w14:textId="24D98952">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
+        <w:t>AH 2259</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6D8164A2" w14:textId="5E165AEC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z09083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0C69E727" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="293724EE" w14:textId="1217AC8A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC460B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6CD7DFDE" w14:textId="69852A44">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC460B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="4B52771B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="1A26FCD4" w14:textId="6FCA9F69">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="64BE08E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bekend met de recente uitspraken van de Raad van State van 22 april 2026 over pulsvisserij en de gevolgen van het Europese Unie (EU)-verbod (ECLI:NL:RVS:2026:2040) (ECLI:NL:RVS:2026:2036) (ECLI:NL:RVS:2026:2038)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6968BFD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="7293815A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="1FD63E07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="79164E68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="67CAF100" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6F8C8BB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe beoordeelt u het oordeel dat bij het intrekken van vergunningen voor pulsvisserij onvoldoende expliciet rekening is gehouden met de financiële gevolgen voor de betrokken vissers? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="7DD85825" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6FBA8909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="62281960" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik betreur het feit dat de pulskorvisserij verboden is. Daarom zet ik me actief in voor het verhogen van het draagvlak voor deze bewezen duurzame visserijtechniek om deze hopelijk in de toekomst weer toegestaan te krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="37626280" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De Afdeling Bestuursrechtspraak van de Raad van State (hierna: ABRvS) heeft geconcludeerd dat mijn ambtsvoorganger niet anders kon dan de pulsvergunning intrekken als gevolg van het Europese pulsverbod. Eventuele financiële gevolgen konden er niet toe leiden dat de vergunningen toch in stand bleven. Daarom was ook het oordeel van de ABRvS dat niet is gehandeld in strijd met het evenredigheidsbeginsel door bij de besluiten, waartegen nog beroep en hoger beroep liep, al een beslissing te nemen op de verzoeken tot nadeelcompensatie. In een geval als dit mag een bestuursorgaan beslissen om over de financiële gevolgen een nader besluit te nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="54698E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="70807810" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0B8AF999" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="003F7FA6" w:rsidRDefault="00395D5B" w14:paraId="3E15381E" w14:textId="77777777">
+        <w:t xml:space="preserve">Klopt het dat vissers reeds eerder verzoeken tot nadeelcompensatie hebben ingediend die (deels) zijn afgewezen of nog niet zijn afgehandeld? Zo ja, wat is de huidige stand van zaken? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6D9618C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="32408A77" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="597EC2FD" w14:textId="77ACDFDE">
-[...52 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="5A8A980F" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="710CD5DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat klopt. Eerdere verzoeken om nadeelcompensatie zijn afgewezen. Destijds stond de rechtmatigheid van de intrekkingen nog niet definitief vast en was de schade onvoldoende onderbouwd. Gelet op de uitspraak van de ABRvS zal ik alle betrokken vissers in de gelegenheid stellen om (nogmaals) een verzoek tot nadeelcompensatie in te dienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="147568F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="77477728" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0BB32DAC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erkent u dat het verbod op pulsvisserij, voortvloeiend uit EU-regelgeving, heeft geleid tot substantiële economische schade voor Nederlandse vissers? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="73EBE7F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="3C2DD4D4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="00750D2C" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="121A1AEA" w14:textId="23578320">
-[...119 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="3361C63E" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="454A9F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik betreur de misgelopen opbrengsten evenals de impact op het milieu als gevolg van het pulsverbod. Gebruik van het pulstuig leidde tot een significante vermindering in het brandstofverbruik en de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitstoot. Het droeg daarmee bij aan een goed verdienmodel, een verduurzaming van de sector en reduceerde de impact op de zeebodem. Daarom zet ik mij ervoor in dat op termijn pulsvisserij weer mag plaatsvinden binnen het kader van de Europese regelgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="5AD802EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="2BF4E6A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6D40B8F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welke criteria hanteert u momenteel bij de beoordeling van aanvragen voor nadeelcompensatie in deze sector? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="67045C41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="2D540DF2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="60E316B7" w14:textId="462F38DD">
-[...64 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="3D3C0C3D" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0CA7B8B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Aan het verlenen van nadeelcompensatie zijn strikte voorwaarden verbonden. Deze zijn opgenomen in artikel 4:126 van de Algemene wet bestuursrecht en in de jurisprudentie over nadeelcompensatie. In het geval van de pulsvisserij acht ik de kans klein dat aan de voorwaarden voor nadeelcompensatie wordt voldaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="1965CFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="71DBC940" w14:textId="77777777">
+      <w:r w:rsidRPr="00395D5B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uit wetenschappelijk onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B">
+        <w:t xml:space="preserve"> blijkt dat de investeringen in pulstuig binnen twee tot drie jaar terugverdiend kunnen worden (afhankelijk van het vaartuig). Betrokken vissers hebben gemiddeld acht tot tien jaar gebruik kunnen maken van het pulstuig. Zij hebben de investeringen dus naar verwachting terugverdiend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="17C49410" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6B70EE5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:t xml:space="preserve">Daarnaast is het voor nadeelcompensatie noodzakelijk dat een besluit van een Nederlands bestuursorgaan de schade heeft veroorzaakt. In dit geval heeft de ABRvS geoordeeld dat de Minister niet anders kon dan de pulsvergunning intrekken als gevolg van de nieuwe Europese verordening die pulsvisserij verbood. De schadeoorzaak is dus niet zozeer het intrekken van de pulsvergunning, maar het Europese pulsverbod. Daarom verwacht ik niet verplicht te zijn om nadeelcompensatie te betalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="66759411" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="47BE3D32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="683E8C04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op welke termijn kunnen getroffen vissers duidelijkheid verwachten over hun individuele aanvragen voor schadevergoeding of nadeelcompensatie? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="428E6206" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6B536196" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="5D080868" w14:textId="2721F686">
-[...35 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="78D3966C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik zal (de gemachtigden van) de betrokken vissers benaderen met de vraag of zij (nogmaals) een verzoek tot nadeelcompensatie willen indienen. Ik zal met hen dan een termijn afspreken waarbinnen zij stukken kunnen aanleveren. De Rijksdienst voor Ondernemend Nederland (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B">
+        <w:t xml:space="preserve">RVO) beoordeelt op basis van die stukken en geldend recht of de verzoeken gehonoreerd moeten worden. Mocht uit de aangedragen informatie blijken dat de beoordeling van de aanvragen ingewikkelder is dan nu voorzien, zal ik overwegen een adviescommissie in te stellen die hierover kan adviseren. Ik streef ernaar om binnen de daarvoor geldende beslistermijnen op de verzoeken om nadeelcompensatie te beslissen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="683EB2D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="485F6A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvragen voor schadevergoeding lijken mij niet aan de orde nu de ABRvS heeft geoordeeld dat de besluiten tot intrekking van de pulsvergunningen rechtmatig genomen zijn. Alleen bij onrechtmatige besluitvorming zouden vissers in aanmerking kunnen komen voor schadevergoeding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0F7711D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="65F31747" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="39D0D9E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00395D5B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">impact op de </w:t>
-[...78 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="40575FE3" w14:textId="77777777">
+        <w:t xml:space="preserve">Hoe voorkomt u dat langdurige juridische procedures en onzekerheid leiden tot faillissementen of onomkeerbare schade bij de getroffen visserijbedrijven? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="1C446E54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="08494637" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="00560B04" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="638F7283" w14:textId="77777777">
-[...120 lines deleted...]
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="0D981F4E" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="7E175A35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik zet mij ervoor in om de ingediende nadeelcompensatieverzoeken zorgvuldig en voortvarend te beoordelen en zal de uitkomsten van deze beoordeling zo snel mogelijk met de indieners delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="60ECA63A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="71B1EC63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="51C692B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="09B4BF33" w14:textId="30D0FA80">
-[...159 lines deleted...]
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="1D622785" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="49F66C8A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395D5B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bereid om in overleg te treden met vertegenwoordigers van de visserijsector en de getroffen vissers om te komen tot een collectieve en rechtvaardige compensatieregeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="5992D99B" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00395D5B" w:rsidR="001F7EA7">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0DAEB49D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="0253B3A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395D5B">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In eerste instantie zal ik de ingediende nadeelcompensatieverzoeken door RVO laten beoordelen. Mocht er uit deze beoordeling volgen dat nadeelcompensatie op zijn plaats is dan zal ik hiervoor een passende compensatie geven. Indien dit een groot aantal vergelijkbare gevallen betreft, zal ik een beleidsregel opstellen op grond waarvan de compensatie wordt berekend. Ik zie geen ruimte om de betrokken vissers te compenseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395D5B" w:rsidDel="00346392">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00395D5B">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mocht er uit deze beoordeling volgen dat nadeelcompensatie op zijn plaats is dan zal ik hiervoor een passende </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="76C6F290" w14:textId="68141D82">
+        <w:t xml:space="preserve">anders of meer dan met een eventuele verplichte nadeelcompensatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="601F74CA" w14:textId="77777777">
       <w:r w:rsidRPr="00395D5B">
         <w:br/>
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="4954663D" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="31D05DE6" w14:textId="77777777">
       <w:r w:rsidRPr="00395D5B">
         <w:t xml:space="preserve">Bent u bereid om ook de immateriële schade die deze vissers en hun gezinnen hebben geleden door de jarenlange onzekerheid waarin zij hebben verkeerd mee te nemen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="45E3099A" w14:textId="77777777"/>
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="52152BFA" w14:textId="77777777">
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="21AF1C58" w14:textId="77777777"/>
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="55DF2300" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="00162990" w:rsidP="003F7FA6" w:rsidRDefault="00162990" w14:paraId="0718EA5D" w14:textId="3637AF2B">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="6C4E9854" w14:textId="77777777">
       <w:r w:rsidRPr="00395D5B">
         <w:t xml:space="preserve">Ik begrijp dat het verbod voor veel vissers een hard gelag is geweest. Het staat alle betrokkenen vrij een claim op nadeelcompensatie in te dienen. Men kan daarbij uitleggen hoe het intrekken van de pulsvergunning tot schade heeft geleid. Hierbij moet ik wel benadrukken dat het niet aannemelijk is dat nadeelcompensatie wordt toegekend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="0027BC60" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="0F72711D" w14:textId="52F9ECD9">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="1E36CCD9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="375D5DE6" w14:textId="77777777">
       <w:r w:rsidRPr="00395D5B">
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="346A2EE4" w14:textId="77777777">
-      <w:r w:rsidRPr="00395D5B">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="13E81BD2" w14:textId="77777777">
+      <w:r w:rsidRPr="00395D5B">
+        <w:lastRenderedPageBreak/>
         <w:t>Bent u bereid om ook de immateriële schade die deze vissers en hun bemanningsleden hebben geleden door de jarenlange onzekerheid waarin zij hebben verkeerd mee te nemen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="003F7FA6" w:rsidP="003F7FA6" w:rsidRDefault="003F7FA6" w14:paraId="6895C25D" w14:textId="77777777">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="4A8003E8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00395D5B" w:rsidP="00395D5B" w:rsidRDefault="00395D5B" w14:paraId="4D27F469" w14:textId="77777777">
+    <w:p w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="2C22B319" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00395D5B" w:rsidR="00144B73" w:rsidP="00810C93" w:rsidRDefault="00162990" w14:paraId="5CB05EE1" w14:textId="6B171736">
+    <w:p w:rsidRPr="00395D5B" w:rsidR="00BC460B" w:rsidP="00BC460B" w:rsidRDefault="00BC460B" w14:paraId="4A3D9B6D" w14:textId="77777777">
       <w:r w:rsidRPr="00395D5B">
         <w:t xml:space="preserve">Ik begrijp dat het verbod voor veel vissers een hard gelag is geweest. Het staat alle betrokkenen vrij een claim op nadeelcompensatie in te dienen. Men kan daarbij uitleggen hoe het intrekken van de pulsvergunning tot schade heeft geleid. Hierbij moet ik wel benadrukken dat het niet aannemelijk is dat nadeelcompensatie wordt toegekend. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00395D5B" w:rsidR="00144B73" w:rsidSect="00D604B3">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="38807A2B" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00BC460B">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38CA01DA" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24">
+    <w:p w14:paraId="645384C3" w14:textId="77777777" w:rsidR="00FF7DD0" w:rsidRDefault="00FF7DD0" w:rsidP="00BC460B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B5ECC1" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1302499B" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24">
+    <w:p w14:paraId="22E869F6" w14:textId="77777777" w:rsidR="00FF7DD0" w:rsidRDefault="00FF7DD0" w:rsidP="00BC460B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CE7734" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E296419" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5AF01678" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="4C2B55EF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="19AB3B21" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="358C8BBD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7702F3DB" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27F9C468" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24">
+    <w:p w14:paraId="7A7B1D67" w14:textId="77777777" w:rsidR="00FF7DD0" w:rsidRDefault="00FF7DD0" w:rsidP="00BC460B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F0A0B3" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="287845FB" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24">
+    <w:p w14:paraId="5FB235BF" w14:textId="77777777" w:rsidR="00FF7DD0" w:rsidRDefault="00FF7DD0" w:rsidP="00BC460B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29216DCD" w14:textId="77777777" w:rsidR="00B42F24" w:rsidRDefault="00B42F24"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01A1E3B2" w14:textId="77777777" w:rsidR="003F7FA6" w:rsidRPr="009E25D1" w:rsidRDefault="003F7FA6" w:rsidP="003F7FA6">
+    <w:p w14:paraId="73097F6F" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="009E25D1" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E25D1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> M.N.J. Turenhout, B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F52D5C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W. Zaal</w:t>
       </w:r>
       <w:r w:rsidRPr="009E25D1">
@@ -1483,2396 +954,246 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rietman, K.G. Hamon, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Pulse fisheries in the Netherlands, Economic and spatial impact study, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wageningen Economic Research 2016. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="735EC1B3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7788D1F3" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...525 lines deleted...]
-  <w:p w14:paraId="39049CED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1A2F41F9" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2692C491" w14:textId="77777777" w:rsidR="00BC460B" w:rsidRPr="00BC460B" w:rsidRDefault="00BC460B" w:rsidP="00BC460B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="80"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...597 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00BC460B"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00B47E7B"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00FF7DD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="21062C69"/>
+  <w14:docId w14:val="79D2328A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4C4A0ADC-9E66-4A0D-A398-C114E5A059D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3894,74 +1215,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4110,1152 +1432,1174 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BC460B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC460B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00BC460B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BC460B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00BC460B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F7FA6"/>
+    <w:rsid w:val="00BC460B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...71 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC460B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6122</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1091</ap:Words>
+  <ap:Characters>6003</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7220</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7080</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>