--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,896 +1,1095 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009C6ACE" w:rsidRDefault="001856D0" w14:paraId="4DE7EAD3" w14:textId="77777777">
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="54233ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 945 XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jaarverslag en slotwet Ministerie van Asiel en Migratie 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="672EF6CD" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="0FBF0CDD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Slotwet Ministerie van Asiel en Migratie 2025</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009C6ACE" w:rsidRDefault="009C6ACE" w14:paraId="55288761" w14:textId="77777777">
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="2F5D2D76" w14:textId="264C5653">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...23 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Vastgesteld </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-      <w:r w:rsidR="0046346C">
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="24A5E408" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="0B29CA6C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commissie voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiel en Migratie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="5D473799" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="102CC26D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27 mei 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voorgelegd aan de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiel en Migratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 juni 2026 zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ze door de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asiel en Migratie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="202B7AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="3F16EFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="6DF567B5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="7A987CDE" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="46FB4310" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Peter de Groot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6ACE" w:rsidRDefault="001856D0" w14:paraId="133455F9" w14:textId="77777777">
-[...32 lines deleted...]
-      <w:r w:rsidR="0046346C">
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="3048A4BD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="6DE4BE06" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>griffier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="7B5AE470" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Burger</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6ACE" w:rsidRDefault="009C6ACE" w14:paraId="48F5D3B9" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="68FA8B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="6EB5875A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="45167DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00C4197E" w:rsidP="00C4197E" w:rsidRDefault="00C4197E" w14:paraId="0AE445B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag (1):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe kan een lagere productie bij de IND en een daarop neerwaarts bijgestelde bijdrage samengaan met een lastenoverschrijding van 103,5 miljoen euro en een negatief saldo van baten en lasten van 48,9 miljoen euro, en welke specifieke kostenposten zijn hiervoor verantwoordelijk?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>De IND wordt grotendeels op output (</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>De IND wordt grotendeels op output (pxq) bekostigd; een lagere productie leidt daarmee tot een lagere bijdrage vanuit het departement. In de NJN is deze bijdrage neerwaarts bijgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>De overschrijding van de lasten wordt veroorzaakt door de hoge kosten die samenhangen met de dwangsommen. In 2025 is de dwangsomvoorziening bij de IND verhoogd met circa € 270 mln. Hiervoor is vanuit het departement een bijdrage ontvangen van € 210 mln. Dit is de grootste reden waardoor de IND een negatief saldo van baten en lasten heeft gerealiseerd van 48,9 mln. (waarbij het verschil wordt verklaard door kleine restposten). Dit tekort is bij VJN2026 aangevuld volgens de regeling Agentschappen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag (2):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op welke grond is de verplichting voor de subsidie aan Vluchtelingenwerk Nederland voor 2026 reeds in 2025 aangegaan in plaats van bij aanvang van 2026, en past dit binnen de reguliere systematiek van verplichtingenbeheer?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De juridische verplichting voor een subsidie ontstaat op het moment van de subsidiebeschikking. Omdat de beschikking voor VluchtelingenWerk Nederland voor het jaar 2026 in december 2025 is getekend, valt de verplichting boekhoudkundig in 2025. Dit past binnen de reguliere systematiek. De verplichting wordt ingeboekt in het jaar waarin deze juridisch wordt aangegaan (2025), terwijl de kasuitgaven in het jaar van betaling vallen (2026).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vraag (3):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Op welke grond is de verplichting voor de subsidie aan Vluchtelingenwerk Nederland voor 2026 reeds in 2025 aangegaan in plaats van bij aanvang van 2026, en past dit binnen de reguliere systematiek van verplichtingenbeheer?</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Wat is de reden dat nabetalingen op basis van gecorrigeerde gemeentelijke verantwoordingen over de specifieke uitkering Oekraïne-opvang 2024 pas bij de slotwet zichtbaar worden en niet al bij de najaarsnota, en welke controles moeten voorkomen dat vergelijkbare nabetalingen over 2025 opnieuw onvoorzien in een later begrotingsjaar optreden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00636012">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">De juridische verplichting voor een subsidie ontstaat op het moment van de subsidiebeschikking. Omdat de beschikking voor </w:t>
-[...167 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De Najaarsnota verschijnt al voordat de financiële afwikkeling van alle SiSa-aanleveringen heeft plaatsgevonden. Voor de afwikkeling is het Rijk o.a. afhankelijk van de reactie van gemeenten, eventuele heraanleveringen bij correcties, en de snelheid van betalen. Hierdoor is er een verschil tussen de Slotwet en de Najaarsnota. De afwikkeling van de verantwoording van de gemeenten over 2024 vindt plaats in 2025. Voor de begroting rekenen we met een saldo van nabetalingen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4197E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>rekenen we met een saldo van nabetalingen en terugvorderingen. Hierdoor begroten we de inkomsten niet apart. In de realisatie worden de terugvorderingen als inkomsten geboekt.</w:t>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+        <w:t>terugvorderingen. Hierdoor begroten we de inkomsten niet apart. In de realisatie worden de terugvorderingen als inkomsten geboekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4197E" w:rsidR="00766FA0" w:rsidRDefault="00766FA0" w14:paraId="72523738" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C4197E" w:rsidR="00766FA0" w:rsidSect="0023444F">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5836EC00" w14:textId="77777777" w:rsidR="00EB2597" w:rsidRDefault="00EB2597">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="6FE5C03D" w14:textId="77777777" w:rsidR="00B34F32" w:rsidRDefault="00B34F32" w:rsidP="00C4197E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D51A948" w14:textId="77777777" w:rsidR="00EB2597" w:rsidRDefault="00EB2597">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="749641A2" w14:textId="77777777" w:rsidR="00B34F32" w:rsidRDefault="00B34F32" w:rsidP="00C4197E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...15 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E137B3B" w14:textId="77777777" w:rsidR="009C6ACE" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="21B20C07" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A300411" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BFF9C2C" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39ED5925" w14:textId="77777777" w:rsidR="00EB2597" w:rsidRDefault="00EB2597">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="7A695E42" w14:textId="77777777" w:rsidR="00B34F32" w:rsidRDefault="00B34F32" w:rsidP="00C4197E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A6F3B56" w14:textId="77777777" w:rsidR="00EB2597" w:rsidRDefault="00EB2597">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="5F243210" w14:textId="77777777" w:rsidR="00B34F32" w:rsidRDefault="00B34F32" w:rsidP="00C4197E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E901322" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11B4209E" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="791FC9B9" w14:textId="77777777" w:rsidR="00C4197E" w:rsidRPr="00C4197E" w:rsidRDefault="00C4197E" w:rsidP="00C4197E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F5261C"/>
+    <w:rsidRoot w:val="00C4197E"/>
+    <w:rsid w:val="0023444F"/>
+    <w:rsid w:val="006E15CA"/>
+    <w:rsid w:val="00766FA0"/>
+    <w:rsid w:val="009802E0"/>
+    <w:rsid w:val="00B34F32"/>
+    <w:rsid w:val="00C4197E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2001A83A"/>
-  <w15:docId w15:val="{F7AFE4C1-8008-459D-954B-9F09B38C3A95}"/>
+  <w14:docId w14:val="41BDB818"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{06A1F703-CFCB-491D-97B0-9FE0A078E236}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1003,51 +1202,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1229,547 +1428,941 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C4197E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C4197E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00C4197E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C4197E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2681</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>522</ap:Words>
+  <ap:Characters>2877</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3162</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3393</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>