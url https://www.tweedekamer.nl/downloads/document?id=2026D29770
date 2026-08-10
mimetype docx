--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,2859 +1,928 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00043C72" w14:paraId="3EC628C4" w14:textId="3977A2A9">
-[...13 lines deleted...]
-      <w:r w:rsidR="008A539A">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="1E6962EB" w14:textId="7147823A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2257</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="60E57636" w14:textId="1A69A02F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z09757</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="211A2865" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="7B4AEDF4" w14:textId="7DF925E9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, mede namens de </w:t>
       </w:r>
-      <w:r w:rsidR="00BF488C">
-[...47 lines deleted...]
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00043C72" w14:paraId="3EC628CB" w14:textId="77777777">
+      <w:r w:rsidRPr="00D80872">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="09048AD4" w14:textId="1BF2FB09">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E651D0" w:rsidP="00AB0660" w:rsidRDefault="00043C72" w14:paraId="3EC628CC" w14:textId="7C281492">
+      <w:r w:rsidRPr="00930EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2067</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00930EFE" w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="1E670878" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="4C049FD2" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BF488C">
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="68741BF2" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1878">
+        <w:t xml:space="preserve">Wat is de actuele stand van zaken met betrekking tot de opsporing en mogelijke repatriëring van de stoffelijke resten van vijf Nederlandse militairen (onder wie sergeant Cornelis van der Snepscheut, soldaten Johannes Moonen, Johannes Knaap, Tijs Deegmulder en Franciscus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t>Lamberti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t>)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="4960F8E4" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="283924D6" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>m</w:t>
-      </w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="3346EFB3" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet zet zich doorlopend in voor d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0293E">
+        <w:t>e opsporing en mogelijke repatriëring van de stoffelijke resten van vijf Nederlandse militairen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van het Nederlandse Detachement Verenigde Naties (NDVN)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0293E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De regering onderhoudt hierover contact met zowel relevante Zuid-Koreaanse als Amerikaanse overheden en leverde DNA profielen en historische en medische gegevens aan. Dat heeft tot op heden echter, geen resultaat opgeleverd. Het kabinet blijft vasthouden aan deze inzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="43666438" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="4A1F890B" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>inister van Buitenlandse Zaken</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF488C" w:rsidR="00BF488C">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="36D93686" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1878">
+        <w:t xml:space="preserve">Heeft de Nederlandse regering sinds 2018 nieuwe diplomatieke stappen ondernomen richting Noord-Korea, de Verenigde Staten, Zuid-Korea of het United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t>Command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t xml:space="preserve"> om deze zaak te bevorderen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="460D901D" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="115E95C9" w14:textId="77777777">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, mede namens de minister van Defensie, </w:t>
-[...45 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A7D8F" w:rsidRDefault="008A539A" w14:paraId="378A511C" w14:textId="1750F2F7">
-[...72 lines deleted...]
-    <w:p w:rsidR="00B303E8" w:rsidRDefault="00EA2D8A" w14:paraId="1F5BFF73" w14:textId="1B49F279">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="74A4ED0C" w14:textId="77777777">
       <w:r>
         <w:t>Ja, o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0293E" w:rsidR="00F0293E">
+      <w:r w:rsidRPr="00F0293E">
         <w:t xml:space="preserve">p 7 december 2020 </w:t>
       </w:r>
-      <w:r w:rsidR="00F0293E">
+      <w:r>
         <w:t xml:space="preserve">is er </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0293E" w:rsidR="00F0293E">
+      <w:r w:rsidRPr="00F0293E">
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A761B" w:rsidR="001A761B">
+      <w:r w:rsidRPr="001A761B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Memorandum of Understanding</w:t>
       </w:r>
-      <w:r w:rsidR="001A761B">
+      <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0293E" w:rsidR="00F0293E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F0293E">
         <w:t>MoU</w:t>
       </w:r>
-      <w:r w:rsidR="001A761B">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0293E" w:rsidR="00F0293E">
+      <w:r w:rsidRPr="00F0293E">
         <w:t xml:space="preserve"> afgesloten</w:t>
       </w:r>
-      <w:r w:rsidR="00F0293E">
-[...38 lines deleted...]
-      <w:r w:rsidR="003468D7">
+      <w:r>
+        <w:t xml:space="preserve"> tussen de Zuid-Koreaanse en Nederlandse ministeries van Defensie met specifiek dit doel, namelijk het bevorderen van de samenwerking op de identificatie van vermiste personen van de Korea Oorlog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="7626EBED" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="4E35EBFE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Op basis van dit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> heeft Nederland aan het Zuid-Koreaanse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ministry of Defense A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003468D7">
+        <w:t>Ministry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>gency for KIA Recovery and Identification</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Defense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gency </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KIA Recovery </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005A170D">
-        <w:t xml:space="preserve"> (MAKRI) digitale DNA-profielen van nazaten van de vermiste Nederlandse militairen aangeleverd, alsook vijf met zorg door het ministerie van Defensie samengestelde data packages met historische en medische gegevens.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD3F15">
+        <w:t xml:space="preserve"> (MAKRI) digitale DNA-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A170D">
+        <w:lastRenderedPageBreak/>
+        <w:t>profielen van nazaten van de vermiste Nederlandse militairen aangeleverd, alsook vijf met zorg door het ministerie van Defensie samengestelde data packages met historische en medische gegevens.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3F15" w:rsidR="00CD3F15">
+      <w:r w:rsidRPr="00CD3F15">
         <w:t xml:space="preserve">MAKRI organiseert </w:t>
       </w:r>
-      <w:r w:rsidR="00F3016E">
+      <w:r>
         <w:t xml:space="preserve">nog </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3F15" w:rsidR="00CD3F15">
+      <w:r w:rsidRPr="00CD3F15">
         <w:t>jaarlijks zoek- en bergingsmissies in Zuid-Korea. Naar schatting worden er nog meer dan 133</w:t>
       </w:r>
-      <w:r w:rsidR="00A46E1E">
+      <w:r>
         <w:t>.000</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD3F15" w:rsidR="00CD3F15">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CD3F15">
+      <w:r w:rsidRPr="00CD3F15">
+        <w:t xml:space="preserve"> militairen van het United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD3F15">
+        <w:t>Command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD3F15">
+        <w:t xml:space="preserve"> (UNC) vermist</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A170D" w:rsidRDefault="005A170D" w14:paraId="0F10FAF7" w14:textId="77777777"/>
-    <w:p w:rsidR="00745DAE" w:rsidRDefault="005A170D" w14:paraId="3CDB9E5B" w14:textId="37064821">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="05AB43B9" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="1651B885" w14:textId="77777777">
       <w:r w:rsidRPr="005A170D">
         <w:t>Omdat het NDVN tijdens de Koreaanse Oorlog was ingedeeld bij het Amerikaanse leger, onderhoudt de regering</w:t>
       </w:r>
-      <w:r w:rsidR="00F3016E">
+      <w:r>
         <w:t xml:space="preserve"> ook</w:t>
       </w:r>
       <w:r w:rsidRPr="005A170D">
         <w:t xml:space="preserve"> contact met</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>het agentschap</w:t>
+        <w:t xml:space="preserve"> het agentschap</w:t>
       </w:r>
       <w:r w:rsidRPr="005A170D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003468D7" w:rsidR="003468D7">
+      <w:r w:rsidRPr="003468D7">
         <w:t xml:space="preserve">van het Amerikaanse ministerie van Defensie </w:t>
       </w:r>
       <w:r w:rsidRPr="005A170D">
         <w:t>dat identificatieonderzoek doet van stoffelijke resten (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003468D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Defense Prisoner of War / Missing in Action Accounting Agency</w:t>
+        <w:t>Defense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003468D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of War / Missing in Action Accounting Agency</w:t>
       </w:r>
       <w:r w:rsidRPr="005A170D">
         <w:t xml:space="preserve"> – DPAA).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Dezelfde gegevens zijn ook daar aangeleverd. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001A3B07" w:rsidR="00745DAE">
+        <w:t xml:space="preserve"> Dezelfde gegevens zijn ook daar aangeleverd. Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A3B07">
         <w:t xml:space="preserve"> heeft echter </w:t>
       </w:r>
-      <w:r w:rsidR="00F3016E">
+      <w:r>
         <w:t xml:space="preserve">in beide gevallen </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3B07" w:rsidR="00745DAE">
+      <w:r w:rsidRPr="001A3B07">
         <w:t>nog niet tot een DNA-match geleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745DAE" w:rsidRDefault="00745DAE" w14:paraId="1CBF111B" w14:textId="77777777"/>
-    <w:p w:rsidR="00E15C8D" w:rsidRDefault="003069E7" w14:paraId="2A649A15" w14:textId="24042D88">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="58209584" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="7514C290" w14:textId="77777777">
       <w:r>
         <w:t>Nederland is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+      <w:r w:rsidRPr="00E15C8D">
         <w:t xml:space="preserve"> volwaardig lid van het</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> United Nations Command</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+        <w:t xml:space="preserve"> United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15C8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+      <w:r w:rsidRPr="00E15C8D">
         <w:t>UNC</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+      <w:r w:rsidRPr="00E15C8D">
         <w:t xml:space="preserve">, de organisatie die toeziet op de naleving van de wapenstilstand tussen Noord- en Zuid-Korea. UNC </w:t>
       </w:r>
       <w:r>
         <w:t>speelt echter geen leidende</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+      <w:r w:rsidRPr="00E15C8D">
         <w:t xml:space="preserve"> rol bij het lokaliseren, bergen en identificeren van stoffelijke resten</w:t>
       </w:r>
-      <w:r w:rsidR="00745DAE">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E15C8D" w:rsidRDefault="00E15C8D" w14:paraId="1170ED06" w14:textId="77777777"/>
-    <w:p w:rsidR="00745DAE" w:rsidRDefault="00745DAE" w14:paraId="5E243953" w14:textId="0930F257">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="387917CF" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="18931FAB" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Nederland heeft slechts minimaal contact met Noord-Korea en heeft geen ambassade in Pyongyang. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E15C8D" w:rsidR="00E15C8D">
+      <w:r w:rsidRPr="00E15C8D">
+        <w:t>De Nederlandse ambassadeur is Seoel is tevens de Nederlandse vertegenwoordiger naar Noord-Korea, maar is door Pyongyang nog niet uitgenodigd om zijn geloofsbrieven te overhandigen. Onder de huidige politieke omstandigheden blijft de kans op samenwerking met Noord-Korea op dit onderwerp bijzonder klein</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="5F3290D3" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="31EAE737" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="1BB4E66D" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1878">
+        <w:t xml:space="preserve">Wordt er momenteel nog altijd samengewerkt met Zuid-Koreaanse instanties of het United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t>Command</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1878">
+        <w:t xml:space="preserve"> voor mogelijke zoekacties of DNA-onderzoek, en zo ja, wat zijn de concrete resultaten hiervan tot nu toe?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="05F894FB" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="2C780932" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="14059CDB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Zie het antwoord op vraag 1 en 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="365F414B" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="7F58BBE0" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="0A2C7438" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1878">
         <w:lastRenderedPageBreak/>
-        <w:t>niet uitgenodigd om zijn geloofsbrieven te overhandigen. Onder de huidige politieke omstandigheden blijft de kans op samenwerking met Noord-Korea op dit onderwerp bijzonder klein</w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00043C72" w14:paraId="3EC628DA" w14:textId="77777777">
+        <w:t>Zijn er de afgelopen jaren contacten geweest met Noord-Koreaanse autoriteiten, direct of via tussenpersonen, over de overdracht van stoffelijke resten van VN-militairen, en is daarbij specifiek aandacht gevraagd voor Nederlandse gevallen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="667334ED" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="6CC244DB" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Vraag 3</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00B92164" w14:paraId="3EC628DE" w14:textId="2FC11078">
-[...33 lines deleted...]
-    <w:p w:rsidR="00745DAE" w:rsidRDefault="00745DAE" w14:paraId="7CE6A863" w14:textId="36CA787A">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="73D880D0" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Zie beantwoording vraag 2. Wel zijn er contacten geweest via de VS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00745DAE">
         <w:t xml:space="preserve">Na een ontmoeting tussen de Amerikaanse president Trump en de Noord-Koreaanse </w:t>
       </w:r>
-      <w:r w:rsidR="00BD386B">
-[...3 lines deleted...]
-        <w:t>resident</w:t>
+      <w:r>
+        <w:t>president</w:t>
       </w:r>
       <w:r w:rsidRPr="00745DAE">
-        <w:t xml:space="preserve"> Kim Yong-un heeft Noord-Korea i</w:t>
+        <w:t xml:space="preserve"> Kim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00745DAE">
+        <w:t>Yong-un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00745DAE">
+        <w:t xml:space="preserve"> heeft Noord-Korea i</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00745DAE">
         <w:t xml:space="preserve"> juli 2018 55 kisten met de vermoedelijke stoffelijke resten van gesneuvelde Amerikaanse militairen uit de Koreaanse Oorlog overgedragen aan de Verenigde Staten.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Zoals eerder opgemerkt, staat Nederland in contact met het Amerik</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00AC09AF" w:rsidR="00AC09AF">
+        <w:t xml:space="preserve"> Zoals eerder opgemerkt, staat Nederland in contact met het Amerikaanse DPAA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC09AF">
         <w:t xml:space="preserve"> dat het identificatieonderzoek van de stoffelijke resten </w:t>
       </w:r>
-      <w:r w:rsidR="00AC09AF">
-[...13 lines deleted...]
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00043C72" w14:paraId="3EC628E6" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">uitvoert.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="53D2A41F" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="52EF1D24" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00DE1878" w14:paraId="3EC628E8" w14:textId="595B9A1F">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="3A3DCCCA" w14:textId="77777777">
       <w:r w:rsidRPr="00DE1878">
         <w:t>Bent u bereid om, in lijn met eerdere toezeggingen, de kwestie opnieuw diplomatiek aan te kaarten, bijvoorbeeld in multilateraal verband of via bondgenoten, gezien het feit dat er al meer dan 70 jaar verstreken is?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE1878" w:rsidRDefault="00DE1878" w14:paraId="4A87257B" w14:textId="77777777"/>
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="00043C72" w14:paraId="3EC628E9" w14:textId="77777777">
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="6FE62BA2" w14:textId="77777777"/>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="6C24E647" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E651D0" w:rsidRDefault="008A539A" w14:paraId="3EC628EA" w14:textId="6CA323A1">
-[...7 lines deleted...]
-        <w:t>inzetten voor d</w:t>
+    <w:p w:rsidR="00930EFE" w:rsidP="00930EFE" w:rsidRDefault="00930EFE" w14:paraId="5EA31885" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja, het kabinet blijft zich onverminderd inzetten voor d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0293E">
         <w:t xml:space="preserve">e opsporing en mogelijke repatriëring van de stoffelijke resten van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deze </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0293E">
         <w:t>vijf Nederlandse militairen</w:t>
       </w:r>
       <w:r>
-        <w:t>. Hiervoor wordt reeds samengewerkt met de Verenigde Staten</w:t>
-[...23 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+        <w:t xml:space="preserve">. Hiervoor wordt reeds samengewerkt met de Verenigde Staten en Zuid-Korea. Nederland zal dit onderwerp blijven opbrengen in contacten met deze landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="31F0815B" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00930EFE">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2779" w:bottom="1080" w:left="1584" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="331DE634" w14:textId="77777777" w:rsidR="00043C72" w:rsidRDefault="00043C72">
+    <w:p w14:paraId="6E8693FC" w14:textId="77777777" w:rsidR="00471E16" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50A9E8B8" w14:textId="77777777" w:rsidR="00043C72" w:rsidRDefault="00043C72">
+    <w:p w14:paraId="517E1EF2" w14:textId="77777777" w:rsidR="00471E16" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Malgun Gothic">
-[...6 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54A462FE" w14:textId="77777777" w:rsidR="00FF51E0" w:rsidRDefault="00FF51E0">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="5E8C63C8" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DC4FB07" w14:textId="77777777" w:rsidR="00FF51E0" w:rsidRDefault="00FF51E0">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="15E83F42" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75B0AF64" w14:textId="77777777" w:rsidR="00FF51E0" w:rsidRDefault="00FF51E0">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="048588D4" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BF6C66F" w14:textId="77777777" w:rsidR="00043C72" w:rsidRDefault="00043C72">
+    <w:p w14:paraId="653500AB" w14:textId="77777777" w:rsidR="00471E16" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B6FEAE4" w14:textId="77777777" w:rsidR="00043C72" w:rsidRDefault="00043C72">
+    <w:p w14:paraId="4A8A0CD1" w14:textId="77777777" w:rsidR="00471E16" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A4DC8DC" w14:textId="77777777" w:rsidR="00FF51E0" w:rsidRDefault="00FF51E0">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="627F73E3" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EC628EB" w14:textId="6119CE5E" w:rsidR="00E651D0" w:rsidRDefault="00043C72">
-[...360 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2F58617A" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EC628ED" w14:textId="70EBC0A9" w:rsidR="00E651D0" w:rsidRDefault="00043C72">
-[...960 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7651D48D" w14:textId="77777777" w:rsidR="00471E16" w:rsidRPr="00930EFE" w:rsidRDefault="00471E16" w:rsidP="00930EFE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E651D0"/>
-[...116 lines deleted...]
-    <w:rsid w:val="00FF51E0"/>
+    <w:rsidRoot w:val="00930EFE"/>
+    <w:rsid w:val="000010B3"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00471E16"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3EC628C3"/>
-  <w15:docId w15:val="{E1CE3087-5958-4D13-A346-7663225874C7}"/>
+  <w14:docId w14:val="4240EDF5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DA06A6CB-E5A1-4E8E-9E5F-19A6E63A0918}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2862,77 +931,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2957,75 +1026,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3060,55 +1129,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3177,925 +1246,763 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...643 lines deleted...]
-    <w:rsid w:val="00043C72"/>
+    <w:rsid w:val="00930EFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00043C72"/>
+    <w:rsid w:val="00930EFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00930EFE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930EFE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4148,51 +2055,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4256,65 +2163,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4335,178 +2242,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>767</ap:Words>
-  <ap:Characters>4224</ap:Characters>
+  <ap:Words>710</ap:Words>
+  <ap:Characters>3910</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>32</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4982</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4611</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T12:33:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0098DD731D301CB44CAA7ED6C2A6B9D636</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>