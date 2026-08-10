--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,9274 +1,4051 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0007482D" w14:paraId="039A43C2" w14:textId="318EBBB7">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0007482D" w14:paraId="039A43C2" w14:textId="318EBBB7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:hanging="1843"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">36 </w:t>
       </w:r>
-      <w:r w:rsidR="0090161A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0090161A">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>931</w:t>
       </w:r>
-      <w:r w:rsidRPr="000525C6">
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BC741C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wijziging van de Wet op het financieel toezicht</w:t>
       </w:r>
-      <w:r w:rsidR="0090161A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0090161A">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, de Wet toezicht accountantsorganisaties, </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk178608564" w:id="0"/>
-      <w:r w:rsidR="0090161A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0090161A">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>het Burgerlijk Wetboek, en enkele andere wetten in verband met de implementatie van Verordening (EU) 2023/2859, Richtlijn (EU) 2023/2864 en Verordening (EU) 2023/2869 betreffende het Europees centraal toegangspunt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0090161A">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Wet implementatie Europees centraal toegangspunt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00EE0056" w14:paraId="2333B79F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00EE0056" w14:paraId="12180FF4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00EE0056" w14:paraId="4028B82A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00FF442F" w:rsidP="004F1482" w:rsidRDefault="00FF442F" w14:paraId="752E09C2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="00A915B7" w:rsidRDefault="00A915B7" w14:paraId="023943E7" w14:textId="7E36F5BA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:hanging="1843"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00786589">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA NAAR AANLEIDING VAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00280CC0">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HET </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00786589">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...167 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>VERSLAG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007021E8" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00EE0056" w14:paraId="69EEA219" w14:textId="77777777">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00A915B7" w14:paraId="69EEA219" w14:textId="468338EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Ontvangen 17 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00EE0056" w:rsidP="004F1482" w:rsidRDefault="00EE0056" w14:paraId="02CD873C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="21C9AD5D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="510C94D7" w14:textId="73F5565B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F92DA1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00F92DA1">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="6AB6D498" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="6AB6D498" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="0306B8EB" w14:textId="0DF690D3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">De regering is de vaste commissie voor Financiën erkentelijk voor de aandacht die zij aan het onderhavige wetsvoorstel heeft geschonken en voor de door haar daarover gestelde vragen. De vragen worden zo veel mogelijk beantwoord in de volgorde van het door de commissie uitgebrachte verslag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007482D" w:rsidP="004F1482" w:rsidRDefault="0007482D" w14:paraId="39354FF7" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0007482D" w:rsidP="004F1482" w:rsidRDefault="0007482D" w14:paraId="39354FF7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="009E13E7" w14:paraId="33F0BFDA" w14:textId="05091021">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009E13E7" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="35FCD5AE" w14:textId="47D54C85">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ALGEMEEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F59D9" w:rsidP="004F1482" w:rsidRDefault="009F59D9" w14:paraId="3F9E49A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009F59D9" w:rsidP="004F1482" w:rsidRDefault="009F59D9" w14:paraId="3F9E49A1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005B0AA5" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="4DA0BFD4" w14:textId="5953E81A">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="4DA0BFD4" w14:textId="5953E81A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 1. Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="69E0C5F0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="69E0C5F0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00840A62" w14:paraId="75997955" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00840A62" w14:paraId="75997955" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie vragen de regering uiteen te zetten waarom implementatie niet tijdig heeft plaatsgevonden.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="2DE29D1B" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="2DE29D1B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00BD3D23" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="08988130" w14:textId="18387084">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="08988130" w14:textId="18387084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...34 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Tijdens de onderhandelingen over nieuwe Europese wetgeving zet de regering in op een implementatietermijn die past bij de Nederlandse wetgevingsprocedure. Daarbij is het uitgangspunt dat de totstandkoming van wetgeving in Nederland minimaal twee jaar duurt. Voor een deel van de richtlijn gold een in vergelijking daarmee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>krappe implementatietermijn van 18 maanden</w:t>
       </w:r>
-      <w:r w:rsidR="0029356F">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
+        <w:t xml:space="preserve">, die daarom bij voorbaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t>niet realistisch was</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>. De regering blijft zich in Europees verband inspannen voor passende implementatietermijnen</w:t>
       </w:r>
-      <w:r w:rsidR="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
+        <w:t xml:space="preserve"> en vraagt bij de Europese Commissie om begrip voor de doorlooptijden van het Nederlandse wetgevingsproces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0029356F" w:rsidR="0029356F">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00BD3D23" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="5DA0C1D6" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="5DA0C1D6" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="0029356F" w14:paraId="6A98C26A" w14:textId="5B463B08">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="0029356F" w14:paraId="6A98C26A" w14:textId="5B463B08">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Daarnaast </w:t>
       </w:r>
-      <w:r w:rsidR="0010389A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t>speelt mee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> dat er sprake is van een piek aan implementatiewetgeving op het terrein van de financiële markten. </w:t>
       </w:r>
-      <w:r w:rsidR="0010389A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t xml:space="preserve">Daarom wordt de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t xml:space="preserve">procesbeheersing </w:t>
       </w:r>
-      <w:r w:rsidR="0010389A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t xml:space="preserve">geïntensiveerd </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t xml:space="preserve">door vroegtijdig te starten met het opstellen van conceptwetgeving, waar mogelijk parallelle consultatie en advisering te voeren en een </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>stringente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t xml:space="preserve"> handhaving van beleidsluwe omzetting</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">. Dit betekent dat er in beginsel geen additionele nationale koppen of beleidswensen aan het wetsvoorstel worden toegevoegd, waardoor het wetgevingsproces puur technisch blijft en daardoor het proces sneller kan worden doorlopen. Daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t>wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> aan Europese implementatietrajecten voorrang </w:t>
       </w:r>
-      <w:r w:rsidR="0010389A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0010389A">
         <w:t>gegeven</w:t>
       </w:r>
-      <w:r w:rsidRPr="0029356F">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> boven het opstellen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:lastRenderedPageBreak/>
+        <w:t>nationale wetgeving.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="71BC0D8F" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BD3D23" w:rsidP="004F1482" w:rsidRDefault="00BD3D23" w14:paraId="71BC0D8F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00840A62" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="00910285" w14:paraId="71D04839" w14:textId="08A9A79E">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="00910285" w14:paraId="71D04839" w14:textId="08A9A79E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast </w:t>
       </w:r>
-      <w:r w:rsidRPr="003905DC" w:rsidR="003905DC">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003905DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>de leden van de CDA</w:t>
       </w:r>
-      <w:r w:rsidR="002C2C6F">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="002C2C6F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">fractie </w:t>
       </w:r>
-      <w:r w:rsidRPr="003905DC" w:rsidR="003905DC">
-[...32 lines deleted...]
-    <w:p w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5E6FA199" w14:textId="77777777">
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003905DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of de regering tevens kan aangeven of de Europese Commissie inmiddels opmerkingen heeft gemaakt over de overschrijding van de implementatietermijn, dan wel of sprake is van een risico op een ingebrekestellingsprocedure?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5E6FA199" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="008A26B7" w14:paraId="1B754AC0" w14:textId="3053948C">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="008A26B7" w14:paraId="1B754AC0" w14:textId="3053948C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Het ESAP-pakket kent twee implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AD3AB6">
         <w:t>deadlines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="00D1399C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D1399C">
         <w:t xml:space="preserve"> informatieverplichtingen op grond van de Transparantierichtlijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3D23" w:rsidR="003A2D49">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
+        <w:t>artikel 3 van de richtlijn ESAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D90926">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
         <w:t xml:space="preserve"> geldt de implementatiedatum van</w:t>
       </w:r>
-      <w:r w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>10 juli 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00D90926">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
+        <w:t xml:space="preserve">. De overige artikelen uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t>de richtlijn ESAP</w:t>
       </w:r>
-      <w:r w:rsidR="00D90926">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
         <w:t xml:space="preserve"> dienden op</w:t>
       </w:r>
-      <w:r w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>10 januari 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00D90926">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
         <w:t xml:space="preserve"> te zijn geïmplementeerd</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AD3AB6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AD3AB6">
         <w:t xml:space="preserve">De Europese Commissie heeft Nederland op </w:t>
       </w:r>
-      <w:r w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t>24 september 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3AB6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AD3AB6">
         <w:t xml:space="preserve"> respectievelijk </w:t>
       </w:r>
-      <w:r w:rsidR="003A2D49">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003A2D49">
         <w:t>26 maart 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3AB6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AD3AB6">
         <w:t xml:space="preserve"> in gebreke gesteld voor het overschrijden van de uiterste implementatiedata van de richtlijn</w:t>
       </w:r>
-      <w:r w:rsidR="00D90926">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
         <w:t xml:space="preserve"> ESAP</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3AB6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AD3AB6">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve"> Op 29 april 2026 heeft de Europese Commissie een </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve">edenen </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve">mkleed </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t>dvies gestuurd. De uiterlijke reactiedatum</w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve">is 29 juni 2026. </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t xml:space="preserve">Er bestaat een risico dat </w:t>
       </w:r>
-      <w:r w:rsidR="00BD3D23">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00992F5D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00992F5D">
         <w:t xml:space="preserve">e ontijdige implementatie </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidR="00F82EBB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00F82EBB">
         <w:t>de Europese Commissie</w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t xml:space="preserve"> aanleiding is om</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EBB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00F82EBB">
         <w:t xml:space="preserve"> een inbreukprocedure tegen Nederland </w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>te beginnen</w:t>
       </w:r>
-      <w:r w:rsidR="00F82EBB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00F82EBB">
         <w:t xml:space="preserve"> bij het Hof van Justitie van de EU</w:t>
       </w:r>
-      <w:r w:rsidR="00BD3D23">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="000338A8" w14:textId="77777777">
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BD3D23">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="000338A8" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="7B976430" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="7B976430" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Daarnaast vragen de leden van de CDA-fractie welke gevolgen de verlate implementatie heeft voor ondernemingen die informatie moeten aanleveren aan de betrokken verzamelende instanties, zoals de AFM, DNB en de Kamer van Koophandel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E1BA5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="1EBC613E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1BA5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="1EBC613E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="004E1BA5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="4D53FD5E" w14:textId="37F2E626">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1BA5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="4D53FD5E" w14:textId="37F2E626">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...42 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">De vertraging bij de implementatie heeft vooralsnog geen invloed op de geplande inwerkingtreding en werking van het ESAP op Europees niveau aangezien het ESAP pas vanaf de zomer 2027 beschikbaar zal zijn. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
         <w:t xml:space="preserve">Er worden geen </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">praktische gevolgen </w:t>
       </w:r>
-      <w:r w:rsidR="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
         <w:t xml:space="preserve">verwacht </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>voor ondernemingen die informatie moeten aanleveren als de implementatie voor die tijd is afgerond en zij tijdig de vereiste informatie versturen naar de verzamelende instanties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="62734828" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="62734828" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5A506376" w14:textId="16B0E7F6">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5A506376" w14:textId="16B0E7F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5904877F" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de ChristenUnie-fractie vragen in hoeverre de doelstellingen om transparantie te vergroten en de toegang tot financiering te verbeteren ook daadwerkelijk bereikt worden voor het midden- en kleinbedrijf, en niet voornamelijk ten goede komen aan grote, internationaal opererende ondernemingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="5904877F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="006734F5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="74C7DB4B" w14:textId="5AF209D4">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="006734F5" w:rsidP="004F1482" w:rsidRDefault="004E1BA5" w14:paraId="74C7DB4B" w14:textId="5AF209D4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...52 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Het doel van ESAP is onder andere het vergroten van de zichtbaarheid van Europese ondernemingen en daardoor investeringsbeslissingen in bedrijven makkelijker te maken. Daarom wordt informatie centraal toegankelijk gemaakt. Het gaat dan bijvoorbeeld om bestuursverslagen, prospectussen, duurzaamheidsinformatie en informatie over financiële instrumenten. Deze infor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00151838">
         <w:t>matie moet worden aangeleverd door grote ondernemingen, zoals de ondernemingen die onder de richtlijn duurzaamheidsverslaggeving vallen, maar ook door het midden- en kleinbedrijf</w:t>
       </w:r>
-      <w:r w:rsidR="00735878">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t xml:space="preserve"> (MKB)</w:t>
       </w:r>
-      <w:r w:rsidR="00151838">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00151838">
         <w:t xml:space="preserve"> voor zover zij onder de specifieke (financiële) regelgeving vallen. Daarnaast krijgt het MKB vanaf 2030 </w:t>
       </w:r>
-      <w:r w:rsidR="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidR="00151838">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00151838">
         <w:t>de mogelijkheid om vrijwillig informatie aan te leveren voor het ESAP</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3DF0">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="006734F5" w:rsidR="006734F5" w:rsidP="004F1482" w:rsidRDefault="006734F5" w14:paraId="2E85CA3F" w14:textId="77777777">
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00EB3DF0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00EB3DF0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Hierdoor wordt ook de informatie over het MKB beter toegankelijk voor investeerders en komt het ESAP ook ten goede aan het MKB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="006734F5" w:rsidP="004F1482" w:rsidRDefault="006734F5" w14:paraId="2E85CA3F" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="003905DC" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="1DCF06FA" w14:textId="78E73226">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="1DCF06FA" w14:textId="78E73226">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Voorts vragen de leden </w:t>
       </w:r>
-      <w:r w:rsidR="008607AA">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="008607AA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">van de ChristenUnie-fractie </w:t>
       </w:r>
-      <w:r w:rsidRPr="003905DC">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>hoe de regering de bredere maatschappelijke meerwaarde van het ESAP beoordeelt. In hoeverre draagt deze maatregel bij aan een eerlijkere en beter functionerende economie en hoe wordt voorkomen dat verdere datacentralisatie vooral de positie van grote marktpartijen versterkt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="1C39EFF7" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003905DC" w:rsidP="004F1482" w:rsidRDefault="003905DC" w14:paraId="1C39EFF7" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00DB522E" w:rsidP="004F1482" w:rsidRDefault="00EB3DF0" w14:paraId="3B380688" w14:textId="2A2D0080">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB522E" w:rsidP="004F1482" w:rsidRDefault="00EB3DF0" w14:paraId="3B380688" w14:textId="2A2D0080">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...44 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Doordat alle openbare financiële en duurzaamheidsgerelateerde informatie van Europese bedrijven centraal toegankelijk wordt gemaakt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="002F34DD">
         <w:t>wordt de zichtbaarheid van zowel grote ondernemingen als kleinere ondernemingen vergroot. Dit kan juist voordelen hebben voor kleinere ondernemingen (MKB) omdat hun bedrijfsinformatie makkelijker vindbaar is voor zowel Nederlandse als buitenlandse investeerders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC6A19" w:rsidP="004F1482" w:rsidRDefault="00CC6A19" w14:paraId="0D7860D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00CC6A19" w:rsidP="004F1482" w:rsidRDefault="00CC6A19" w14:paraId="0D7860D3" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="01151814" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 2. Inhoud richtlijn ESAP, verordening oprichting ESAP en verordening ESAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F85312" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="21496A4B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="21496A4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="187F8D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 2.1. Doel ESAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="12AD1B29" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="12AD1B29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="5A8D221B" w14:textId="7A99F03E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de D66-fractie vragen welke signalen er zijn dat de huidige beschikbaarheid van informatie een belemmering vormt voor investeringen en de werking van de Europese kapitaalmarkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD72B5" w:rsidP="00D16211" w:rsidRDefault="00FD72B5" w14:paraId="5AD3043B" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00FD72B5" w:rsidP="00D16211" w:rsidRDefault="00FD72B5" w14:paraId="5AD3043B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0019722F" w:rsidP="00D16211" w:rsidRDefault="0019722F" w14:paraId="2C6CDA25" w14:textId="3FBC126E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">De huidige informatie over ondernemingen </w:t>
       </w:r>
-      <w:r w:rsidR="0029356F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0029356F">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7019">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">voor potentiële investeerders </w:t>
       </w:r>
-      <w:r w:rsidR="00A56139">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00A56139">
         <w:t>niet altijd makkelijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7019">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> vindbaar</w:t>
       </w:r>
-      <w:r w:rsidR="00E840FD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E840FD">
         <w:t xml:space="preserve">. De informatie die openbaar dient te worden gemaakt staat </w:t>
       </w:r>
-      <w:r w:rsidR="002F0BA4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="002F0BA4">
         <w:t xml:space="preserve">bijvoorbeeld </w:t>
       </w:r>
-      <w:r w:rsidR="00E840FD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E840FD">
         <w:t xml:space="preserve">op websites van de betreffende ondernemingen of in nationale openbare registers. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7019" w:rsidR="00B71884">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00B71884">
         <w:t xml:space="preserve">Bovendien is de informatie niet in hetzelfde format beschikbaar waardoor de informatie moeilijk te vergelijken is. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7019">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>Het ESAP maakt informatie over ondernemingen en financiële producten centraal toegankelijk. Hierdoor kunnen investeerders eenvoudiger en beter inzicht krijgen in bedrijfsactiviteiten en producten van ondernemingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0019722F" w:rsidP="00D16211" w:rsidRDefault="0019722F" w14:paraId="0C4803B5" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0019722F" w:rsidP="00D16211" w:rsidRDefault="0019722F" w14:paraId="0C4803B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="1D7AFA99" w14:textId="26CE49BE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231983514" w:id="1"/>
-      <w:r w:rsidRPr="00F85312">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Voorts vragen de leden van de D66-fractie of de regering kan toelichten welke voordelen voor de kapitaalmarktunie naar verwachting specifiek komen vanuit ESAP en welke andere maatregelen nodig zijn of bijdragen aan versterking van de kapitaalmarktunie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F85312" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="5C4F317B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="5C4F317B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="008F2DB4" w:rsidP="00D16211" w:rsidRDefault="008F2DB4" w14:paraId="4332D686" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>De regering is groot voorstander van het versterken van de kapitaalmarktunie en ziet de urgentie om voortgang te maken. De inzet van de regering stoelt op drie pijlers: sterker toezicht, meer en divers kapitaalaanbod en eenduidigere regels.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> Het onderhavige wetsvoorstel is hier een onderdeel van en kent zijn oorsprong in het tweede actieplan voor de kapitaalmarktunie uit 2020.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> Met het wetsvoorstel wordt een belangrijke stap in de juiste richting gezet. Het ESAP maakt informatie over ondernemingen en financiële producten centraal toegankelijk. Hierdoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:lastRenderedPageBreak/>
+        <w:t>kunnen investeerders meer inzicht krijgen in bedrijfsactiviteiten en producten van ondernemingen. Dit moet zorgen voor betere toegang tot financiering voor Europese bedrijven en integratie van de kapitaalmarkten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F2DB4" w:rsidP="00D16211" w:rsidRDefault="008F2DB4" w14:paraId="135E96F9" w14:textId="131AD080">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="008F2DB4" w:rsidP="00D16211" w:rsidRDefault="008F2DB4" w14:paraId="135E96F9" w14:textId="131AD080">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="008F2DB4" w:rsidP="00D16211" w:rsidRDefault="008F2DB4" w14:paraId="6A873DFB" w14:textId="0C0CB70F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Van </w:t>
       </w:r>
-      <w:r w:rsidR="008961E8">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="008961E8">
         <w:t>een voltooide</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> kapitaalmarktunie is echter nog geen sprake. De regering is momenteel betrokken bij verschillende wetgevingsinitiatieven op Europees niveau om de kapitaalmarkten verder te verdiepen en te integreren. Deze initiatieven volgen uit de Commissiemededeling over de spaar- en investeringsunie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> Een belangrijk onderdeel hiervan is de inzet van de regering om snel tot een ambitieus akkoord op het kapitaalmarktintegratie- en toezichtcentralisatiepakket te komen. Hierbij trekt Nederland onder meer gezamenlijk op met Duitsland, Frankrijk, Italië, Spanje en Polen (de </w:t>
       </w:r>
-      <w:r w:rsidR="009311F0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009311F0">
         <w:t>zogenoemde ‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>E6</w:t>
       </w:r>
-      <w:r w:rsidR="009311F0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009311F0">
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2DB4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>). Ook onderzoekt de regering momenteel nationaal de mogelijkheden om beleggen fiscaal te stimuleren. De verwachting is dat dit onderzoek voor het einde van het jaar naar de Tweede Kamer wordt verzonden. Voor de precieze inzet en prioriteiten binnen Europese onderhandelingen verwijs ik naar de met uw Kamer gedeelde BNC-fiches over voorstellen van de Europese Commissie en de kabinetsinzet voor de kapitaalmarktunie.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="12337145" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="12337145" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00F85312" w:rsidP="00D16211" w:rsidRDefault="00F85312" w14:paraId="1A96E6B5" w14:textId="1D6A4DB2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van D66-fractie vragen in hoeverre er een kans bestaat dat ondernemingen toch aanvullende werkzaamheden moeten verrichten om informatie beschikbaar te maken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED53F0" w:rsidP="00D16211" w:rsidRDefault="00ED53F0" w14:paraId="2C5B97EE" w14:textId="77777777">
-[...92 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00ED53F0" w:rsidP="00D16211" w:rsidRDefault="00ED53F0" w14:paraId="2C5B97EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00ED53F0" w:rsidP="00D16211" w:rsidRDefault="00ED53F0" w14:paraId="4A13E5E3" w14:textId="21AF69DE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Ondernemingen zullen wel werkzaamheden dienen te verrichten om de informatie die reeds openbaar dient te worden gemaakt aan te leveren bij de verzamelende instantie. De jaarlijkse nalevingskosten hiervan worden geschat op € 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00735878">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">0 per onderneming. Daarnaast dienen ondernemingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C2C6F">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>een Legal Entitiy Identifier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> (LEI) te hebben</w:t>
       </w:r>
-      <w:r w:rsidR="004F1482">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004F1482">
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00E95834" w:rsidR="00E2143B" w:rsidP="004F1482" w:rsidRDefault="00E2143B" w14:paraId="549BF6F1" w14:textId="297C943A">
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> informatie in een gestandaardiseerd format aan te leveren bij de verzamelende instantie. De informatie moet namelijk worden aangeleverd bij de verzamelende instantie in een voor data-extractie geschikt format. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E2143B" w:rsidP="004F1482" w:rsidRDefault="00E2143B" w14:paraId="549BF6F1" w14:textId="297C943A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00695FCA" w:rsidP="00D16211" w:rsidRDefault="00695FCA" w14:paraId="0C8104A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 2.2. Oprichting en functioneren ESAP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00695FCA" w:rsidR="00695FCA" w:rsidP="00D16211" w:rsidRDefault="00695FCA" w14:paraId="4C9C6092" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00695FCA" w:rsidP="00D16211" w:rsidRDefault="00695FCA" w14:paraId="4C9C6092" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00695FCA" w:rsidP="00D16211" w:rsidRDefault="00695FCA" w14:paraId="26319C14" w14:textId="62323645">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D5855" w:rsidR="00E37DCE">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E37DCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D5855">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>de regering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D5855" w:rsidR="00E37DCE">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E37DCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D5855">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> aangeven in hoeverre vertragingen bij de implementatie in lidstaten invloed hebben op de geplande inwerkingtreding en werking van het ESAP op Europees niveau?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E37DCE" w:rsidP="00D16211" w:rsidRDefault="00E37DCE" w14:paraId="5CFD1E4D" w14:textId="77777777">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E37DCE" w:rsidP="00D16211" w:rsidRDefault="00E37DCE" w14:paraId="5CFD1E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E37DCE" w:rsidP="00D16211" w:rsidRDefault="00E37DCE" w14:paraId="56011DB5" w14:textId="06A6961C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>De vertragingen bij de implementatie in de lidstaten he</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6114">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00CE6114">
         <w:t xml:space="preserve">bben </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E37DCE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>vooralsnog geen invloed op de geplande inwerkingtreding en werking van het ESAP op Europees niveau</w:t>
       </w:r>
-      <w:r w:rsidR="00CE6114">
-[...61 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00CE6114">
+        <w:t xml:space="preserve"> aangezien het ESAP pas vanaf de zomer 2027 beschikbaar zal zijn. Bovendien treden de artikelen met betrekking tot het aanleveren van informatie ten behoeve van openbaarmaking op ESAP op verschillende tijdstippen in werking treden. Vanaf 10 juli 2026 dienen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00CE6114">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uitgevende instellingen informatie aan te leveren bij de AFM op grond van artikel 5:25m, tiende lid, Wft. Beheerders van icbe’s dienen bijvoorbeeld het prospectus, jaarrekening en bestuursverslag op grond van de artikelen 4:49, zevende lid en 4:52, vijfde lid, Wft aan te leveren bij de AFM met ingang van 10 januari 2028. Op 10 januari 2030 zullen de overige artikelen in werking treden. Door deze geleidelijke invoering zullen de informatieverplichtingen op grond van de desbetreffende Europese verordeningen en richtlijnen binnen vier jaar binnen de werkingssfeer van het ESAP worden gebracht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00CE6114">
+        <w:rPr>
+          <w:color w:val="3E4951"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE6114">
-[...71 lines deleted...]
-    <w:p w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="32DC8F1E" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="32DC8F1E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="364C5450" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="364C5450" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 3 Inhoud wetsvoorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="294B40C1" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="294B40C1" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="46FFEEB9" w14:textId="71E2CE00">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="46FFEEB9" w14:textId="71E2CE00">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...117 lines deleted...]
-    <w:p w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="4345735B" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie vragen of de regering kan toelichten hoe de doelstellingen van de Implementatiewet noteringen en benchmarks zich verhouden tot de implementatie van ESAP? In hoeverre blijven de lastenverlichtingen uit de Implementatiewet noteringen en benchmarks behouden wanneer ondernemingen moeten voldoen aan de eisen uit ESAP?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="4345735B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00253A0A" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="1A47D765" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00253A0A" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="1A47D765" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Het wetsvoorstel Implementatiewet noteringen en benchmarks strekt tot implementatie en uitvoering van een Europees wetgevingspakket (de Listing Act).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="002F0BA4">
-[...35 lines deleted...]
-    <w:p w:rsidR="00253A0A" w:rsidP="004F1482" w:rsidRDefault="00253A0A" w14:paraId="0A252C3D" w14:textId="77777777">
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> Hiermee wordt beoogd om de toegang tot de publieke markten voor (mkb-)ondernemingen te verbeteren door de regels voor de toegang tot de handel op een gereglementeerde markt, multilaterale handelsfaciliteit (MTF) of mkb-groeimarkt te vereenvoudigen en te harmoniseren alsmede de administratieve lasten te verminderen. Hierdoor wordt het met name voor mkb-ondernemingen makkelijker om een beursnotering te krijgen, zodat hun aandelen (en andere effecten) breed verkrijgbaar zijn op de publieke kapitaalmarkt. Dit maakt het voor mkb-ondernemingen eenvoudiger om financiering aan te trekken bij een breed beleggerspubliek. Het ESAP heeft ook als doel om ondernemingen beter in staat te stellen financiering aan te trekken. Hiertoe beoogt ESAP de zichtbaarheid van ondernemingen voor investeerders te vergroten door relevante informatie Europees en centraal toegankelijk te maken. De regering ziet beide implementatievoorstellen daarom als een bijdrage aan versterking van de kapitaalmarktunie en verdere integratie van de kapitaalmarkten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00253A0A" w:rsidP="004F1482" w:rsidRDefault="00253A0A" w14:paraId="0A252C3D" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002F0BA4" w:rsidR="002F0BA4" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="423C8195" w14:textId="2CC5FD6F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="002F0BA4" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="423C8195" w14:textId="2CC5FD6F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="51B50080" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Het voorstel voor de Wet implementatie Europees centraal toegangspunt doet geen afbreuk aan de lastenverlichtingen die voortvloeien uit het wetsvoorstel Implementatiewet noteringen en benchmarks. De informatie die voortaan ook toegankelijk wordt gemaakt op het ESAP vloeit voort uit bestaande openbaarmakingsverplichtingen en zorgt in die zin voor beperkte lasten voor ondernemingen. Bij de implementatie van het ESAP zet de regering ook nadrukkelijk in op een zo lastenluw mogelijke implementatie die erop is gericht om eventuele dubbele verplichtingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voor ondernemingen te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="51B50080" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="3D016744" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="3D016744" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 3.1. Verzamelende instanties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="79E37B29" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="79E37B29" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="009C06E3" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="26F8BD78" w14:textId="598B32B8">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="26F8BD78" w14:textId="598B32B8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vragen de regering hoe wordt gewaarborgd dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C06E3" w:rsidR="009C06E3">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C06E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6927">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> termijn </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C06E3" w:rsidR="009C06E3">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C06E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">van 60 minuten die de verzamelende instanties hebben om de ontvangen informatie door te geleiden naar het ESAP </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6927">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>in de praktijk daadwerkelijk wordt gehaald</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C06E3" w:rsidR="009C06E3">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C06E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C06E3" w:rsidP="004F1482" w:rsidRDefault="009C06E3" w14:paraId="4A879391" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009C06E3" w:rsidP="004F1482" w:rsidRDefault="009C06E3" w14:paraId="4A879391" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="2F897BE3" w14:textId="71B86450">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="2F897BE3" w14:textId="71B86450">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">De verzamelende instanties dienen binnen 60 minuten de ontvangen informatie door te geleiden naar ESAP. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004926EB" w:rsidR="004926EB">
-[...88 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004926EB">
+        <w:t xml:space="preserve">De verzamelende instanties verstrekken de informatie aan het ESAP via een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004926EB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>application programming interface</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004926EB">
+        <w:t xml:space="preserve"> (API). De informatie zal door middel van deze API worden doorgeleid naar het ESAP. Dit vindt dus geautomatiseerd plaats, waardoor gewaarborgd is dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00B334E2">
         <w:t xml:space="preserve">de informatie binnen 60 minuten is doorgeleid naar het ESAP. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6927" w:rsidR="001F1307" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="177F27C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="001F1307" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="177F27C4" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="009C06E3" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="00A7B0A9" w14:textId="21FC63CC">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="00A7B0A9" w14:textId="21FC63CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deze leden </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C06E3" w:rsidR="009C06E3">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C06E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">van de CDA-fractie </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6927">
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vragen daarnaast of de regering kan toelichten welke gevolgen het heeft indien de AFM, DNB of de KvK deze termijn onverhoopt niet halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C06E3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E6927">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Komt een dergelijke vertraging voor rekening en risico van de verzamelende instantie, of kan dit ook negatieve gevolgen hebben voor de achterliggende onderneming of beheerder van een beleggingsinstelling die de informatie tijdig heeft aangeleverd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C06E3" w:rsidP="004F1482" w:rsidRDefault="009C06E3" w14:paraId="24C30417" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009C06E3" w:rsidP="004F1482" w:rsidRDefault="009C06E3" w14:paraId="24C30417" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="001F1307" w:rsidR="001F1307" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="281E4395" w14:textId="553D93A1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="001F1307" w:rsidP="004F1482" w:rsidRDefault="001F1307" w14:paraId="281E4395" w14:textId="553D93A1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...36 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>De verzamelende instantie is verantwoordelijk voor het tijdig verstrekken van de informatie aan het ESAP. Indien de verzamelde instantie niet binnen de termijn de informatie heeft verstrekt aan het ESAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00DC5DBA">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1307">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> dan </w:t>
       </w:r>
-      <w:r w:rsidR="00D347D7">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D347D7">
         <w:t>heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1307">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> dit geen negatieve gevolgen voor de onderneming of beheerder die de desbetreffende informatie tijdig heeft aangeleverd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6927" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="4881CAC2" w14:textId="18D46F4B">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005E6927" w:rsidP="004F1482" w:rsidRDefault="005E6927" w14:paraId="4881CAC2" w14:textId="18D46F4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="54B5F045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 3.2. Informatieverstrekking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6927" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="62CF5896" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="62CF5896" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...64 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="201D8802" w14:textId="4B324C25">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen of de regering nader kan toelichten hoe in de praktijk strikt wordt vastgehouden aan het principe van eenmalige uitvraag en meervoudig gebruik. Hoe wordt concreet gewaarborgd dat ondernemingen gegevens niet dubbel hoeven aan te leveren, handmatig hoeven te dupliceren of in afwijkende formaten in verschillende systemen moeten invoeren? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="0DF62678" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="000A7A2A" w:rsidP="004F1482" w:rsidRDefault="002C2C6F" w14:paraId="2D5760D6" w14:textId="7031C3D7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>De regering zet in op een zo lastenluw mogelijke implementatie voor ondernemingen. Er wordt nadrukkelijk aandacht besteed aan het voorkomen van dubbele verplichtingen i</w:t>
       </w:r>
-      <w:r w:rsidR="000A7A2A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
         <w:t>n de memorie van toelichting bij het wetsvoorstel</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>. Daar</w:t>
       </w:r>
-      <w:r w:rsidR="000A7A2A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">bijvoorbeeld </w:t>
       </w:r>
-      <w:r w:rsidR="000A7A2A">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
+        <w:t xml:space="preserve">aangegeven dat indien een onderneming de informatie conform de vereisten van ESAP aan de AFM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">als verzamelende instantie </w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5" w:rsidR="000A7A2A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
         <w:t xml:space="preserve">verstrekt, zij wordt geacht te hebben voldaan aan haar verplichting op grond van bestaand recht. </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Waar dat nodig is </w:t>
       </w:r>
-      <w:r w:rsidR="0059775D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0059775D">
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">daarvoor ook extra leden toegevoegd in het wetsvoorstel. </w:t>
       </w:r>
-      <w:r w:rsidR="00001255">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00001255">
         <w:t>Op deze manier wordt voorkomen dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5" w:rsidR="000A7A2A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
         <w:t xml:space="preserve"> ondernemingen</w:t>
       </w:r>
-      <w:r w:rsidR="00001255">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00001255">
         <w:t xml:space="preserve"> informatie dubbel dienen aan te leveren of de informatie in afwijkende formaten dienen te verstrekken</w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5" w:rsidR="000A7A2A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A7A2A" w:rsidP="00D16211" w:rsidRDefault="000A7A2A" w14:paraId="59B91B41" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="000A7A2A" w:rsidP="00D16211" w:rsidRDefault="000A7A2A" w14:paraId="59B91B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="191099A1" w14:textId="1B6C3708">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>De leden van de JA21-fractie vragen verder om toe te lichten of de bestaande nationale deponerings- en rapportagestromen (zoals via de KvK, de AFM of DNB) volledig geautomatiseerd achter de schermen naar het ESAP kunnen worden doorgeleid, zodat extra administratieve handelingen en operationele kosten voor het bedrijfsleven worden voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="13FC491A" w14:textId="77777777">
-[...45 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00933982" w:rsidP="00D16211" w:rsidRDefault="00933982" w14:paraId="13FC491A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="004F1482" w:rsidRDefault="00933982" w14:paraId="6E29219A" w14:textId="4100C4F1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Indien entiteiten de voorgeschreven informatie hebben ingediend in het juiste format en onder vermelding van de voorgeschreven metadata bij de betreffende verzamelende instantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D42915">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> dan zal de verzamelende instantie (de AFM, DNB of KvK) die informatie geautomatiseerd doorgeleiden naar het ESAP.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7A2A" w:rsidR="000A7A2A">
-[...66 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="000A7A2A">
+        <w:t xml:space="preserve"> ESMA zorgt er vervolgens voor dat de door de verzamelende instanties aangeleverde informatie na de indiening door de ondernemingen zonder onnodige vertraging op het ESAP toegankelijk wordt gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="199284F4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="55E44149" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 3.3. Vrijwillig ingediende informatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB3AE5" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="30A963C3" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="30A963C3" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="6D650C4D" w14:textId="2FD4D3E5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="00752615">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00752615">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095310B" w:rsidR="0095310B">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0095310B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">oe </w:t>
       </w:r>
-      <w:r w:rsidRPr="0095310B" w:rsidR="0095310B">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0095310B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">de regering </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>voorkomt dat vrijwillige deponering via ESAP leidt tot informatievervuiling of strategische marketing en welke rol hebben verzamelende instanties bij het bewaken van de kwaliteit zonder inhoudelijke toetsing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095310B" w:rsidP="004F1482" w:rsidRDefault="0095310B" w14:paraId="195DEC29" w14:textId="77777777">
-[...51 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0095310B" w:rsidP="004F1482" w:rsidRDefault="0095310B" w14:paraId="195DEC29" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00B46253" w14:paraId="5895C55B" w14:textId="0B0E6A87">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Vanaf 10 januari 2030 kunnen ondernemingen vrijwillig informatie bij de verzamelende instantie aanleveren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0003162D">
         <w:t xml:space="preserve">ten behoeve van openbaarmaking op het ESAP. </w:t>
       </w:r>
-      <w:r w:rsidR="00840A62">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00840A62">
+        <w:t xml:space="preserve">De vrijwillig verstrekte informatie dient qua inhoud, waarde, bruikbaarheid en betrouwbaarheid vergelijkbaar te zijn met die verplichte informatie. Het moet gaan om informatie die relevant is voor financiële diensten en kapitaalmarkten, duurzaamheid en diversiteit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0003162D">
+        <w:t>Informatie die op vrijwillige basis wordt ingediend, moet duidelijk als zodanig worden aangemerkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00840A62">
+        <w:t xml:space="preserve"> Marketinginformatie valt hier niet onder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0003162D">
+        <w:t>Ondernemingen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> zelf verantwoordelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0003162D">
+        <w:t xml:space="preserve"> dat uitsluitend relevante informatie wordt aangeleverd bij de verzamelende instantie. Ondernemingen dienen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>voor de volledigheid en nauwkeurigheid van de aangeleverde informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
+        <w:t xml:space="preserve"> te zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>verzamelende instanties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
+        <w:t xml:space="preserve"> dienen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> informatie af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>wijzen of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> te</w:t>
       </w:r>
-      <w:r w:rsidRPr="007456D5" w:rsidR="00840A62">
-[...188 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> verwijderen</w:t>
       </w:r>
-      <w:r w:rsidR="0003162D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0003162D">
         <w:t xml:space="preserve"> van het ESAP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E24386">
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> indien zij, bijvoorbeeld na ontvangst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> de vrijwillig verstrekte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E24386">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> informatie, vaststellen dat die buiten het toepassingsgebied van de verordening oprichting ESAP valt (zie artikel 1, eerste lid, verordening oprichting ESAP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00841D06" w:rsidP="004F1482" w:rsidRDefault="00841D06" w14:paraId="59E2A0FD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="04C116BE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 3.4. Enige lidstaatoptie: gekwalificeerd elektronisch zegel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB3AE5" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="7E9232F6" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="7E9232F6" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...56 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="49BA138F" w14:textId="3015F194">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie vragen de regering in hoeverre ondernemingen momenteel reeds vrijwillig gebruikmaken van elektronische zegels om de betrouwbaarheid en herkomst van gegevens verder te waarborgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="007E360F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast vragen deze leden van de CDA-fractie of inzichtelijk is welke andere lidstaten wel gebruikmaken van deze lidstaatoptie. Kan de regering aangeven of het risico bestaat dat Nederlandse ondernemingen hierdoor binnen de Europese context een uitzonderingspositie krijgen, bijvoorbeeld ten aanzien van de betrouwbaarheid of verificatie van aangeleverde gegevens?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="007B38F8" w:rsidP="004F1482" w:rsidRDefault="007B38F8" w14:paraId="18CD2718" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="007E360F" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="11D6D625" w14:textId="22267A69">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Voor zover </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0081589D">
+        <w:t>bekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
+        <w:t xml:space="preserve"> maken ondernemingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">op dit moment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D90926">
+        <w:t>weinig gebruik van een gekwalificeerd elektronisch zegel om de betrouwbaarheid en herkomst van gegevens te waarborgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5" w:rsidR="007E360F">
-[...98 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00106CC5">
+        <w:t>Dat is ook niet noodzakelijk. De AFM heeft bijvoorbeeld meerdere manieren om de betrouwbaarheid of herkomst van gegevens te waarborgen. Ten eerste wordt gebruik gemaakt van het AFM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D57BDE">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00106CC5">
+        <w:t xml:space="preserve">portaal. Toegang is gereguleerd via een account met een wachtwoord, waarbij ondernemingen alleen gegevens kunnen aanleveren binnen hun specifieke profiel en verantwoordelijkheid. Ten tweede zorgt meerfactorauthenticatie ervoor dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D376EC">
+        <w:t>identiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00106CC5">
+        <w:t xml:space="preserve"> van de aanleverende partij extra wordt geverifieerd. Ten slotte zijn door ESMA technische specificaties en aanleverformats voorgeschreven waardoor gegevens op een gestandaardiseerde en controleerbare wijze worden aangeleverd en verwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="007E360F" w:rsidP="004F1482" w:rsidRDefault="007E360F" w14:paraId="6D013CEE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00B7408F" w:rsidP="004F1482" w:rsidRDefault="002F0BA4" w14:paraId="40698D0A" w14:textId="5E54EAD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Naar verwachting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00106CC5">
-[...103 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="007E360F">
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E360F">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">de meeste lidstaten </w:t>
       </w:r>
-      <w:r w:rsidR="007E360F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="007E360F">
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
-      <w:r w:rsidR="00841D06">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t>geen gebruik</w:t>
       </w:r>
-      <w:r w:rsidR="007E360F">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="007E360F">
         <w:t xml:space="preserve"> maken</w:t>
       </w:r>
-      <w:r w:rsidR="00841D06">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> van de lidstaatoptie om voor te schrijven dat ondernemingen gebruik dienen te maken van een gekwalificeerd elektronisch zegel. </w:t>
       </w:r>
-      <w:r w:rsidR="00106CC5">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00106CC5">
         <w:t>Daarom</w:t>
       </w:r>
-      <w:r w:rsidR="00841D06">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00841D06">
         <w:t xml:space="preserve"> geldt er voor Nederlandse ondernemingen geen uitzonderingspositie wat betreft de betrouwbaarheid en verificatie van de aangeleverde gegevens. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB3AE5" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="3007FBCA" w14:textId="77777777">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="3007FBCA" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00BB3AE5" w:rsidP="004F1482" w:rsidRDefault="00BB3AE5" w14:paraId="06A3D30D" w14:textId="50EF6258">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de ChristenUnie-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="006674B4">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006674B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>vragen of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de regering nader</w:t>
       </w:r>
-      <w:r w:rsidR="006674B4">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006674B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>toelichten of</w:t>
       </w:r>
-      <w:r w:rsidR="006674B4">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006674B4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> door de keuze om geen gebruik te maken van de mogelijkheid tot een gekwalificeerd elektronisch zegel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB3AE5">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>risico’s ontstaan voor de betrouwbaarheid of herkomst van gegevens en hoe deze op andere wijze worden geadresseerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7408F" w:rsidP="004F1482" w:rsidRDefault="00B7408F" w14:paraId="081644B8" w14:textId="77777777">
-[...27 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00B7408F" w:rsidP="004F1482" w:rsidRDefault="00B7408F" w14:paraId="081644B8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00B7408F" w:rsidP="004F1482" w:rsidRDefault="0019722F" w14:paraId="7B5D4FF9" w14:textId="3AFE63B3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Ondernemingen dienen de informatie te verstrekken aan de verzamelende instantie onder vermelding van een aantal metadata. Dan gaat het bijvoorbeeld om de naam, de identificatiecode (LEI) en de grootte van de onderneming. Aangezien ondernemingen een identificatiecode dienen te verstrekken, kan ook worden nagegaan van welke onderneming de verstrekte informatie afkomstig is. </w:t>
       </w:r>
-      <w:r w:rsidR="00D376EC">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00D376EC">
+        <w:t>Daarbij geldt dat verzamelende instanties ook andere manieren hebben om de betrouwbaarheid of herkomst van gegevens te waarborgen. Bij de AFM wordt bijvoorbeeld gebruik gemaakt van het AFM-portaal, waar ondernemingen alleen gegevens kunnen aanleveren binnen hun specifieke profiel en verantwoordelijkheid. Verder zorgt meerfactorauthenticatie ervoor dat de identiteit van de aanleverende partij extra wordt geverifieerd. Bovendien zijn door ESMA technische specificaties en aanleverformats voorgeschreven waardoor gegevens op een gestandaardiseerde en controleerbare wijze worden aangeleverd en verwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="3894A8F0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="6348D50B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 4. Gevolgen voor het bedrijfsleven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="7C21EE52" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="7C21EE52" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="3CC0AC23" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 4.1. Regeldrukgevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="4698875E" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="4698875E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="648DF404" w14:textId="0F7B1BA5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="008D6A91">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="008D6A91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>vragen of</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de regering </w:t>
       </w:r>
-      <w:r w:rsidR="008D6A91">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="008D6A91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">toelichten welke gevolgen de beperking </w:t>
       </w:r>
-      <w:r w:rsidR="008D6A91">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="008D6A91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">van de reikwijdte van de CSRD </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...80 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft voor de hoeveelheid en vergelijkbaarheid van duurzaamheidsinformatie die via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ESAP beschikbaar zal komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="34D7399C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00133988" w:rsidP="004F1482" w:rsidRDefault="003F6DA5" w14:paraId="60B9CCE6" w14:textId="14426783">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Op grond van artikel 33 bis van de richtlijn jaarrekening (artikel 9 richtlijn ESAP) moet bepaalde jaarverslaggeving van beursvennootschappen en grote ondernemingen op het ESAP terecht komen. Het gaat onder andere om de jaarrekening, het bestuursverslag, de duurzaamheidsrapportering en daaraan gerelateerde accountantsverklaringen. Deze verplichting geldt voor ondernemingen die op basis van de richtlijn duurzaamheidsrapportering (hierna: CSRD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> verplicht zijn tot openbaarmaking van een duurzaamheidsrapportering of een verslag inzake de duurzaamheid. De CSRD is recent gewijzigd door de Wijzigingsrichtlijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> Met name het toepassingsbereik van de verplichting tot duurzaamheidsrapportering is ingeperkt: deze verplichting geldt nu voor vennootschappen met een netto-omzet van meer dan € 450 miljoen en meer dan duizend werknemers, moedermaatschappijen van groepen die geconsolideerd aan diezelfde criteria voldoen en dochtermaatschappijen (en bijkantoren) met een netto-omzet van €</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AC252A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6DA5">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">200 miljoen, die dochter zijn van buiten de EU en EER gevestigde ondernemingen die in de EU een netto-omzet van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AC252A">
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">450 miljoen hebben. De eerste en tweede categorie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AC252A">
+        <w:t>vennootschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> komen neer op ongeveer 220 ondernemingen. De omvang van de derde categorie is niet in te schatten, vooral omdat de omzet van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AC252A">
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> concerns in de EU niet bekend is en omdat het bijvoorbeeld ook mogelijk is dat een dochtervennootschap in een andere EU-lidstaat de taak heeft om voor de hele EU dat verslag inzake duurzaamheid openbaar te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00AC252A">
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00133988">
+        <w:t xml:space="preserve"> De beperking van de reikwijdte van de CSRD heeft geen gevolgen voor de vergelijkbaarheid van de duurzaamheidsinformatie maar het beperkt wel de hoeveelheid duurzaamheidsinformatie die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00A71735">
+        <w:t xml:space="preserve"> via ESAP beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00133988">
+        <w:t xml:space="preserve"> z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00A71735">
+        <w:t>al komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009B2F32" w:rsidP="004F1482" w:rsidRDefault="009B2F32" w14:paraId="58C522DC" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="3FC9EEB0" w14:textId="54852D72">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004D17BE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de regering nader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="004D17BE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onderbouwen welke concrete toegevoegde waarde ESAP biedt bovenop bestaande nationale en Europese publicatieverplichtingen en hoe wordt voorkomen dat ESAP in de praktijk vooral leidt tot extra administratieve handelingen zonder aantoonbaar effect op investeringsbeslissingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="40D6A7AF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00FB33F9" w:rsidP="004F1482" w:rsidRDefault="00FB33F9" w14:paraId="07C3D550" w14:textId="603654ED">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">De bestaande openbaarmakingsverplichtingen verschillen in de manier waarop bepaalde informatie openbaar moet worden gemaakt. Dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0081589D">
+        <w:t>moet dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009311F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">bijvoorbeeld door een openbaar bericht op de website van de onderneming of doordat de AFM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0081589D">
+        <w:t xml:space="preserve">de betreffende informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">opneemt in haar register. Dit zorgt ervoor dat bepaalde informatie verspreid openbaar is gemaakt en in sommige gevallen kan het lastig zijn om relevante informatie te vinden, vooral voor investeerders uit het buitenland. Hetzelfde geldt voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:lastRenderedPageBreak/>
+        <w:t>investeerders uit Nede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003843C3">
+        <w:t xml:space="preserve">rland die informatie willen vinden van buitenlandse ondernemingen. Het ESAP zorgt ervoor dat informatie op Europees niveau centraal toegankelijk is. De toegevoegde waarde is vervolgens dat ondernemingen zichtbaarder worden en investeerders makkelijker investeringsbeslissingen kunnen maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003843C3" w:rsidP="004F1482" w:rsidRDefault="003843C3" w14:paraId="5056464D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003843C3" w:rsidP="004F1482" w:rsidRDefault="003843C3" w14:paraId="131353FE" w14:textId="59521508">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>In de verordening oprichting ESAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...36 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> is bepaald dat uiterlijk op 10 januari 2029 de Europese Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6DA5">
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t xml:space="preserve">in het kader van de evaluatie van de ESAP-regels, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">zal komen met een verslag over de uitrol, het functioneren en de doeltreffendheid van het ESAP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006401C3">
+        <w:t>In dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> verslag zal onder andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006401C3">
+        <w:t xml:space="preserve"> worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006401C3">
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">gaan op de impact van het ESAP op de zichtbaarheid van ondernemingen en de toegang tot informatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004D17BE" w:rsidP="004F1482" w:rsidRDefault="004D17BE" w14:paraId="760748EF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="05EBC4F0" w14:textId="02E51CAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0067157F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van de VVD-fractie vragen hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realistisch de regering de raming van € 260 structurele regeldrukkosten per onderneming per jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0067157F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, gelet op de benodigde IT‑aanpassingen, kennisopbouw en formatconversies. Op welke wijze wordt gemonitord of deze kosten in de praktijk niet hoger uitvallen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="40EECEEE" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E27B32" w:rsidP="004F1482" w:rsidRDefault="00E27B32" w14:paraId="088A4696" w14:textId="6091860D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Ondernemingen zullen werkzaamheden dienen te verrichten om de informatie die reeds openbaar dient te worden gemaakt aan te leveren bij een verzamelende instantie. Daarnaast dienen ondernemingen een Legal Entitiy Identifier (LEI) te hebben. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00055BE8">
+        <w:t>Uit het impact assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00055BE8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00055BE8">
+        <w:t xml:space="preserve"> van de Europese Commissie blijkt dat de jaarlijkse nalevingskosten hiervan worden geschat op € 260 per onderneming. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Verder dienen bedrijven informatie in een gestandaardiseerd format aan te leveren bij de verzamelende instantie. De informatie moet namelijk worden aangeleverd bij de verzamelende instantie in een voor data-extractie geschikt forma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009465AD">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009465AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00583CAB">
+        <w:t xml:space="preserve">Uiterlijk op 10 januari 2029 dient de Europese Commissie een verslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00055BE8">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00583CAB">
+        <w:t xml:space="preserve">bij het Europees Parlement en de Raad over de uitrol, het functioneren en de doeltreffendheid van ESAP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006401C3">
+        <w:t>In dit verslag zal ook aandacht worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00583CAB">
+        <w:t xml:space="preserve"> besteed aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>de door ondernemingen en verzamelende instanties gemaakte kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00583CAB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0067157F" w:rsidP="004F1482" w:rsidRDefault="0067157F" w14:paraId="701665E7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="24854C97" w14:textId="4997EB94">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de CDA-fractie vragen de regering wanneer nader inzicht wordt gegeven in de precieze eisen waaraan het voor dataextractie geschikte format moet voldoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005D7019" w:rsidP="004F1482" w:rsidRDefault="005D7019" w14:paraId="60D02C42" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00781CCE" w:rsidP="004F1482" w:rsidRDefault="00D36998" w14:paraId="3310A027" w14:textId="06B5F651">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>De Europese Commissie heeft lagere regelgeving uitgewerkt waarin nader inzicht wordt gegeven in de vereisten waaraan de formats en metadata moet voldoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> Daaruit blijkt bijvoorbeeld dat een PDF een voor dataextractie geschikt formaat is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005D7019" w:rsidP="004F1482" w:rsidRDefault="005D7019" w14:paraId="0AE3596C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="02509A58" w14:textId="1F58D2E8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast vragen de leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005554FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de CDA-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wanneer de regering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>van groepen die geconsolideerd aan diezelfde criteria voldoen en dochtermaatschappijen (en bijkantoren) met een netto-omzet van €</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>verwacht meer inzicht te hebben in de exacte kosten die gepaard gaan met het aanleveren van informatie in de vereiste formats en met de bijbehorende metadataverplichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005554FC" w:rsidP="004F1482" w:rsidRDefault="005554FC" w14:paraId="66267225" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="005554FC" w:rsidP="004F1482" w:rsidRDefault="009465AD" w14:paraId="5325EBE9" w14:textId="4B50603F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">Ondernemingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t>dienen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t xml:space="preserve"> informatie in een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> voor data-extractie geschikt formaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t xml:space="preserve"> aan te leveren bij de verzamelende instantie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009D218F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F6DA5">
-[...242 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00A71735">
+        <w:t xml:space="preserve">De Europese Commissie zal bij de evaluatie van de ESAP-regels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
+        <w:t>ook de door ondernemingen en verzamelende instanties gemaakte kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00A71735">
+        <w:t xml:space="preserve"> evalueren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00E27B32">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...803 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00BB3BA8">
+        <w:t>Uiterlijk op 10 januari 2029 dient de Europese Commissie het verslag van de evaluatie te hebben afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="693DD1FF" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="03AE0E0B" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 4.2. Adviescollege toetsing regeldruk (ATR)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="475D5D6A" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="475D5D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="2BFA7019" w14:textId="05DE9E7C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie vragen de regering of inmiddels kan worden toegezegd dat ondernemingen tijdig duidelijke informatie, ondersteuning en praktische handreikingen zullen ontvangen voorafgaand aan de inwerkingtreding van de verplichtingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="41AB3F8E" w14:textId="77777777">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="41AB3F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009C74E4" w:rsidP="009C74E4" w:rsidRDefault="009C74E4" w14:paraId="6A369F74" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de ChristenUnie-fractie vragen hoe uitvoering wordt gegeven aan de aanbeveling van het ATR om laagdrempelige ondersteuning voor ondernemingen beschikbaar te stellen. Wanneer en op welke wijze zal deze ondersteuning concreet worden ingericht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C74E4" w:rsidP="009C74E4" w:rsidRDefault="009C74E4" w14:paraId="467C98CD" w14:textId="77777777">
-[...51 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009C74E4" w:rsidP="009C74E4" w:rsidRDefault="009C74E4" w14:paraId="467C98CD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="008B5260" w:rsidP="004F1482" w:rsidRDefault="0083601A" w14:paraId="715C4411" w14:textId="2DEE18D4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Hier ligt onder andere een taak voor de Autoriteit Financiële Markten, de Nederlandsche Bank en de Kamer van Koophandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003B5E1D">
         <w:t xml:space="preserve"> (KvK)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0083601A">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> als verzamelende instantie om richting ondernemingen duidelijk te maken welke informatie vanaf wanneer dient te worden aangeleverd ten behoeve van openbaarmaking op het ESAP. Van de AFM begrijp ik dat ondernemingen indien nodig altijd ondersteuning of verduidelijking kunnen vragen. Daarnaast heeft ESMA aangegeven dat zij samen met de verzamelende instanties een communicatieplan gaat opstellen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C74E4">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>bijvoorbeeld</w:t>
       </w:r>
-      <w:r w:rsidR="009C74E4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C74E4">
         <w:t xml:space="preserve"> informatie te geven</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> via webinars en mailings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="40504A8D" w14:textId="5F24193E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="51BA9E96" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 4.3. Uitvoeringstoetsen DNB, AFM en KvK</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="7F62B35C" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="7F62B35C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="0887CC95" w14:textId="08419171">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>vragen of</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de regering nader </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...86 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>toelichten hoe wordt geborgd dat de AFM, DNB en met name de KvK tijdig beschikken over voldoende capaciteit en IT‑infrastructuur, en welke risico’s worden gezien als deze randvoorwaarden niet tijdig zijn ingevuld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="5CC022DB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="007D2181" w14:paraId="70783D2F" w14:textId="1F64FF89">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>De AFM en DNB geven beide in hun uitvoeringstoets aan dat ESAP in principe uitvoerbaar is. Voor DNB geldt dat de inrichting van de IT-voorzieningen uitvoerbaar en haalbaar is, en dat voor hen de inspanningen en ontwikkelkosten beperkt zullen zijn. Voor de AFM geldt ook dat binnen het huidige kostenkader budget beschikbaar is gesteld voor de eerste fase van ESAP en de implementatie. Uit de uitvoeringstoets van de AFM blijkt wel dat deze middelen mogelijk ontoereikend zijn om alle benodigde IT-investeringen te dekken voor het gehele ESAP-pakket. Het is nog te vroeg om in te gaan op eventuele gevolgen daarvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="007D2181" w:rsidP="004F1482" w:rsidRDefault="007D2181" w14:paraId="5D5AAF44" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="007D2181" w:rsidP="004F1482" w:rsidRDefault="00336582" w14:paraId="19E6A41C" w14:textId="2D677FAD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231995945" w:id="2"/>
+      <w:r w:rsidRPr="00A915B7">
         <w:lastRenderedPageBreak/>
-        <w:t>uitvoerbaar en haalbaar is, en dat voor hen de inspanningen en ontwikkelkosten beperkt zullen zijn. Voor de AFM geldt ook dat binnen het huidige kostenkader budget beschikbaar is gesteld voor de eerste fase van ESAP en de implementatie. Uit de uitvoeringstoets van de AFM blijkt wel dat deze middelen mogelijk ontoereikend zijn om alle benodigde IT-investeringen te dekken voor het gehele ESAP-pakket. Het is nog te vroeg om in te gaan op eventuele gevolgen daarvan.</w:t>
-[...102 lines deleted...]
-        <w:t>Als dit niet op tijd lukt, zal de KvK andere (handmatige) mogelijkheden verkennen om de informatie te ontvangen en door te sturen naar het ESAP.</w:t>
+        <w:t>De KvK geeft in hun uitvoeringstoets aan dat zij afhankelijk zijn van Logius voor de uitvoering van de verplichtingen die voortvloeien uit de Wet implementatie Europees centraal toegangspunt. Logius zal het portaal beheren waar ondernemingen de informatie naartoe moeten sturen als zij die aanleveren bij de KvK. De KvK zal in 2028 voor het eerst informatie ontvangen ten behoeve van het ESAP. Logius en de KvK hebben daarom nog de tijd om zich voor te bereiden. Als dit niet op tijd lukt, zal de KvK andere (handmatige) mogelijkheden verkennen om de informatie te ontvangen en door te sturen naar het ESAP.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="7D75E75F" w14:textId="77777777">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="7D75E75F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="52060446" w14:textId="32430CD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>vragen of</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de regering een actuele stand van zaken</w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kan</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> geven over de ontwikkeling en inrichting van </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> portaal </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>door</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...82 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Logius? Acht de regering tijdige oplevering nog steeds haalbaar? Welke alternatieve oplossingen zijn inmiddels uitgewerkt voor het geval het portaal niet tijdig gereed is, en in hoeverre zijn deze uitvoerbaar voor ondernemingen, de KvK en andere betrokken partijen? Wordt, indien blijkt dat het portaal niet tijdig operationeel kan zijn en alternatieve oplossingen onvoldoende soelaas bieden, ook overwogen om de inwerkingtreding of implementatie van de betreffende verplichtingen uit te stellen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="14B678AD" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="00336582" w14:paraId="37DA0183" w14:textId="560D68EF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>De regering gaat er in principe vanuit dat de Kv</w:t>
       </w:r>
-      <w:r w:rsidR="003B5E1D">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="003B5E1D">
         <w:t>K</w:t>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> en Logius de ESAP-verplichtingen tijdig kunnen nakomen. Er bestaat een risico dat het portaal van Logius niet op tijd gereed is voor de eerste stroom aan informatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009A7304">
+        <w:t xml:space="preserve">Voor Logius is IT niet de grootste uitdaging. Die ligt vooral bij de beschikbare capaciteit en vergt daarom prioritering binnen de organisaties. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Als dit </w:t>
       </w:r>
-      <w:r w:rsidR="009A7304">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009A7304">
         <w:t xml:space="preserve">ertoe leidt dat de uitvoering van de ESAP-verplichtingen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00336582">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>niet op tijd lukt, zal de KvK andere (handmatige) mogelijkheden verkennen om de informatie te ontvangen en door te sturen naar het ESAP. Eventuele alternatieven zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009A7304">
         <w:t xml:space="preserve"> minder wenselijk omdat er dan mogelijk meer onduidelijkheid is voor ondernemingen. Daarom ligt </w:t>
       </w:r>
-      <w:r w:rsidR="009C74E4">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C74E4">
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidR="009A7304">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009A7304">
         <w:t>voor de hand dat wordt ingezet op investeringen die ervoor zorgen dat de uitvoering door de KvK toekomstbestendig wordt ingericht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E1CDF" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="4BDECDAB" w14:textId="77777777">
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="4BDECDAB" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="0FBE2271" w14:textId="258738CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
       </w:r>
-      <w:r w:rsidR="0005209D">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0005209D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">vragen of vertragingen door de werkwijze van de uitvoering van de KvK negatieve gevolgen </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">kunnen hebben voor de achterliggende ondernemingen die hun informatie tijdig hebben aangeleverd. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1CDF" w:rsidR="001D56AC">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="001D56AC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie vragen de regering daarom hoe wordt voorkomen dat een dergelijke situatie ontstaat. Is inmiddels meer duidelijkheid ontstaan over de tijdige beschikbaarheid van een goed functionerend ICT-systeem voor de gegevensuitwisseling via de Kamer van Koophandel?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="66B08728" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="00FF07FF" w14:paraId="6CCC6836" w14:textId="1C843571">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="66B08728" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="00FF07FF" w14:paraId="6CCC6836" w14:textId="1C843571">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...72 lines deleted...]
-    <w:p w:rsidR="001D56AC" w:rsidP="004F1482" w:rsidRDefault="001D56AC" w14:paraId="5A4D097E" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">De verzamelende instantie is verantwoordelijk voor het tijdig verstrekken van de informatie aan het ESAP. Indien de verzamelde instantie niet binnen de termijn de informatie heeft verstrekt aan het ESAP, dan heeft dit geen negatieve gevolgen voor de onderneming of beheerder die de desbetreffende informatie tijdig heeft aangeleverd. Tegelijkertijd kan vertraging aan de kant van een verzamelende instantie er wel voor zorgen dat informatie van ondernemingen minder snel zichtbaar zal worden op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ESAP, wat ten koste gaat van de Europese zichtbaarheid van de onderneming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="001D56AC" w:rsidP="004F1482" w:rsidRDefault="001D56AC" w14:paraId="5A4D097E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...66 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="001D56AC" w:rsidP="004F1482" w:rsidRDefault="001D56AC" w14:paraId="32B0428F" w14:textId="584D5F6D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">De regering gaat er in principe vanuit dat de Kvk en Logius de ESAP-verplichtingen tijdig kunnen nakomen. Als de uitvoering van de ESAP-verplichtingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00C61FED">
+        <w:t xml:space="preserve">van de KvK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">niet op tijd lukt, zal de KvK andere (handmatige) mogelijkheden verkennen om de informatie te ontvangen en door te sturen naar het ESAP. Eventuele alternatieven zijn minder wenselijk omdat er dan mogelijk meer onduidelijkheid is voor ondernemingen. Daarom ligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009C74E4">
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>voor de hand dat wordt ingezet op investeringen die ervoor zorgen dat de uitvoering door de KvK toekomstbestendig wordt ingericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0005209D" w:rsidP="004F1482" w:rsidRDefault="0005209D" w14:paraId="39DB9CF2" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB237D" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="0F59A5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de ChristenUnie-fractie vragen welke waarborgen er zijn dat de benodigde IT-systemen tijdig gereed zijn, mede gelet op de afhankelijkheid van Logius. Welke risico’s bestaan bij vertraging en welke maatregelen worden genomen om te voorkomen dat ondernemingen hiermee worden geconfronteerd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB237D" w:rsidP="004F1482" w:rsidRDefault="00DB237D" w14:paraId="355F20F8" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB237D" w:rsidP="004F1482" w:rsidRDefault="009F0E8E" w14:paraId="697FEC1E" w14:textId="1A70080E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>De KvK geeft in hun uitvoeringstoets aan dat zij afhankelijk zijn van Logius voor de uitvoering van de verplichtingen die voortvloeien uit de Wet implementatie Europees centraal toegangspunt. Logius zal het portaal beheren waar ondernemingen de informatie naartoe moeten sturen als zij die aanleveren bij de KvK. De KvK zal in 2028 voor het eerst informatie ontvangen ten behoeve van het ESAP. Logius en de KvK hebben daarom nog de tijd om zich voor te bereiden. Als dit niet op tijd lukt, zal de KvK andere (handmatige) mogelijkheden verkennen om de informatie te ontvangen en door te sturen naar het ESAP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009F0E8E" w:rsidP="004F1482" w:rsidRDefault="009F0E8E" w14:paraId="504111A0" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009F0E8E" w:rsidP="004F1482" w:rsidRDefault="009F0E8E" w14:paraId="2D0E984E" w14:textId="17F9E04F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Onderneming worden zo min mogelijk geconfronteerd met eventuele ontijdige uitvoering van de ESAP verplichtingen door verzamelende instanties. De verzamelende instantie is verantwoordelijk voor het tijdig verstrekken van de informatie aan het ESAP. Indien de verzamelde instantie niet binnen de termijn de informatie heeft verstrekt aan het ESAP, dan heeft dit geen negatieve gevolgen voor de onderneming of beheerder die de desbetreffende informatie tijdig heeft aangeleverd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB237D" w:rsidP="004F1482" w:rsidRDefault="00DB237D" w14:paraId="60D30A11" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004E1CDF" w:rsidP="004F1482" w:rsidRDefault="004E1CDF" w14:paraId="535EDA6C" w14:textId="23B0861E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="0060123A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de leden van de ChristenUnie-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoe wordt geborgd dat de uitvoerende instanties beschikken over voldoende middelen om hun nieuwe taken adequaat uit te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00DB237D" w:rsidP="004F1482" w:rsidRDefault="00DB237D" w14:paraId="6620F16C" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="009F0E8E" w:rsidP="004F1482" w:rsidRDefault="009F0E8E" w14:paraId="6D9D2F9A" w14:textId="29C524C4">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve">De AFM en DNB geven beiden in hun uitvoeringstoets aan dat ESAP in principe uitvoerbaar is. Voor DNB geldt dat de inrichting van de IT-voorzieningen uitvoerbaar en haalbaar is, en dat voor hen de inspanningen en ontwikkelkosten beperkt zullen zijn. Voor de AFM geldt ook dat binnen het huidige kostenkader budget beschikbaar is gesteld voor de eerste fase van ESAP en de implementatie. Uit de uitvoeringstoets van de AFM blijkt wel dat deze middelen mogelijk ontoereikend zijn om alle benodigde IT-investeringen te dekken voor het gehele ESAP-pakket. Het is nog te vroeg om in te gaan op eventuele gevolgen daarvan. De KvK begroot in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">verplichtingen tijdig kunnen nakomen. </w:t>
-[...453 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>uitvoeringstoets de eenmalige kosten op ongeveer € 747.000,- en de jaarlijkse structurele kosten op € 146.000,-. De regering zal ervoor zorgen dat deze middelen aan de KvK ter beschikking worden gesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="4904FC35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="3218CF5F" w14:textId="3AFAF7E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 4.4. Andere gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00717A15" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="7CD8332B" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="7CD8332B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="757D1B8E" w14:textId="3B77FDC3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen hoe de regering waarborgt dat middelgrote ondernemingen niet alsnog onevenredig worden geraakt door indirecte ESAP‑verplichtingen, bijvoorbeeld via groepsrapportages of verwachtingen vanuit de markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00ED53F0" w:rsidP="00D16211" w:rsidRDefault="00ED53F0" w14:paraId="4053E851" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00ED53F0" w:rsidP="00D16211" w:rsidRDefault="00AA784E" w14:paraId="34A895F6" w14:textId="31A29D71">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>De ESAP-verplichtingen vloeien direct voort uit de Wet implementatie Europees centraal toegangspunt. Ondernemingen die onder de in dit wetsvoorstel gestelde regels vallen, moeten zich aan de openbaarmakingsverplichting van ESAP houden. Dat geldt niet voor andere ondernemingen. De ESAP-verplichtingen gelden voornamelijk voor grote ondernemingen, zoals de ondernemingen die onder de richtlijn duurzaamheidsverslaggeving vallen, maar ook voor het MKB voor zover zij onder de specifieke (financiële) regelgeving vallen. Bij deze reikwijdte is rekening gehouden met de proportionaliteit van de lasten voor ondernemingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="4D609FFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003A21E7" w:rsidP="00D16211" w:rsidRDefault="003A21E7" w14:paraId="4FED8EC4" w14:textId="5B97107E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 5. Marktconsultaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A21E7" w:rsidR="003A21E7" w:rsidP="00D16211" w:rsidRDefault="003A21E7" w14:paraId="678AE13F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003A21E7" w:rsidP="00D16211" w:rsidRDefault="003A21E7" w14:paraId="678AE13F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="003A21E7" w:rsidP="00D16211" w:rsidRDefault="003A21E7" w14:paraId="55F02B3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 5.1. Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="3E9BDA2E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="3E9BDA2E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...82 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="17B0D7F3" w14:textId="0363A93D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de Christen-Uniefractie vragen hoe de regering waarborgt dat de belangen van kleinere ondernemingen en andere relevante stakeholders in voldoende mate zijn meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="76594B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="5AAED595" w14:textId="2610BE8F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">VNO-NCW </w:t>
       </w:r>
-      <w:r w:rsidR="006F193C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006F193C">
         <w:t xml:space="preserve">verzoekt </w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>in haar consultatiereactie onder meer om het toepassingsgebied van het wetsvoorstel niet uit te breiden naar andere rechtspersonen of vormen van verslaggeving zolang daar geen Europees besluit aan ten grondslag ligt. Het toepassingsgebied van het wetsvoorstel sluit aan bij het toepassingsgebied van de richtlijn ESAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006F193C">
         <w:t xml:space="preserve"> en gaat niet verder dan dat</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>. De voorschriften zijn niet uitgebreid naar andere rechtspersonen of vormen van verslaggeving. Op deze manier is bij het opstellen van het wetsvoorstel rekening gehouden met de belangen van kleinere ondernemingen en andere relevante stakeholders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="00449843" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="629201BA" w14:textId="3236AB2A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Daarnaast vragen de leden van de Christen-Uniefractie of de regering nader kan reflecteren op de ontvangen reacties van stakeholders en in hoeverre deze aanleiding hebben gegeven tot aanpassingen in het wetsvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="7A74BB52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="00D16211" w:rsidRDefault="00E60E73" w14:paraId="0E416AC3" w14:textId="7AD809AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:t>Het wetsvoorstel is op verschillende punten aangepast naar aanleiding van de consultatiereacties van de stakeholders. Voor een toelichting op de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>aanpassingen in het wetsvoorstel naar aanleiding van deze reacties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00695FCA" w:rsidR="00695FCA">
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00695FCA">
+        <w:t xml:space="preserve"> van Eumedion, de Vereniging Effecten Uitgevende Ondernemingen (VEUO), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00695FCA">
+        <w:lastRenderedPageBreak/>
+        <w:t>VNO-NCW en de Raad voor de Jaarverslaggeving (RJ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> verwijst de regering naar paragraaf 5 van de algemene toelichting</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="24970082" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="00D16211" w:rsidRDefault="00717A15" w14:paraId="24970082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="3F936D37" w14:textId="4C60472A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ARTIKELSGEWIJS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004978E9" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="15D19D44" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="15D19D44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="258AFBB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ARTIKEL VIII (Inwerkingtreding)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00331C4E" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="687DDCFB" w14:textId="77777777">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="687DDCFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="40EE3369" w14:textId="256825D6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie vragen hoe gedurende de gefaseerde invoering gezorgd voor duidelijke en tijdige communicatie richting ondernemingen, zodat zij weten wanneer welke verplichtingen voor hen gelden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00331C4E" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="7E872A2D" w14:textId="77777777">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="004978E9" w:rsidP="00D16211" w:rsidRDefault="004978E9" w14:paraId="7E872A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00D57BDE" w:rsidP="00D16211" w:rsidRDefault="00D57BDE" w14:paraId="3B220923" w14:textId="7506A5F5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">Hier ligt onder andere een taak voor de </w:t>
       </w:r>
-      <w:r w:rsidR="009311F0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009311F0">
         <w:t>AFM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D57BDE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009311F0">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="009311F0">
         <w:t>DNB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D57BDE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t xml:space="preserve"> en de Kamer van Koophandel als verzamelende instantie om richting ondernemingen duidelijk te maken welke informatie vanaf wanneer dient te worden aangeleverd ten behoeve van openbaarmaking op het ESAP. Van de AFM begrijp ik dat ondernemingen indien nodig altijd ondersteuning of verduidelijking kunnen vragen. Daarnaast heeft ESMA aangegeven dat zij samen met de verzamelende instanties een communicatieplan gaat opstellen, </w:t>
       </w:r>
-      <w:r w:rsidR="006F193C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006F193C">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D57BDE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>bijvoorbeeld</w:t>
       </w:r>
-      <w:r w:rsidR="006F193C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="006F193C">
         <w:t xml:space="preserve"> informatie te geven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D57BDE">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00331C4E" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="01E2FD8C" w14:textId="77777777">
+      <w:r w:rsidRPr="00A915B7">
+        <w:t xml:space="preserve"> via webinars en mailings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="0090161A" w14:paraId="01E2FD8C" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00331C4E" w:rsidR="00331C4E" w:rsidP="00D16211" w:rsidRDefault="00331C4E" w14:paraId="73CABC4D" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00331C4E" w:rsidP="00D16211" w:rsidRDefault="00331C4E" w14:paraId="73CABC4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:t>OVERIG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717A15" w:rsidP="004F1482" w:rsidRDefault="00717A15" w14:paraId="46E7F9A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00717A15" w:rsidP="004F1482" w:rsidRDefault="00717A15" w14:paraId="46E7F9A0" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="00331C4E" w14:paraId="48FD91FC" w14:textId="6ABBEFB6">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="0090161A" w:rsidP="004F1482" w:rsidRDefault="00331C4E" w14:paraId="48FD91FC" w14:textId="6ABBEFB6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="00331C4E" w:rsidP="004F1482" w:rsidRDefault="00331C4E" w14:paraId="49A4A054" w14:textId="77777777">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie vragen of de regering bereid is om na inwerkingtreding een evaluatiemoment te voorzien waarin expliciet wordt gekeken naar regeldruk, uitvoerbaarheid en proportionaliteit, en zo ja binnen welk tijdsbestek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00331C4E" w:rsidP="004F1482" w:rsidRDefault="00331C4E" w14:paraId="49A4A054" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00717A15" w:rsidR="00E60E73" w:rsidP="004F1482" w:rsidRDefault="00474909" w14:paraId="23C5C640" w14:textId="20E0CA41">
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00E60E73" w:rsidP="004F1482" w:rsidRDefault="00474909" w14:paraId="23C5C640" w14:textId="20E0CA41">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ESMA dient op grond van artikel 12 van de Verordening</w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4" w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ESAP</w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4" w:rsidR="005168D4">
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, in nauwe samenwerking met de EBA en </w:t>
       </w:r>
-      <w:r w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>EIOPA</w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, het functioneren van het ESAP </w:t>
       </w:r>
-      <w:r w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>te monitoren</w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">dient jaarlijks een verslag op te stellen </w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>over het functioneren van het ESAP</w:t>
       </w:r>
-      <w:r w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Dit verslag dient te worden voorgelegd</w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan het Europees Parlement en de Raad. Op grond van artikel 14 van de Verordening ESAP</w:t>
       </w:r>
-      <w:r w:rsidR="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="005168D4">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005168D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>zal de Europese Commissie uiterlijk op 10 januari 2029, in nauwe samenwerking</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>zal de Europese Commissie uiterlijk op 10 januari 2029, in nauwe samenwerking met ESMA bij het Europees Parlement en de Raad een verslag indienen over de uitrol, het functioneren en de doeltreffendheid van het ESAP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915B7" w:rsidR="00717A15">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> met ESMA bij het Europees Parlement en de Raad een verslag in</w:t>
-[...137 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve"> In dit verslag zal ook bijvoorbeeld aandacht worden besteed aan de door entiteiten en de verzamelende instanties gemaakte kosten, de doeltreffendheid van het systeem voor het verzamelen en doorgeven van informatie voor ESAP-doeleinden en de impact van het ESAP op de zichtbaarheid van entiteiten voor grensoverschrijdende beleggers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="002130E5" w:rsidP="00A915B7" w:rsidRDefault="002130E5" w14:paraId="7A0DA0CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00A30F6E" w:rsidP="00A915B7" w:rsidRDefault="00EE0056" w14:paraId="0CABEE68" w14:textId="6A8EAF9D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De Minister van Financiën,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C2696" w:rsidP="004F1482" w:rsidRDefault="000C2696" w14:paraId="56781646" w14:textId="77777777">
-[...86 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="000C2696" w:rsidP="00A915B7" w:rsidRDefault="000C2696" w14:paraId="28792F00" w14:textId="1F00BF68">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E. Heinen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="007021E8" w:rsidR="000C2696" w:rsidSect="00EE0056">
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w:rsidRPr="00A915B7" w:rsidR="00A915B7" w:rsidP="00A915B7" w:rsidRDefault="00A915B7" w14:paraId="058EE39F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A915B7" w:rsidR="00A915B7" w:rsidSect="00482813">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="3238" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="207010FE" w14:textId="77777777" w:rsidR="00726F50" w:rsidRDefault="00726F50" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="156A04A8" w14:textId="77777777" w:rsidR="00B746F9" w:rsidRDefault="00B746F9" w:rsidP="00CA7D6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E5B04BE" w14:textId="77777777" w:rsidR="00726F50" w:rsidRDefault="00726F50" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="2A8FD72A" w14:textId="77777777" w:rsidR="00B746F9" w:rsidRDefault="00B746F9" w:rsidP="00CA7D6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9323,569 +4100,402 @@
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA015CE" w14:textId="77777777" w:rsidR="00726F50" w:rsidRDefault="00726F50" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="7B2E93A9" w14:textId="77777777" w:rsidR="00B746F9" w:rsidRDefault="00B746F9" w:rsidP="00CA7D6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F54849" w14:textId="77777777" w:rsidR="00726F50" w:rsidRDefault="00726F50" w:rsidP="00CA7D6D">
+    <w:p w14:paraId="6CF0AE8E" w14:textId="77777777" w:rsidR="00B746F9" w:rsidRDefault="00B746F9" w:rsidP="00CA7D6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6161A976" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRPr="004F1482" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
+    <w:p w14:paraId="6161A976" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRPr="00A915B7" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F1482">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F1482">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2024, 21501-07, nr. 2099.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7AAF078E" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRPr="00D16211" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
+    <w:p w14:paraId="7AAF078E" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRPr="00A915B7" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D16211">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> COM(2020) 590.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="27C1BDCF" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
+    <w:p w14:paraId="27C1BDCF" w14:textId="77777777" w:rsidR="008F2DB4" w:rsidRPr="00A915B7" w:rsidRDefault="008F2DB4" w:rsidP="008F2DB4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D16211">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> COM(2025) 124.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2CCD355D" w14:textId="3DAAA1BD" w:rsidR="008F2DB4" w:rsidRPr="008F2DB4" w:rsidRDefault="008F2DB4" w:rsidP="009A5C68">
+    <w:p w14:paraId="2CCD355D" w14:textId="3DAAA1BD" w:rsidR="008F2DB4" w:rsidRPr="00A915B7" w:rsidRDefault="008F2DB4" w:rsidP="009A5C68">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009A5C68">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009A5C68">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A5C68" w:rsidRPr="009A5C68">
-[...77 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="009A5C68" w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2024-2025, 21 501-07, nr. 2099, Kamerstukken II, 2024-2025, 22 112, nr. 4043, Kamerstukken II, 2025-2026, 22 112 nr. 4241, Kamerstukken, 2025-2026, 22 112, nr. 4201, Kamerstukken, 2025-2026, 22 112, nr. 4202.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="26440D84" w14:textId="77777777" w:rsidR="002F0BA4" w:rsidRPr="002F0BA4" w:rsidRDefault="002F0BA4" w:rsidP="002F0BA4">
+    <w:p w14:paraId="26440D84" w14:textId="77777777" w:rsidR="002F0BA4" w:rsidRPr="00A915B7" w:rsidRDefault="002F0BA4" w:rsidP="002F0BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002F0BA4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002F0BA4">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De Listing Act wijzigt een Europese richtlijn en diverse Europese verordeningen. Het betreft onder meer Richtlijn (EU) 2014/65/EU (MiFID II) en een drietal verordeningen, te weten Verordening (EU) 2017/1129 (prospectus), Verordening (EU) 596/2014 (marktmisbruik) en Verordening (EU) Nr. 600/2014 (MiFIR).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="687F0ED6" w14:textId="52299091" w:rsidR="003F6DA5" w:rsidRPr="00D16211" w:rsidRDefault="003F6DA5">
+    <w:p w14:paraId="687F0ED6" w14:textId="52299091" w:rsidR="003F6DA5" w:rsidRPr="00A915B7" w:rsidRDefault="003F6DA5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D16211">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2022/2464 van het Europees Parlement en de Raad van 14 december 2022 tot wijziging van Verordening (EU) nr. 537/2014, Richtlijn 2004/109/EG, Richtlijn 2006/43/EG en Richtlijn 2013/34/EU, met betrekking tot duurzaamheidsrapportering door ondernemingen (PbEU 2022, L 322/15). Naar de Engelse titel Corporate Sustainability Directive wordt de richtlijn wel afgekort weergegeven als CSRD.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3D3DEF3C" w14:textId="7A8641AC" w:rsidR="003F6DA5" w:rsidRPr="00D16211" w:rsidRDefault="003F6DA5">
+    <w:p w14:paraId="3D3DEF3C" w14:textId="7A8641AC" w:rsidR="003F6DA5" w:rsidRPr="00A915B7" w:rsidRDefault="003F6DA5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D16211">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlijn (EU) 2026/470 van het Europees Parlement en de Raad van 24 februari 2026 tot wijzing van de Richtlijnen 2006/43/EG, 2013/34/EU, (EU) 2022/2464 en (EU) 2024/1760 wat betreft bepaalde vereisten inzake duurzaamheidsrapportering door ondernemingen en passende zorgvuldigheid in het bedrijfsleven.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1165F656" w14:textId="44FAB54D" w:rsidR="003843C3" w:rsidRPr="00055BE8" w:rsidRDefault="003843C3">
+    <w:p w14:paraId="1165F656" w14:textId="44FAB54D" w:rsidR="003843C3" w:rsidRPr="00A915B7" w:rsidRDefault="003843C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0081589D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0081589D">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147A4C" w:rsidRPr="0081589D">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidR="00147A4C" w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verordening (EU) 2023/2859 van het Europees Parlement en de Raad van 13 december 2023 tot oprichting van een Europees centraal toegangs-punt dat gecentraliseerde toegang biedt tot voor financiële diensten, kapitaalmarkten en duurzaamheid relevante publiek beschikbare informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081589D">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="59ABA408" w14:textId="3F166C12" w:rsidR="00055BE8" w:rsidRPr="00147A4C" w:rsidRDefault="00055BE8">
+    <w:p w14:paraId="59ABA408" w14:textId="3F166C12" w:rsidR="00055BE8" w:rsidRPr="00A915B7" w:rsidRDefault="00055BE8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147A4C">
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00147A4C">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00147A4C" w:rsidRPr="00147A4C">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidR="00147A4C" w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Impact assessment report - SWD(2021)344.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0F105F15" w14:textId="0B4E62D5" w:rsidR="00D36998" w:rsidRPr="00147A4C" w:rsidRDefault="00D36998">
+    <w:p w14:paraId="0F105F15" w14:textId="0B4E62D5" w:rsidR="00D36998" w:rsidRPr="00A915B7" w:rsidRDefault="00D36998">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D36998">
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00147A4C">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Implementing regulation - EU - 2025/1339.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2E7776A0" w14:textId="77777777" w:rsidR="005168D4" w:rsidRPr="00D16211" w:rsidRDefault="005168D4" w:rsidP="005168D4">
+    <w:p w14:paraId="2E7776A0" w14:textId="77777777" w:rsidR="005168D4" w:rsidRPr="00A915B7" w:rsidRDefault="005168D4" w:rsidP="005168D4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D16211">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...3 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D16211">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A915B7">
+        <w:rPr>
           <w:color w:val="333333"/>
-          <w:sz w:val="15"/>
-          <w:szCs w:val="15"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Verordening (EU) 2023/2859 van het Europees Parlement en de Raad van 13 december 2023 tot oprichting van een Europees centraal toegangspunt dat gecentraliseerde toegang biedt tot voor financiële diensten, kapitaalmarkten en duurzaamheid relevante publiek beschikbare informatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="70723C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -11420,52 +6030,51 @@
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="180"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="724261190">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1225869049">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1614822683">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1123233499">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE0056"/>
     <w:rsid w:val="00001255"/>
@@ -11656,50 +6265,51 @@
     <w:rsid w:val="002262B5"/>
     <w:rsid w:val="00226993"/>
     <w:rsid w:val="002317E9"/>
     <w:rsid w:val="00232F2D"/>
     <w:rsid w:val="00235880"/>
     <w:rsid w:val="00240647"/>
     <w:rsid w:val="00242AC1"/>
     <w:rsid w:val="00243251"/>
     <w:rsid w:val="002436D5"/>
     <w:rsid w:val="002441D6"/>
     <w:rsid w:val="002441F7"/>
     <w:rsid w:val="0024559D"/>
     <w:rsid w:val="00246084"/>
     <w:rsid w:val="00250CAC"/>
     <w:rsid w:val="00251887"/>
     <w:rsid w:val="00253A0A"/>
     <w:rsid w:val="00254565"/>
     <w:rsid w:val="00254A1D"/>
     <w:rsid w:val="00261762"/>
     <w:rsid w:val="0026438F"/>
     <w:rsid w:val="00266142"/>
     <w:rsid w:val="00267581"/>
     <w:rsid w:val="00267E66"/>
     <w:rsid w:val="00270524"/>
     <w:rsid w:val="00271978"/>
+    <w:rsid w:val="0027240C"/>
     <w:rsid w:val="0027287F"/>
     <w:rsid w:val="00272896"/>
     <w:rsid w:val="002729FD"/>
     <w:rsid w:val="00272DD6"/>
     <w:rsid w:val="002740A8"/>
     <w:rsid w:val="002802A5"/>
     <w:rsid w:val="00280CC0"/>
     <w:rsid w:val="00281CFD"/>
     <w:rsid w:val="0028251C"/>
     <w:rsid w:val="00282F36"/>
     <w:rsid w:val="00283585"/>
     <w:rsid w:val="00285232"/>
     <w:rsid w:val="002855C1"/>
     <w:rsid w:val="00285FA5"/>
     <w:rsid w:val="002910E8"/>
     <w:rsid w:val="0029356F"/>
     <w:rsid w:val="00295281"/>
     <w:rsid w:val="00295A08"/>
     <w:rsid w:val="002963EE"/>
     <w:rsid w:val="0029762A"/>
     <w:rsid w:val="002A2364"/>
     <w:rsid w:val="002A4DC8"/>
     <w:rsid w:val="002A52A4"/>
     <w:rsid w:val="002B14C0"/>
     <w:rsid w:val="002B1630"/>
@@ -11827,50 +6437,51 @@
     <w:rsid w:val="004270A0"/>
     <w:rsid w:val="00430186"/>
     <w:rsid w:val="00432DEF"/>
     <w:rsid w:val="00433C66"/>
     <w:rsid w:val="0043564D"/>
     <w:rsid w:val="0043797A"/>
     <w:rsid w:val="00437F51"/>
     <w:rsid w:val="00441382"/>
     <w:rsid w:val="00441FA3"/>
     <w:rsid w:val="0044254D"/>
     <w:rsid w:val="0044583D"/>
     <w:rsid w:val="00452580"/>
     <w:rsid w:val="0045630F"/>
     <w:rsid w:val="004567D2"/>
     <w:rsid w:val="00457A8E"/>
     <w:rsid w:val="00460F58"/>
     <w:rsid w:val="004630CD"/>
     <w:rsid w:val="0046704B"/>
     <w:rsid w:val="0047197B"/>
     <w:rsid w:val="004723FB"/>
     <w:rsid w:val="00472521"/>
     <w:rsid w:val="004728AC"/>
     <w:rsid w:val="00473BB1"/>
     <w:rsid w:val="00474909"/>
     <w:rsid w:val="00477D7B"/>
+    <w:rsid w:val="00482813"/>
     <w:rsid w:val="00482BB0"/>
     <w:rsid w:val="004836F7"/>
     <w:rsid w:val="00483944"/>
     <w:rsid w:val="004840F8"/>
     <w:rsid w:val="00484ECF"/>
     <w:rsid w:val="00486807"/>
     <w:rsid w:val="00487C4D"/>
     <w:rsid w:val="004926EB"/>
     <w:rsid w:val="00492A68"/>
     <w:rsid w:val="00496843"/>
     <w:rsid w:val="00496BF1"/>
     <w:rsid w:val="004978E9"/>
     <w:rsid w:val="004A079D"/>
     <w:rsid w:val="004A0F83"/>
     <w:rsid w:val="004A40A4"/>
     <w:rsid w:val="004A46EC"/>
     <w:rsid w:val="004A5BFE"/>
     <w:rsid w:val="004A5F03"/>
     <w:rsid w:val="004B06E3"/>
     <w:rsid w:val="004B18B6"/>
     <w:rsid w:val="004B2A83"/>
     <w:rsid w:val="004B4688"/>
     <w:rsid w:val="004C0D40"/>
     <w:rsid w:val="004C2EEF"/>
     <w:rsid w:val="004C33CB"/>
@@ -12350,50 +6961,51 @@
     <w:rsid w:val="00A453B7"/>
     <w:rsid w:val="00A47D4A"/>
     <w:rsid w:val="00A500C3"/>
     <w:rsid w:val="00A50361"/>
     <w:rsid w:val="00A505A6"/>
     <w:rsid w:val="00A53A69"/>
     <w:rsid w:val="00A54375"/>
     <w:rsid w:val="00A558BB"/>
     <w:rsid w:val="00A56139"/>
     <w:rsid w:val="00A57CA9"/>
     <w:rsid w:val="00A602EA"/>
     <w:rsid w:val="00A60DAE"/>
     <w:rsid w:val="00A66114"/>
     <w:rsid w:val="00A6646F"/>
     <w:rsid w:val="00A67363"/>
     <w:rsid w:val="00A67D22"/>
     <w:rsid w:val="00A71735"/>
     <w:rsid w:val="00A72BAD"/>
     <w:rsid w:val="00A7304C"/>
     <w:rsid w:val="00A73298"/>
     <w:rsid w:val="00A76A40"/>
     <w:rsid w:val="00A7748E"/>
     <w:rsid w:val="00A813A6"/>
     <w:rsid w:val="00A8774C"/>
     <w:rsid w:val="00A87D08"/>
+    <w:rsid w:val="00A915B7"/>
     <w:rsid w:val="00A94322"/>
     <w:rsid w:val="00A94B08"/>
     <w:rsid w:val="00AA00B0"/>
     <w:rsid w:val="00AA311E"/>
     <w:rsid w:val="00AA33DB"/>
     <w:rsid w:val="00AA5631"/>
     <w:rsid w:val="00AA578F"/>
     <w:rsid w:val="00AA5A9F"/>
     <w:rsid w:val="00AA6C44"/>
     <w:rsid w:val="00AA6FBE"/>
     <w:rsid w:val="00AA70DB"/>
     <w:rsid w:val="00AA784E"/>
     <w:rsid w:val="00AB0C32"/>
     <w:rsid w:val="00AB4F02"/>
     <w:rsid w:val="00AB64D1"/>
     <w:rsid w:val="00AB6F14"/>
     <w:rsid w:val="00AB7804"/>
     <w:rsid w:val="00AC14BF"/>
     <w:rsid w:val="00AC201D"/>
     <w:rsid w:val="00AC252A"/>
     <w:rsid w:val="00AC351D"/>
     <w:rsid w:val="00AC4682"/>
     <w:rsid w:val="00AC6BB8"/>
     <w:rsid w:val="00AC7CDA"/>
     <w:rsid w:val="00AD0B8F"/>
@@ -12429,50 +7041,51 @@
     <w:rsid w:val="00B42DAD"/>
     <w:rsid w:val="00B4558E"/>
     <w:rsid w:val="00B456AE"/>
     <w:rsid w:val="00B46253"/>
     <w:rsid w:val="00B522BD"/>
     <w:rsid w:val="00B527F1"/>
     <w:rsid w:val="00B52C7B"/>
     <w:rsid w:val="00B535B2"/>
     <w:rsid w:val="00B5492C"/>
     <w:rsid w:val="00B5654A"/>
     <w:rsid w:val="00B579FA"/>
     <w:rsid w:val="00B61A2F"/>
     <w:rsid w:val="00B61D72"/>
     <w:rsid w:val="00B62A86"/>
     <w:rsid w:val="00B62ECD"/>
     <w:rsid w:val="00B63707"/>
     <w:rsid w:val="00B651C0"/>
     <w:rsid w:val="00B658A2"/>
     <w:rsid w:val="00B66463"/>
     <w:rsid w:val="00B669F7"/>
     <w:rsid w:val="00B71884"/>
     <w:rsid w:val="00B71A08"/>
     <w:rsid w:val="00B71E0D"/>
     <w:rsid w:val="00B73059"/>
     <w:rsid w:val="00B7408F"/>
+    <w:rsid w:val="00B746F9"/>
     <w:rsid w:val="00B8011B"/>
     <w:rsid w:val="00B8225B"/>
     <w:rsid w:val="00B83B5A"/>
     <w:rsid w:val="00B90895"/>
     <w:rsid w:val="00B90F77"/>
     <w:rsid w:val="00B9126C"/>
     <w:rsid w:val="00B931A3"/>
     <w:rsid w:val="00B93B57"/>
     <w:rsid w:val="00B95105"/>
     <w:rsid w:val="00B9557E"/>
     <w:rsid w:val="00BA2714"/>
     <w:rsid w:val="00BA2D9E"/>
     <w:rsid w:val="00BA7E52"/>
     <w:rsid w:val="00BB02E1"/>
     <w:rsid w:val="00BB328F"/>
     <w:rsid w:val="00BB3AE5"/>
     <w:rsid w:val="00BB3BA8"/>
     <w:rsid w:val="00BB5F1B"/>
     <w:rsid w:val="00BB6764"/>
     <w:rsid w:val="00BB7430"/>
     <w:rsid w:val="00BC07AA"/>
     <w:rsid w:val="00BC0C0B"/>
     <w:rsid w:val="00BC17E5"/>
     <w:rsid w:val="00BC3F4A"/>
     <w:rsid w:val="00BD0E06"/>
@@ -14419,52 +9032,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135367573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14708,94 +9320,97 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>13</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>33037</ap:Characters>
+  <ap:Pages>15</ap:Pages>
+  <ap:Words>6010</ap:Words>
+  <ap:Characters>33056</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>275</ap:Lines>
   <ap:Paragraphs>77</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>38966</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>38989</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_SetDate">
     <vt:lpwstr>2024-06-27T15:26:16Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_Name">
     <vt:lpwstr>FIN-DGGT-Rijksoverheid</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_SiteId">
     <vt:lpwstr>84712536-f524-40a0-913b-5d25ba502732</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_ActionId">
     <vt:lpwstr>a97a17e1-1602-4526-8083-488e4790d109</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6800fede-0e59-47ad-af95-4e63bbdb932d_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
 </Properties>
 </file>