--- v0 (2026-06-15)
+++ v1 (2026-08-05)
@@ -1,4190 +1,1305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007A7F61" w:rsidR="00897378" w:rsidP="007A7F61" w:rsidRDefault="00897378" w14:paraId="0D9717EE" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="bmkMinuut" w:id="1"/>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="276646D4" w14:textId="12C06515">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2256</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="6C9CD1F5" w14:textId="0A9568D2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z09125</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="6EC64857" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="3EED8985" w14:textId="17596373">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C245DA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="19B7E8BE" w14:textId="716DD760">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C245DA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1969</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="1437BC65" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="3F687D91" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="26A5F486" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bekend met de Dag van de geleidehond? Zo ja, deelt u de mening dat meer bekendheid voor hulphonden, zowel voor geleidehonden als andere hulphonden die helpen met bijvoorbeeld PTSS, belangrijk is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="47A29225" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="42CD6AA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229388487" w:id="0"/>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
-[...37 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="5D80B6D8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In welke mate herkent u de signalen dat mensen met een hulphond op openbare plekken regelmatig geweerd worden, terwijl toegang wettelijk verplicht is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="2DF36F2F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="6EFD3B6F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vragen 1 en 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="03DDF79B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja, ik ben bekend met de Dag van de geleidehond. Mooi dat op deze dag de bekendheid voor hulphonden aandacht krijgt. Helaas ben ik ook bekend met de signalen dat mensen met een hulphond op openbare plekken geweigerd worden. Uit onderzoek van de Nederlandse Assistentiehonden Branchevereniging (2025) blijkt dat 44% van de hulphondengebruikers wel eens toegang tot een openbare plek is geweigerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook uit recent onderzoek van de Oogvereniging blijkt dat één op de drie geleidehondengebruikers het afgelopen jaar wel eens is geweigerd of een oplossing kreeg aangeboden die niet werkbaar was tot het verkrijgen van toegang tot de locatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE46EE">
-[...165 lines deleted...]
-        <w:t xml:space="preserve">15 </w:t>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="7570A689" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="7DB1BC91" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="269C0EF9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In welke mate herkent u de signalen dat er sprake is van nep-hulphonden, waarbij honden voor veel geld verkocht worden die niet in staat zijn om hun baasje te helpen op de benodigde manier?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="4BF72984" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="64009C98" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="068465CA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook dit signaal herken ik. De hulphondensector heeft mij op dit probleem geattendeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="20419F72" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="108EA093" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="4AB2D7CE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denkt u dat een kwaliteitskeurmerk en een daaraan verbonden hulpdierenpaspoort voor deze beide problemen een oplossing kan zijn? Zo ja, op welke manier kan dat vormgegeven worden? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="4A0DE0B6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="11728F05" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="72E571AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een kwaliteitskeurmerk met een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00181EC8">
-[...4 lines deleted...]
-        <w:t>juni</w:t>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>conformiteitenbeoordeling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00181EC8">
-[...101 lines deleted...]
-      <w:r w:rsidRPr="007A7F61" w:rsidR="00B25223">
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan inderdaad een oplossing zijn voor deze problemen. Daarover ben ik met de sector in gesprek.  Met een conformiteitsbeoordeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61" w:rsidDel="00F65286">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...95 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan worden beoordeeld of een product, dienst, persoon, ontwerp of een systeem voldoet aan bepaalde vooraf gestelde eisen. Deze beoordeling wordt uitgevoerd door een onafhankelijke organisatie en is daarmee een kwaliteitskeurmerk voor hulphondenscholen. Daarmee wordt het onderscheid tussen gekwalificeerde scholen met goed opgeleide hulphonden en niet gekwalificeerde scholen met ‘nephulphonden’ duidelijk. Dit kan eenvoudig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="67470942" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gecontroleerd worden aan de hand van een lijst van scholen die voldoen aan het keurmerk. De normen die onderdeel uitmaken van de beoordeling worden gebaseerd op een Europees normalisatietraject voor hulphonden. Het is nog niet exact bekend wanneer dit normalisatietraject gereed is. Daarom is een startdatum van een lancering van een dergelijk keurmerk nog niet bekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="2B3B1C4B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast een keurmerk is herkenbaarheid van hulphonden die zijn getraind door een gekeurde school van belang. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...124 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">In de gesprekken met de sector over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>conformiteitenstelsel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bespreek ik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wat de mogelijkheden zijn voor een uniform uiterlijk kenmerk ter identificatie van hulphonden die voldoen aan het kwaliteitskeurmerk. Een volgende stap is om samen met de sector en met MKB-Nederland in gesprek te gaan over hoe bedrijven en organisatie hierover geïnformeerd kunnen worden, zodat weigeringen voorkomen worden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De exacte termijn van deze actie is nog onbekend, omdat dit ook samenhangt met de implementatie van het nieuwe certificeringsstelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="15B931A1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="7CB1B2CB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het dierenpaspoort is niet het instrument om te bewijzen dat er sprake is van een hulphond die voldoet aan het keurmerk. Het paspoort is een verplichting op grond van EU Verordening 2016/429 (Diergezondheidsverordening) en het Besluit houders van dieren. Dit paspoort is verplicht voor alle honden die op of na 1 november 2021 zijn geboren. Het paspoort zorgt, naast de verplichte chip, </w:t>
+      </w:r>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden op </w:t>
-[...398 lines deleted...]
-    <w:p w:rsidRPr="007A7F61" w:rsidR="007A7F61" w:rsidP="007A7F61" w:rsidRDefault="00495F5A" w14:paraId="25650FA2" w14:textId="5068E0E8">
+        <w:t>voor de identificatie van de hond en heeft als doel om publieke gezondheidseisen te borgen. Het paspoort is dus niet bedoeld voor doeleinden als een kwaliteitskeurmerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="4825169F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="51E1BBC9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="5BEDE8AE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u ermee bekend dat de gemiddelde wachttijd voor een hulphond inmiddels is opgelopen tot anderhalf tot twee jaar? Deelt u de mening dat deze wachttijd drastisch omlaag zou moeten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="5104532C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="2DF79168" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="0D921521" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daar ben ik mee bekend. Ik deel ook uw opvatting dat de wachtlijsten omlaag moeten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="38415E5E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="3ECE0BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="01A1AE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ziet u mogelijkheden om met een voorlichtingscampagne over de hulphond meer mensen te enthousiasmeren om een geleidehond op te leiden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="32AD849C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="45C51590" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="34D8FFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hulphonden worden doorgaans opgeleid door of met behulp van een hondenschool. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In mijn gesprekken met de sector zal ik nagaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welke problemen er concreet zijn en of ik hen in contact kan brengen met relevante partijen die kunnen helpen met het oplossen van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desbetreffende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>problemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="03DB4754" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="0E4C16CB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="181322D8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In welke mate herkent u de signalen dat er onduidelijkheid bestaat voor mensen met een visuele beperking of zij een hulphond vergoed kunnen krijgen bij de zorgverzekeraar of de gemeente? Bent u bereid om in gesprek gaan met zorgverzekeraar en gemeenten om ervoor te zorgen dat de regels over vergoeding van hulphonden duidelijker uitgelegd worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="312C7BAE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="1291996E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="76B7D4EB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="057031E9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="3C3778E8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="37263E23" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>gecontroleerd worden aan de hand van een lijst van scholen die voldoen aan het keurmerk. De normen die onderdeel uitmaken van de beoordeling worden gebaseerd op een Europees normalisatietraject voor hulphonden. Het is nog niet exact bekend wanneer dit normalisatietraject gereed is. Daarom is een startdatum van een lancering van een dergelijk keurmerk nog niet bekend.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">In de gesprekken met de sector over het </w:t>
+        <w:t>Ik ben bekend met deze signalen. Voor mensen met een visuele beperking is de route in principe helder: de blindengeleidehond valt onder het basispakket van de Zorgverzekeringswet (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007F778E">
-[...3 lines deleted...]
-        <w:t>conformiteitenstelsel</w:t>
+      <w:r w:rsidRPr="007A7F61">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bespreek ik </w:t>
-[...317 lines deleted...]
-      <w:r w:rsidR="007F778E">
+        <w:t xml:space="preserve">) en wordt vergoed via de zorgverzekeraar. Toch kan er in de praktijk verwarring ontstaan. Sommige andere typen hulphonden kunnen in het kader van de beleidsvrijheid van de Wet maatschappelijke ondersteuning door de gemeente worden vergoed; dat onderscheid is voor mensen niet altijd inzichtelijk, wat kan leiden tot onduidelijkheid over welke route voor hen van toepassing is. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik ga met gebruikers en de sector in gesprek</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> om te kijken waar de onduidelijkheden zitten betreft het aanvragen van vergoeding van een geleidehond en om te kijken wat voor oplossingen er mogelijk zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A7F61" w:rsidR="00AD422D" w:rsidP="007A7F61" w:rsidRDefault="00AD422D" w14:paraId="15D56F41" w14:textId="6FDE38F4">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="007A7F61" w:rsidR="00C245DA" w:rsidP="00C245DA" w:rsidRDefault="00C245DA" w14:paraId="512AA718" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="6C593083" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00C245DA">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CEA4DBF" w14:textId="77777777" w:rsidR="007B20BA" w:rsidRDefault="007B20BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D10CA62" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07753880" w14:textId="77777777" w:rsidR="007B20BA" w:rsidRDefault="007B20BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B5FD635" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...64 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E162808" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0B0025C2" w14:textId="77777777" w:rsidR="00C245DA" w:rsidRPr="00C245DA" w:rsidRDefault="00C245DA" w:rsidP="00C245DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...154 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41D4DBCD" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="072C5341" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRPr="00C245DA" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...154 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="031F58AA" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2AAB6A73" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRPr="00C245DA" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...160 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B36EE33" w14:textId="77777777" w:rsidR="007B20BA" w:rsidRDefault="007B20BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B4352BB" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181DA296" w14:textId="77777777" w:rsidR="007B20BA" w:rsidRDefault="007B20BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A7BF24A" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5281555F" w14:textId="77777777" w:rsidR="00495F5A" w:rsidRPr="007A7F61" w:rsidRDefault="00495F5A" w:rsidP="00495F5A">
+    <w:p w14:paraId="08DADD76" w14:textId="77777777" w:rsidR="00C245DA" w:rsidRPr="007A7F61" w:rsidRDefault="00C245DA" w:rsidP="00C245DA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> NAHB: Assistentiehonden voortaan direct herkenbaar door uniform dekje, 2025, https://nahb.nl/uniform-dekje/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="46B501FE" w14:textId="77777777" w:rsidR="00495F5A" w:rsidRPr="007A7F61" w:rsidRDefault="00495F5A" w:rsidP="00495F5A">
+    <w:p w14:paraId="4F6EB5D5" w14:textId="77777777" w:rsidR="00C245DA" w:rsidRPr="007A7F61" w:rsidRDefault="00C245DA" w:rsidP="00C245DA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007A7F61">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oogvereniging: In 1 op de 3 situaties wordt een geleidehond geweigerd, 2026, https://www.oogvereniging.nl/nieuws/rapport-weigeren-geleidehond/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21EE39A5" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
-[...655 lines deleted...]
-  <w:p w14:paraId="16F6E117" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="71808118" w14:textId="77777777" w:rsidR="00C245DA" w:rsidRPr="00C245DA" w:rsidRDefault="00C245DA" w:rsidP="00C245DA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23F22496" w14:textId="77777777" w:rsidR="00C245DA" w:rsidRPr="00C245DA" w:rsidRDefault="00C245DA" w:rsidP="00C245DA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FDD92D9" w14:textId="77777777" w:rsidR="00C40C7B" w:rsidRPr="00C245DA" w:rsidRDefault="00C40C7B" w:rsidP="00C245DA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...269 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="00C245DA"/>
+    <w:rsid w:val="000010B3"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rsid w:val="00C40C7B"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E9E8FCE"/>
+  <w14:docId w14:val="6DB7B79D"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D361262-5594-4146-8879-46C6C85AFD01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4333,1242 +1448,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...29 lines deleted...]
-      <w:i/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C245DA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...97 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="009A6CA8"/>
-[...26 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C245DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00495F5A"/>
+    <w:rsid w:val="00C245DA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C245DA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5675,52 +2421,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>952</ap:Words>
-  <ap:Characters>5241</ap:Characters>
+  <ap:Words>897</ap:Words>
+  <ap:Characters>4934</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>41</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6181</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5820</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>