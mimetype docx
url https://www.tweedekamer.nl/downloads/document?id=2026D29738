--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,2656 +1,5952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F549C5" w:rsidRDefault="006251B4" w14:paraId="6D75C412" w14:textId="77777777">
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidP="003E4E6B" w:rsidRDefault="00B031F2" w14:paraId="2620CAE5" w14:textId="1B710627">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor de Werkgelegenheid, Sociaal Beleid, Volksgezondheid en Consumentenzaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidP="00D80872" w:rsidRDefault="003E4E6B" w14:paraId="595E3D03" w14:textId="62731EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="00B031F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidP="00B031F2" w:rsidRDefault="003E4E6B" w14:paraId="3817E43F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="003E4E6B" w14:paraId="110E4340" w14:textId="6B4B2531">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="00B031F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="00B031F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op maandag 29 juni aanstaande vindt de Formele Raad Werkgelegenheid en Sociaal Beleid (WSB) plaats te Luxemburg. Een week later, op 6 juli, vindt de Informele Raad WSB plaats in Ballina, Ierland. Hierbij zend ik u een gecombineerde Geannoteerde Agenda voor beide Raden toe. Conform de vastgestelde afspraken informeer ik uw Kamer middels de Geannoteerde Agenda tevens over de voortgang van de onderhandelingen inzake de wijziging van de EU-Richtlijnen met betrekking tot het versterken van het raamwerk voor bedrijfspensioenvoorziening (IORP-II). Uw Kamer is op 10 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="00B031F2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="00B031F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reeds geïnformeerd over de laatste stand van zaken met betrekking tot de herziening van de Coördinatieverordening Sociale Zekerheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="003E4E6B" w:rsidRDefault="00B031F2" w14:paraId="6B36B222" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="003E4E6B" w:rsidRDefault="00B031F2" w14:paraId="7B22700A" w14:textId="0391104C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidR="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F549C5" w:rsidRDefault="00F549C5" w14:paraId="59EFD355" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="006251B4">
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="003E4E6B" w:rsidRDefault="00B031F2" w14:paraId="095F107C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="003E4E6B" w:rsidRDefault="00B031F2" w14:paraId="1F082CE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="17AF7B2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidRDefault="003E4E6B" w14:paraId="6F208298" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5E433A0C" w14:textId="42C3DDCB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GEANNOTEERDE AGENDA FORMELE RAAD WERKGELEGENHEID EN SOCIAAL BELEID 29 juni 2026 en de INFORMELE RAAD WERKGELEGENHEID EN SOCIAAL BELEID 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5416C3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze Geannoteerde Agenda treft u aan: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="085FFA49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De kwartaalrapportage t.a.v. het voorstel voor een Richtlijn van het Europees Parlement en de Raad tot wijziging van de richtlijnen (EU) 2016/2341 en 2016/97 met betrekking tot het versterken van het raamwerk voor bedrijfspensioenvoorziening (IORP, COM(2025) 842);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="65118714" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informatie over de Formele Raad Werkgelegenheid en Sociaal Beleid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk182237184" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6C77EBD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informatie over de Informele Raad Werkgelegenheid en Sociaal Beleid van 6 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4F9EC429" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kwartaalrapportage t.a.v. het voorstel voor een Richtlijn van het Europees Parlement en de Raad tot wijziging van de richtlijnen (EU) 2016/2341 en 2016/97 met betrekking tot het versterken van het raamwerk voor bedrijfspensioenvoorziening (herziening IORP II richtlijn), COM(2025) 842</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="18D82FE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform de informatieafspraken met uw Kamer informeer ik u hierbij over de stand van zaken rond de behandeling van het richtlijnvoorstel tot herziening van de IORP II-richtlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="38B1ECE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stand van zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1CD976A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de vorige kwartaalrapportage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben drie technische raadswerkgroepen plaatsgevonden. Inmiddels zijn alle artikelen en overwegingen besproken. Lidstaten hebben uitgebreid de gelegenheid gekregen om vragen over het voorstel te stellen. Deze zijn tijdens de Raadswerkgroepen door de Europese Commissie beantwoord. Voorts zijn lidstaten na afloop van alle raadswerkgroepen uitgenodigd om tekstvoorstellen in te dienen. Ook Nederland heeft van die mogelijkheden gebruik gemaakt. In de raadswerkgroep die op 22 mei plaatsvond, is een eerste compromistekst besproken. Op 10 juni is een tweede versie van een compromistekst besproken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5DA93191" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de raadswerkgroepen zijn de posities van de lidstaten op de verschillende onderwerpen nader geïnventariseerd. Door veel lidstaten is ingezet op proportionaliteit (bij de toepassing van de richtlijn rekening houden met de omvang </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van de IORP), beperking van administratieve lasten en het behoud van het minimum harmonisatie karakter van de richtlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3EDF6629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland heeft inbreng geleverd in lijn met het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet onderschrijft in algemene zin de noodzaak om de aanvullende pensioensector in de EU te versterken, zodat in het licht van de vergrijzing en de druk op publieke pensioenstelsels zowel een adequaat pensioeninkomen wordt gewaarborgd als huishoudelijk spaargeld effectiever wordt gemobiliseerd voor productieve, innovatieve langetermijninvesteringen in de EU-economie. Tegelijkertijd benadrukt het kabinet dat pensioenproducten niet alleen financiële producten zijn, maar dat de wijze waarop een pensioenstelsel in een lidstaat bestendig kan worden ingericht, sterk samenhangt met de sociale en culturele context in die lidstaat. In dit verband is het kabinet van mening dat bij de vormgeving van Europese regels ten aanzien van het versterken van nationale pensioenstelsels gewaarborgd moet zijn dat deze regels geen afbreuk mogen doen aan al goed werkende pensioenstelsels zoals dat van Nederland. De Nederlandse inzet is er daarom op gericht dat er voldoende ruimte blijft voor de specifieke nationale kenmerken en dat de bevoegdheidsverdeling tussen de EU en de lidstaten gerespecteerd wordt. Veel lidstaten delen deze positie, waardoor het momenteel de verwachting is dat de uiteindelijke Raadspositie op onderdelen wordt aangepast ten opzichte van het voorstel van de Europese Commissie, ook op de onderdelen waar Nederland aanpassing wenst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1B5F0E9C" w14:textId="346E95E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vervolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het Cypriotisch Voorzitterschap is voornemens de onderhandelingen in de Raad af te ronden op 24 juni a.s. Het Voorzitterschap zal dan een concept-Raadspositie aan het Coreper voorleggen. Deze compromistekst is bij het opstellen van deze Geannoteerde Agenda nog niet beschikbaar. Indien de compromistekst voldoet aan de BNC-inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="0035662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen substantiële nieuwe elementen bevat die afwijken van de Nederlandse inzet, zal Nederland instemmen met deze concept-Raadspositie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="28C036BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7100AFBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Europees Parlement (EP) is ook van start gegaan om te komen tot een standpuntbepaling. Rapporteur Boeselager (Groenen) heeft een voorlopig rapport opgesteld met amendementen op het herzieningsvoorstel van de richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het meest noemenswaardig is dat de rapporteur een nieuw concept van ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>qualifying productive investments’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorstelt, investeringscategorieën die het nauwst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verbonden zijn met productieve activiteiten om de lange termijn financiering van de reële economie van de Europese Unie te ondersteunen. Daarnaast is ook een voorstel opgenomen dat pensioenfondsen met meer dan €1 miljard vermogen minstens 2% daarvan beleggen in durfkapitaal. Ook wordt voorgesteld dat lidstaten verplicht een pensioen volgsysteem moeten hebben (in Nederland mijnpensioenoverzicht.nl). Leden van de Commissie Economische en Monetaire zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee on Economic and Monetary Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ECON) van het EP kunnen tot 25 juni a.s. amendementen indienen op het voorlopig rapport. Het EP stemt naar verwachting dit najaar in plenaire zitting over het rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="42633057" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7242607B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals de onderhandelingen er nu voorstaan, krijgen lidstaten na een uiteindelijk politiek akkoord tussen de Raad en het EP twee jaar de tijd om de gewijzigde IORP II richtlijn in nationale wetgeving om te zetten. Bij deze omzetting zal ik – zoals reeds aan uw Kamer gemeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de voorgenomen wetswijziging over het stichtingsvereiste voor verplichtgestelde bedrijfstakpensioenfondsen hierin meenemen. Zoals ik heb gemeld, was de vraag of de verplichtstelling als zodanig strijdig is met EU-recht geen onderdeel van de EU-pilot en daar zijn dan ook geen conclusies aan verbonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="777C3795" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Informatie over de Formele Raad Werkgelegenheid en Sociaal Beleid van 29 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="736D345B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het nu volgende informeer ik u over de Formele Raad Werkgelegenheid en Sociaal Beleid van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00980993">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waaraan ik voornemens ben deel te nemen. De Formele Raad vindt plaats in Luxemburg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3F7E702F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendapunt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00634475">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="006251B4">
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eleidsdebat over de bevordering van eerlijke arbeidsmobiliteit door middel van gemoderniseerde en vereenvoudigde regels voor de coördinatie van de sociale zekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="70A28EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2751B107" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Voorzitterschap beoogt een gedachtewisseling te houden over vereenvoudiging en modernisering van de regels voor de coördinatie van de sociale zekerheid zoals neergelegd in Verordening (EU) 883/2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="04012380" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3ABBA3B1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4B838E00" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het beleidsdebat vindt plaats in het kader van het eerlijke arbeidsmobiliteitspakket (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Fair Labour Mobility Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00A0259E">
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de Europese Commissie (hierna: Commissie) naar verwachting na de zomer van 2026 zal publiceren. Nu op 22 april jl. in de trilogen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>een voorlopig politiek akkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is bereikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de herziening van Verordening 883/2004 (hierna: Verordening) wil de Commissie onderzoeken hoe de coördinatieregels in de Verordening verder kunnen worden vereenvoudigd en gemoderniseerd. In het Coreper-overleg van 29 april jl. - waarin een meerderheid van lidstaten het voorlopig politiek akkoord over de herziening heeft gesteund - heeft de Commissie een verklaring afgelegd met deze boodschap. In die verklaring heeft de Commissie ook aangekondigd voorstellen te zullen doen voor versterking van de samenwerking tussen lidstaten op het terrein van controle en arbeidsbemiddeling bij de export van werkloosheidsuitkeringen. In het voorliggende stuk wordt onder meer ingegaan op gegevensuitwisseling, activeringsmaatregelen en controle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="10EB6188" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="666B8C12" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="46E96EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 heeft Nederland, in het kader van de onderhandelingen over de herziening van de Verordening, een non-paper opgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat non-paper bevat een inventarisatie van uitdagingen, en voorstellen voor vervolgstappen die nodig zijn om de Verordening te moderniseren en vereenvoudigen. Deze noodzaak bestaat vanwege fundamentele veranderingen op de arbeidsmarkt, zoals een toename in het tijd en plaatsonafhankelijk werken. Daarnaast bestaat er vanuit de uitvoeringsinstanties de wens om de Verordening te vereenvoudigen. In het non-paper doet Nederland voorstellen voor onder andere het bevorderen van arbeidsparticipatie bij geëxporteerde uitkeringen en het tegengaan van misbruik en fraude. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="044A77EC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="37E746BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zal tijdens het beleidsdebat, conform het non-paper, het belang van verdere modernisering en vereenvoudiging onderstrepen met het oog op een toekomstbestendige uitvoering en begrijpelijke regels voor burgers en bedrijven. Ik zal ook aandacht vragen voor het vastleggen van effectieve afspraken in de Verordening die de samenwerking tussen de werkloosheidsinstanties van de lidstaten op het terrein van arbeidsbemiddeling en controle verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Agendapunt: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk221696120" w:id="1"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdebat over de uitvoering van de Europese Anti-Armoedestrategie en de wegen naar een effectieve implementatie </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3E91AEBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotisch Voorzitterschap beoogt een gedachtewisseling te houden over de onlangs gepubliceerde mededeling over de Europese Anti-Armoedestrategie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="75E90F40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="08FB09DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="21B5D6ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op 6 mei jl. heeft de Europese Commissie het Sociaal Pakket gepubliceerd, bestaande uit drie mededelingen en een voorstel voor een raadsaanbeveling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderdeel van dit Sociaal Pakket is de Europese Anti-Armoedestrategie (hierna: Strategie). Deze mededeling zal de basis vormen voor het beleidsdebat. Het discussiedocument is ten tijde van het opstellen van deze Geannoteerde Agenda nog niet beschikbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5802F6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="04BEF823" w14:textId="6DCBA274">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>In de Strategie spreekt de Commissie de ambitie uit om in 2050 een einde te maken aan armoede in de EU. De Strategie schets een alomvattende, integrale aanpak om armoede in de EU te voorkomen en te bestrijden en zo bij te dragen aan de verwezenlijking van de Europese pijler van sociale rechten. Het eerste deel van de Strategie richt zich op maatregelen om armoede te bestrijden gedurende de gehele levenscyclus, en daarnaast op het belang van werk, voor wie kan werken, als bescherming tegen armoede. Het tweede deel van de Strategie ziet op maatregelen om horizontale uitdagingen die armoede verergeren, aan te pakken. Het derde deel van de Strategie ziet op het versterken van bestuurlijke aansturing, financiering en verbetering van de monitoring om armoede te verminderen en voorkomen. De Strategie kondigt daarnaast een aantal actualisaties aan van bestaand beleid en voorstellen voor nieuw beleid die in 2026 en 2027 gepubliceerd zullen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2D4218A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5BB89283" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zoals toegelicht in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, verwelkomt het kabinet de Strategie. Hoewel armoede een nationale competentie is, kunnen Europese landen veel van elkaar leren op het gebied van armoedebestrijding. Ter ondersteuning en beïnvloeding van de ontwikkeling van deze Strategie heeft het kabinet in 2025 een non-paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgesteld dat voortbouwt op het Nationaal Programma Armoede en Schulden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(NPAS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>. Het kabinet verwelkomt dat de Strategie in grote mate aansluit bij de punten die het kabinet in het non-paper heeft benoemd, zoals het belang van ervaringsdeskundigheid, preventie, en het hanteren van een geïntegreerde aanpak die gericht is op intergenerationele armoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="000D2AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet onderschrijft dat de beschikbaarheid en toegankelijkheid van inkomensondersteunende regelingen en diensten van groot belang is en dat het tegengaan van niet-gebruik van regelingen gebaat is bij een proactieve aanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="52D98F3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7F592DB0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00B17F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="008C6F56">
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie zal in 2027 met een aanbeveling komen om armoede onder werkenden te voorkomen en te bestrijden. Het kabinet kijkt hier naar uit en ik zal dit ook tijdens het debat benoemen. Het kabinet ziet gelijke kansen op de arbeidsmarkt en het begeleiden van mensen naar werk als een belangrijke prioriteit en werkt aan een aanpak gericht op het eerder bereiken van werkenden met een laag inkomen, zodat deze groep zo vroeg mogelijk wordt geholpen in geval van geldzorgen en/of beginnende schulden. Ik zal tijdens het beleidsdebat, conform het BNC-fiche, daarnaast aandacht vragen voor het belang van preventie van geldzorgen en (beginnende) schulden, en het belang van financiële educatie voor kinderen en jongeren benadrukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1B3AB5EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Agendapunt: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk221696163" w:id="2"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanname Raadsconclusies </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzake het voorkomen en bestrijden van cybergeweld tegen meisjes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3661D150" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="61A7B4D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Aanname van de Raadsconclusies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="79D18095" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="753EC438" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud/achtergrond/tijdpad onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="03FA8E5C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Cypriotische Voorzitterschap presenteerde concept-Raadsconclusies (hierna: Raadsconclusies) over het voorkomen en bestrijden van cybergeweld tegen meisjes. De Raadsconclusies bouwen voort op al bestaande EU-instrumenten over het tegengaan van geweld tegen vrouwen, gendergelijkheid en digitale veiligheid, zoals de richtlijn ‘Geweld tegen Vrouwen en Huiselijk Geweld’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006E1969">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3E341632" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6F444D89" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie constateert dat meisjes steeds vaker slachtoffer worden van online geweld. De Raadsconclusies benadrukken dat cybergeweld ernstige gevolgen heeft voor de mentale gezondheid, het zelfvertrouwen en het welzijn van meisjes en hun rechten en veiligheid in digitale ruimtes. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231988993" w:id="3"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Raadsconclusies roepen EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>lidstaten op om cybergeweld tegen meisjes te erkennen als een ernstige vorm van gendergerelateerd geweld en via preventie, bescherming en handhaving de online veiligheid van meisjes structureel te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2A5F64A7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="28A51317" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5FDA2A93" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben namens Nederland voornemens in te stemmen met de Raadsconclusies. Nederland verwelkomt de aandacht voor het voorkomen en bestrijden van online geweld tegen meisjes op Europees niveau. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231989019" w:id="4"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Raadsconclusies zijn in lijn met staand Nederlands beleid en de ambities van het kabinet.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4FA045B5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="529F17B4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op dit moment vindt op nationaal niveau de doorontwikkeling plaats van de integrale aanpak van geweld tegen vrouwen en meisjes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eén van de ambities hierbinnen, zoals ook verwoord in het Coalitieakkoord, is het beter borgen van de aanpak van online geweld tegen vrouwen en meisjes. Het kabinet zet hierbij in op het versterken van de coördinatie door het zo snel mogelijk aanstellen van een ‘Nationaal Coördinator Geweld tegen Vrouwen en Huiselijk Geweld’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3C5D4442" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raadsconclusies noemen ook interventies via het onderwijs. Nederland heeft erop toegezien dat de genoemde interventies voldoende ruimte bieden aan lidstaten om hun eigen onderwijscurriculum in te richten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5002040D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7862565D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Indicatie krachtenveld Raad en Europees Parlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6F982059" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Naar verwachting kunnen alle lidstaten instemmen met de Raadsconclusies. Er is geen rol voor het Europees Parlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3A1DEC32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Agendapunt: Aanname Raadsconclusies inzake wonen; veranderende demografie en de vormgeving van beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="28FB095D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="41A30E66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Aanname van de Raadsconclusies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="276C4230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7F33EAD3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud/achtergrond/tijdpad onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="05C4941F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Cypriotisch Voorzitterschap heeft concept-Raadsconclusies (hierna: Raadsconclusies) gepresenteerd over huisvesting. De Raadsconclusies benadrukken dat huisvesting een nationale bevoegdheid van de lidstaten blijft, maar erkennen tegelijkertijd dat Europese samenwerking kan bijdragen aan het aanpakken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gedeelde uitdagingen op het gebied van betaalbaarheid, woningtekorten, verduurzaming en sociale inclusie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6173194A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="179E1649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een belangrijk onderdeel van de Raadsconclusies betreft de relatie tussen huisvesting en demografische ontwikkelingen. De Raadsconclusies wijzen onder meer op vergrijzing, veranderende huishoudsamenstellingen, urbanisatie en regionale bevolkingskrimp als structurele factoren die de vraag naar woningen beïnvloeden. Daarbij is specifieke aandacht voor de positie van jongeren, ouderen, gezinnen en kwetsbare groepen op de woningmarkt. Verder richten de Raadsconclusies zich op het stimuleren van publieke en private investeringen, het versnellen van woningbouw en renovatie, vereenvoudiging van procedures, innovatie in de bouwsector, betere benutting van de bestaande woningvoorraad en het verbeteren van dataverzameling en kennisuitwisseling tussen lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="26C99F4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1FF109F7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7D181D05" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben namens Nederland voornemens in te stemmen met de Raadsconclusies. Het uitgangspunt blijft dat huisvestingsbeleid primair een nationale bevoegdheid is en dat Europese samenwerking aanvullend en ondersteunend moet zijn. Dat is voldoende geborgd in deze Raadsconclusies. Het kabinet vindt het positief dat de samenhang tussen demografie en huisvesting nadrukkelijk wordt benoemd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231989151" w:id="5"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Nederland hebben bevolkingsgroei, vergrijzing en veranderende huishoudenssamenstellingen grote impact op de woningmarkt en de groeiende behoefte aan passende woningen voor verschillende doelgroepen. Demografie moet daarom het vertrekpunt zijn van het woningbeleid. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt daarnaast de aandacht voor vereenvoudiging, innovatie, circulair bouwen en kennisuitwisseling tussen lidstaten. Ook de focus op het versnellen van vergunningverlening en het verminderen van administratieve lasten sluit goed aan bij de Nederlandse inzet op woningbouwversnelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="211E5649" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="23E0DF99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Indicatie krachtenveld Raad en Europees Parlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="04EEC973" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar verwachting kunnen alle lidstaten instemmen met de Raadsconclusies. Er is geen rol voor het Europees Parlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="57B30496" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Agendapunt: Beleidsdebat woonzekerheid voor iedereen: inspelen op de behoeften van studenten en gezinnen met een middeninkomen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="09C3D719" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="391F7D13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Cypriotisch Voorzitterschap beoogt een gedachtewisseling te houden over woonzekerheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="080E1514" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1F4B4535" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="25AACAC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989200" w:id="6"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00D11D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie (hierna: Commissie) is voornemens om op 7 juli haar voorstel voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afforable Housing Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te presenteren. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In aanloop naar deze publicatie heeft het Cypriotische voorzitterschap een beleidsdebat geagendeerd over woonzekerheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een discussiedocument ten behoeve van de gedachtewisseling is ten tijde van het opstellen van deze Geannoteerde Agenda nog niet beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="24325444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="39D786FA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1C61E93B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989218" w:id="7"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wonen betaalbaarder maken is een topprioriteit voor het kabinet. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om wonen voor middeninkomens betaalbaarder te maken, zet Nederland in op de bouw van meer betaalbare koop- en huurwoningen. Daarnaast heeft Nederland in 2024 huurprijsregulering ingevoerd in het middensegment, met als doel om te zorgen dat woningen die kwalitatief gezien in het middensegment thuishoren, ook voor een midden huurprijs worden verhuurd. Met het staatssteunbesluit van de Commissie als onderdeel van het pakket voor betaalbaar wonen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afforable Housing Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zal staatssteun voor betaalbare huisvesting (inclusief midden huur) mogelijk worden. Nederland verwelkomt daarom de herziene staatssteunregels van de Europese Commissie. Het kabinetsbeleid is er verder op gericht voor alle aandachtsgroepen betaalbare huisvesting te realiseren, waaronder studenten. In het wetsvoorstel Versterking regie volkshuisvesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maken we afspraken over aantallen en typen woningen voor aandachtsgroepen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="733D500D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Agendapunt: Europees Semester 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1234F7D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231829579" w:id="8"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentatie van de Europese Commissie over het Lentepakket 2026 en aanname van de werkgelegenheids- en sociale </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231927343" w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsaspecten van de landspecifieke aanbevelingen (LSA’s) voor 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1514A2FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="53BD7A02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal de presentatie van de Europese Commissie aanhoren over het voorstel voor het Lentepakket 2026. Ook wordt de Raad gevraagd in te stemmen met de aanname van de werkgelegenheids- en sociale beleidsaspecten van de landspecifieke aanbevelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="26FE7E1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="0C38DAC8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud/achtergrond/tijdpad onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7C2DDFA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Op 3 juni 2026 publiceerde de Commissie het Lentepakket in het kader van het Europees Semester. Het Lentepakket bestaat uit (i) een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overkoepelende mededeling over de economische situatie van de EU, (ii) landenrapporten inclusief een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>analyse van het economisch beleid van de lidstaten, (iii) voorstellen voor landspecifieke aanbevelingen (LSA’s), (iv) de uitkomsten van de onderzoeken naar macro-economische onevenwichtigheden en (v) de richtsnoeren voor werkgelegenheidsbeleid. Tijdens de Raad staan de ontwikkelingen op sociaal en werkgelegenheidsterrein op de agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="06E90D71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="35B55589" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgestelde landspecifieke aanbevelingen voor Nederland op sociaal- en werkgelegenheidsterrein luiden als volgt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="089F2611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.1 Neem en implementeer maatregelen om de prikkels voor flexibele en tijdelijke arbeidscontracten te verminderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5C83FD9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.2 Pak de tekorten op de arbeidsmarkt en het gebrek aan vaardigheden aan, onder meer door onbenut arbeidspotentieel beter te benutten en door sterker in te zetten op bij- en omscholingsmaatregelen. Moedig mobiliteit aan naar hoogproductieve sectoren en sectoren waar een maatschappelijke uitdaging is. Verbeter de werk en leefomstandigheden van arbeidsmigranten van binnen en buiten de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4EA56D04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989244" w:id="10"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De LSA’s komen grotendeels overeen met die van voorgaande jaren. Nieuw is de aanbeveling om de werk- en leefomstandigheden van arbeidsmigranten van binnen en buiten de EU te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3B540B65" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2245EC79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben namens Nederland voornemens in te stemmen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met de werkgelegenheids- en sociale beleidsaspecten van de landspecifieke aanbevelingen. Zoals toegelicht in de nagestuurde Geannoteerde Agenda over de Ecofinraad van 12 juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, herkent het kabinet zich in de eerste aanbeveling van de Commissie om prikkels te verminderen om flexibele of tijdelijke contracten te gebruiken. In nauw overleg met sociale partners zijn de afgelopen jaren een aantal belangrijke stappen gezet op het gebied van flexibilisering. Hierbij is naar een nieuwe balans op de arbeidsmarkt gezocht, met voldoende wendbaarheid voor werkgevers. Het wetsvoorstel ‘Meer zekerheid flexwerkers’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ziet erop dat werknemers met een oproepcontract meer zekerheid over hun inkomen en werktijd krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6F8D9C12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het kabinet kan zich ook vinden in de tweede aanbeveling. Hoewel de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>arbeidsparticipatie in Nederland tot de hoogste van Europa behoort,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft het kabinet zich inzetten om belemmeringen weg te nemen die verschillende groepen ervan weerhouden om te werken of meer uren te werken. Het kabinet zet daarnaast specifiek in op een Talentstrategie, die uw Kamer voor de zomer van 2026 zal ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiermee wil het kabinet beleid rondom onder andere de arbeidsmarkt, onderwijs en migratie meer in samenhang inzetten om talent op te leiden voor en te bewegen naar sectoren die van belang zijn voor onze economische groei en voor het realiseren van de belangrijke maatschappelijke doelen. De Talentstrategie geeft ook richting aan het instrumentarium voor een Leven Lang Ontwikkelen (LLO). Uw Kamer ontvangt voor de zomer van 2026 een brief over LLO namens de ministers van SZW, OCW en EZK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="26A94EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="483A6C80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder zet het kabinet zich in voor de aanpak van misstanden door onverminderd de aanbevelingen van het Aanjaagteam bescherming arbeidsmigranten en het SER-advies ‘Arbeidsmigratie naar waarde’ uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="04614791" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="230329B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Indicatie krachtenveld Raad en Europees Parlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4B64397B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment van het schrijven van deze Geannoteerde Agenda zijn de LSA’s nog niet besproken in de Brusselse comités, er is derhalve nog geen beeld van het krachtenveld. Het Europees Parlement heeft geen rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5EFE0204" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231927372" w:id="11"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanname opinie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00584E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Werkgelegenheidscomité en het Sociaal Beschermingscomité </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over het Europees Semester </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="51A04797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="0CE75A87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Aanname van de opinie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2288AB63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7023AD3C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud/achtergrond/tijdpad onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="23B9C073" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989298" w:id="12"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opinie beschrijft het gedane werk door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00584E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Werkgelegenheidscomité </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Employment Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, EMCO) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="00584E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>en het Sociaal Beschermingscomité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Social Protection Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SPC) sinds de verschijning van het Lentepakket </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>van afgelopen jaar. De comités keken onder meer naar de voortgang met nationaal beleid aan de hand van de LSA’s uit 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, de nationale doelen voor 2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de voorbereiding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de 2026 Aanbevelingen aan de eurozone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het opstellen van het Gezamenlijk Werkgelegenheidsrapport 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>. Ook toetsen de comités het werkgelegenheids- en sociale beschermingsbeleid in de budgettair-structurele plannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tevens werd in maart 2026 de Raadsaanbeveling over menselijk kapitaal aangenomen. Deze Raadsaanbeveling is bedoeld als aanvulling op de richtsnoeren voor het werkgelegenheidsbeleid van de lidstaten, door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>menselijk kapitaal aan te wijzen als een drijver van concurrentievermogen. Ten slotte verwijst de opinie naar het gedane werk door EMCO en SPC rondom de behandeling van de LSA’s, ter voorbereiding op de behandeling in de Raad WSB van 29 juni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2818B3C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6998F559" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2C093C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet herkent het waardevolle werk van de comités in het kader van het Europees Semester. Ik ben voornemens om in te stemmen met de aanname van de opinie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="795103E7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="340F9E91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Indicatie krachtenveld Raad en Europees Parlement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5642FF02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment van het schrijven van deze Geannoteerde Agenda is de opinie nog niet gefinaliseerd, dit zal naar verwachting gebeuren tijdens de EMCO-SPC vergadering van 18 juni. Het is de verwachting dat de opinie tijdens de Raad zal worden aangenomen. Het Europees Parlement heeft geen rol. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="633DE3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Agendapunt: Presentatie Kernboodschappen gender-gerelateerde aspecten van kwaliteitsbanen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="585B83F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="49E20C58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Raad zal de presentatie aanhoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="00006A9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2B067F99" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud/achtergrond/tijdpad onderhandelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="3359C868" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989342" w:id="13"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De voorzitter van het Werkgelegenheidscomité (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Employment Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, EMCO) zal de uitkomsten presenteren van een overleg van EMCO dat op 24 en 25 maart plaatsvond. Sociale partners namen hier ook aan deel. Lidstaten wisselden daarbij ervaringen uit over recent ingevoerde beleidsmaatregelen die gericht zijn op het verbeteren van de arbeidspositie van vrouwen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De verwachting is dat de presentatie geleerde lessen van nationale maatregelen benoemt over de aanpak van verschillen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in inkomen, pensioenopbouw, carrièrekansen, kinderopvang en werkgerelateerde stress, zoals mentale klachten en de balans tussen werk-privé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="166A0B69" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7D447583" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="465D0F89" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal de presentatie aanhoren. Het kabinet gaat door met bijna gratis kinderopvang voor werkende ouders, want met het afschaffen van de grootste toeslag, wordt de grootste onzekerheid in de portemonnee van werkende ouders weggenomen. Verder moet het eenvoudiger worden om werk met een gezin en zorg te kunnen combineren. Daarom vereenvoudigt het kabinet het verlofstelsel met het SER-advies ‘Balans in maatschappelijk verlof’ als startpunt. Ook moet het lonen om meer uren te werken. Het kabinet onderzoekt onorthodoxe maatregelen om dit te realiseren, zoals het versoepelen van de Wet onderscheid arbeidsduur (voltijdsbonus), een arbeidskorting per uur en een meerurenvoordeel. Ook werkt het kabinet onverminderd door aan de implementatie van de richtlijn loontransparantie. Ten slotte roept het kabinet sociale partners op om een constructieve dialoog te blijven voeren om de genderkloof te dichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7B29D8CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Informatie over de Informele Raad Werkgelegenheid en Sociaal Beleid van 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="0F6F2F1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het nu volgende informeer ik u over de Informele Raad Werkgelegenheid en Sociaal Beleid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Informele Raad vindt plaats in Ballina, Ierland. Nederland zal bij deze bijeenkomst op ambtelijk niveau worden vertegenwoordigd gelet op de substantiële reistijd en andere verplichtingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231927481" w:id="14"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Agendapunt: Beleidsdebat over de benaderingen voor het aanpakken en voorkomen van armoede gedurende de hele levenscyclus</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="376ED163" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="31638DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Cypriotisch Voorzitterschap beoogt een gedachtewisseling te houden over het aanpakken en voorkomen van armoede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="53419680" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="16379C98" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="6E7F42DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989432" w:id="15"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Op 6 mei 2026 heeft de Europese Commissie de mededelingen over de Europese Anti-Armoedestrategie en de versterking van de Europese Kindergarantie gepubliceerd als onderdeel van het Sociaal pakket. In beide mededelingen is aandacht voor het aanpakken en voorkomen van armoede gedurende de hele levenscyclus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Een discussiedocument ten behoeve van de gedachtewisseling is ten tijde van het opstellen van deze Geannoteerde Agenda nog niet beschikbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="23351BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4774DFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="69B5990E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt de Europese Anti-Armoede strategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de versterking van de Europese Kindergarantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet is, net als de Commissie, van mening dat werk de beste manier uit armoede is. Het kabinet verwelkomt daarom de aandacht die wordt besteed aan werkenden in beide mededelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="76BDAA8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="65446505" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ook onderschrijft het kabinet het belang van de beschikbaarheid en toegankelijkheid van inkomensondersteunende maatregelen evenals een proactieve aanpak om niet gebruik tegen te gaan. Nederland heeft reeds een goed ontwikkeld multi-pijler pensioenstelsel, met een kapitaal gedekte aanvullende pensioenpijler, en onderschrijft dat dit kan bijdragen aan minder risico op armoede onder ouderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="0BE45872" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet vindt het verstandig om de Kindergarantie en Jeugdgarantie nauwer met elkaar te verbinden, zoals benoemd in de mededeling over de versterking van de Europese Kindergarantie. Dit om te voorkomen dat kinderen tussen verschillende regelingen terecht komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5221C8E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Daarnaast zal Nederland tijdens deze Raad aandacht vragen voor financiële educatie door de hele levenscyclus als instrument om armoede te voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendapunt: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231927499" w:id="16"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Beleidsdebat over effectieve handhaving in een veranderende arbeidsmarkt - toezichtsysteem voor werkgelegenheid, arbeidsinspectie en de bescherming van werknemers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="75254EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="33479631" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Ierse Voorzitterschap beoogt een gedachtewisseling te houden over effectieve handhaving in een veranderende arbeidsmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5C59A5BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="76388951" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="71F8EF12" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een discussiedocument ten behoeve van de gedachtewisseling is ten tijde van het opstellen van deze Geannoteerde Agenda nog niet beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="75F86F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="56CB82D3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5866CA05" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland juicht toe dat het Ierse voorzitterschap aandacht besteedt aan effectieve handhaving. De veranderende arbeidsmarkt wordt onder andere gekenmerkt door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toenemende internationalisering en grensoverschrijdende arbeidsmobiliteit. Dit vraagt om een intensieve samenwerking en informatie-uitwisseling tussen nationale autoriteiten om te bevorderen dat werknemers de bescherming ontvangen waar zij recht op hebben en om oneerlijke concurrentie tegen te gaan. De Europese Arbeidsautoriteit (ELA) speelt hierin een belangrijke rol. De ELA bevordert de samenwerking tussen EU-landen, coördineert gezamenlijke inspecties, maakt analyses en risicobeoordelingen, en bemiddelt in geschillen tussen EU-landen op het gebied van grensoverschrijdende arbeidsmobiliteit en handhaving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="7A60F4D5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="749D9978" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231989492" w:id="17"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie zal naar verwachting na de zomer van 2026 een voorstel publiceren om het mandaat van de ELA te herzien. Dit voorstel zal deel uitmaken van een breder pakket ter bevordering van eerlijke arbeidsmobiliteit. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad zal Nederland zich uitspreken voor versterking van het ELA-mandaat, zodat de impact van de ELA kan worden vergroot. In lijn met het eerder door Nederland opgestelde position paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal Nederland tijdens het beleidsdebat pleiten voor: (1) een sterkere rol van ELA ten aanzien van (gedetacheerde) derdelanders, (2) een ruimer onderzoeksmandaat voor de ELA, met name op het terrein van persoonsgegevensverwerking, zodat een gerichte grensoverschrijdende aanpak mogelijk wordt op basis van EU-brede risicoanalyses, (3) een meer proactieve rol voor de ELA bij het initiëren en coördineren van gezamenlijke inspecties, en (4) betere toegang tot relevante informatie, teneinde de positie en rechtsbescherming van kwetsbare groepen arbeidsmigranten verder te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5D1587CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Agendapunt: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231927511" w:id="18"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdebat over het aanpakken van de kloof in de werkgelegenheid voor mensen met een beperking voor een meer inclusieve en concurrerende EU </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1E07C361" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Doel Raadsbehandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2ADF160A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Ierse Voorzitterschap beoogt een gedachtewisseling te houden over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="000E6B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>aanpakken van de kloof in de werkgelegenheid voor mensen met een beperking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4B5D4125" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="5398F52B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inhoud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="2E024C76" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een discussiedocument ten behoeve van de gedachtewisseling is ten tijde van het opstellen van deze Geannoteerde Agenda nog niet beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="293C1C8A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="021FB387" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Inzet Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="1536E9E8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het kabinet acht het van belang dat zoveel mogelijk mensen, binnen hun mogelijkheden, meedoen via betaald werk. Dat geldt voor mannen en vrouwen, jongeren en ouderen en mensen zonder en met een beperking. Uitval vanwege werkloosheid of arbeidsongeschiktheid moet worden voorkomen. Daarom zet Nederland stevig in op Leven Lang Ontwikkelen en het van werk-naar-werk begeleiden van werknemers. Dit is belangrijk voor de mensen zelf en voor de samenleving als geheel en daarnaast nodig om de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="006A6FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concurrentiepositie van Nederland en van de Europese Unie te bevorderen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="76B83508" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="13D77D41" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in de Werkagenda VN-Verdrag Handicap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belangrijke maatregelen opgenomen die gericht zijn op een inclusieve arbeidsmarkt. Enkele voorbeelden van maatregelen die beogen om de kloof in de werkgelegenheid voor mensen met een beperking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="000E6B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>te dichten, zijn de hervorming van de arbeidsmarktinfrastructuur en de komst van regionale werkcentra, het versterken van de sociale infrastructuur en beschut werk, de agenda inclusief werkgeverschap en de wet ‘van School naar Duurzaam werk’. Nederland zal tijdens het beleidsdebat deze en mogelijk andere voorbeelden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B" w:rsidDel="000D505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>onder de aandacht brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="00B031F2" w:rsidP="00B031F2" w:rsidRDefault="00B031F2" w14:paraId="4CECD824" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidP="00B031F2" w:rsidRDefault="003E4E6B" w14:paraId="66A50D8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003E4E6B" w:rsidR="003E4E6B" w:rsidSect="00BF62D4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="536266A9" w14:textId="77777777" w:rsidR="007B397F" w:rsidRDefault="007B397F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D7E9633" w14:textId="77777777" w:rsidR="00CD7323" w:rsidRDefault="00CD7323" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D069DE1" w14:textId="77777777" w:rsidR="007B397F" w:rsidRDefault="007B397F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34E3A27E" w14:textId="77777777" w:rsidR="00CD7323" w:rsidRDefault="00CD7323" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C887D68" w14:textId="77777777" w:rsidR="006772C9" w:rsidRDefault="006772C9">
+  <w:p w14:paraId="42AEC10C" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B26E047" w14:textId="77777777" w:rsidR="00F549C5" w:rsidRDefault="00F549C5">
+  <w:p w14:paraId="7D4F8F95" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CDA4401" w14:textId="77777777" w:rsidR="006772C9" w:rsidRDefault="006772C9">
+  <w:p w14:paraId="7A8DAC72" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3086C0E2" w14:textId="77777777" w:rsidR="007B397F" w:rsidRDefault="007B397F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F91A5A9" w14:textId="77777777" w:rsidR="00CD7323" w:rsidRDefault="00CD7323" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="408122FB" w14:textId="77777777" w:rsidR="007B397F" w:rsidRDefault="007B397F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4FC79EB5" w14:textId="77777777" w:rsidR="00CD7323" w:rsidRDefault="00CD7323" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="327FC091" w14:textId="77777777" w:rsidR="008C6F56" w:rsidRPr="00A0259E" w:rsidRDefault="008C6F56">
+    <w:p w14:paraId="2F64C294" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A0259E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A0259E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A0259E">
+        <w:r w:rsidRPr="003E4E6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Appreciatie voorlopig akkoord herziening Verordening 883/2004 inzake de Coördinatie van Sociale Zekerheidsstelsels | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0FD102C7" w14:textId="330D08C3" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 21501-31, nr. 814</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="606450C7" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 22112, nr. 4230</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="037BBCE3" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.europarl.europa.eu/committees/nl/documents/latest-documents</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - publicatiedatum 2 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="3D09F4BB" w14:textId="62BFEC44" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 32043, nr. 711, Verzamelbrief pensioenonderwerpen voorjaar 2026.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="41FE807A" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 29861, nr. 188 en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Appreciatie voorlopig akkoord herziening Verordening 883/2004 inzake de Coördinatie van Sociale Zekerheidsstelsels | Tweede Kamer der Staten-Generaal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5B939A4A" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 29 861, nr. 158</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="4892FE25" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het pakket bevat drie mededelingen over; (I) de Europese Anti-Armoedestrategie; (II) de versterking van de Europese Kindergarantie, (III) de versterking van de Europese strategie voor de rechten van personen met een handicap. Daarnaast is er (IV) een voorstel voor een raadsaanbeveling over de bestrijding van uitsluiting op de woningmarkt gepresenteerd.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4A2CB58C" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Fiche: Mededeling Europese Anti–Armoede Strategie | Tweede Kamer der Staten-Generaal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="303D891D" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/2025/11/17/nederlandse-non-paper-europese-anti-armoedestrategie</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="43C1DB6D" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 24515, nr. 799</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="7F0BBFC8" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=OJ:L_202401385</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="00C95E09" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 28345, 31015, nr. 293</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="482934D8" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025 – 26, 22112, nr. 4274</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="6FDD1770" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023-24, 36512, nr. 2</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="0FD9083F" w14:textId="77D7DD2B" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 21501-07, nr. 2197</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="141E0360" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 36746, nr. 2</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="5E742CF9" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Employment - annual statistics - Statistics Explained - Eurostat</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="29EE4804" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800 VIII, nr. 148</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="354D8916" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 21501-31, nr.789</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="7A90DD57" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2021/22, 21501-31, nr.669</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="22885655" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://commission.europa.eu/publications/2026-european-semester-recommendation-euro-area_en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="6364BAF1" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://employment-social-affairs.ec.europa.eu/joint-employment-report-2026_en</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="2A649501" w14:textId="2F4CAD1D" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het kader van de herziene Europese begrotingsregels, zie ook Kamerstukken II, 2024/25, 21501-07, nr. 2085</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w14:paraId="6FB51EF4" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Fiche: Mededeling Europese Anti–Armoede Strategie | Tweede Kamer der Staten-Generaal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w14:paraId="12715D72" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Fiche: Mededeling Versterken van de Europese Kindergarantie | Tweede Kamer der Staten-Generaal</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="27">
+    <w:p w14:paraId="221A99FC" w14:textId="77777777" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003E4E6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://open.overheid.nl/documenten/92444fcf-870c-4224-8721-ddc0cdf01a86/file</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="28">
+    <w:p w14:paraId="71921B88" w14:textId="38FD649E" w:rsidR="00B031F2" w:rsidRPr="003E4E6B" w:rsidRDefault="00B031F2" w:rsidP="00B031F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E4E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 20254/25, 24170, nr. 362</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73354255" w14:textId="77777777" w:rsidR="006772C9" w:rsidRDefault="006772C9">
+  <w:p w14:paraId="595ABAAF" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45EF013F" w14:textId="77777777" w:rsidR="00F549C5" w:rsidRDefault="006251B4">
-[...481 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="31076A27" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5626CA3E" w14:textId="77777777" w:rsidR="00F549C5" w:rsidRDefault="006251B4">
+  <w:p w14:paraId="02EDA22F" w14:textId="77777777" w:rsidR="0070428A" w:rsidRPr="00B031F2" w:rsidRDefault="0070428A" w:rsidP="00B031F2">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE89178"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="35582B42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC5A4DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Opsomming"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...277 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="885145000">
+  <w:num w:numId="1" w16cid:durableId="583028398">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D37EE"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00F549C5"/>
+    <w:rsidRoot w:val="00B031F2"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="003E4E6B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0070428A"/>
+    <w:rsid w:val="00853C2D"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rsid w:val="00BF62D4"/>
+    <w:rsid w:val="00CD7323"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="097F514F"/>
+  <w14:docId w14:val="1D02189F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A05354AD-58C0-4294-BC59-FA8913AB5DA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2675,75 +5971,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2778,55 +6074,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2898,805 +6194,849 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00B031F2"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...193 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D37EE"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D37EE"/>
+    <w:rsid w:val="00B031F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D37EE"/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D37EE"/>
+    <w:rsid w:val="00B031F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
+    <w:aliases w:val="Voetnoottekst Char2 Char,Voetnoottekst Char Char1 Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char,Voetnoottekst Char2,Voetnoottekst Char Char1,Fußnote,FSR footnote"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C6F56"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnoottekst Char2 Char Char,Voetnoottekst Char Char1 Char Char,Voetnoottekst Char1 Char Char Char Char,Voetnoottekst Char Char Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char Char,Voetnoottekst Char2 Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="008C6F56"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
+    <w:aliases w:val=" BVI fnr,-E Fußnotenzeichen,BVI fnr,E FNZ,EN Footnote Reference,Exposant 3 Point,Footnote,Footnote Reference Number,Footnote reference number,Footnote symbol,Footnote#,Footnotes refss,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C6F56"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...5 lines deleted...]
-    <w:rsid w:val="008C6F56"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B031F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z12553&amp;did=2026D28509" TargetMode="External"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(2).dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/publications/2026-european-semester-recommendation-euro-area_en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z12553&amp;did=2026D28509" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/statistics-explained/index.php?title=Employment_-_annual_statistics" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/92444fcf-870c-4224-8721-ddc0cdf01a86/file" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/committees/nl/documents/latest-documents" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z12553&amp;did=2026D28509" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=OJ:L_202401385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z13033&amp;did=2026D29426" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/11/17/nederlandse-non-paper-europese-anti-armoedestrategie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z13032&amp;did=2026D29424" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z13032&amp;did=2026D29424" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://employment-social-affairs.ec.europa.eu/joint-employment-report-2026_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3972,172 +7312,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>680</ap:Characters>
+  <ap:Pages>17</ap:Pages>
+  <ap:Words>5071</ap:Words>
+  <ap:Characters>27891</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>5</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>232</ap:Lines>
+  <ap:Paragraphs>65</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>802</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>32897</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>