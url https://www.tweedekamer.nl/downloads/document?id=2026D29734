--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,8104 +1,2415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EE30B3" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="3A195B1E" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2871EE2C" w14:textId="04B0FEED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2254</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="01E0AFF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE30B3">
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z11498</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="541F63DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E83F11" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="35CAE008" w14:textId="52589D40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83F11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Herbert (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83F11">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15 juni 2026)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE30B3">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0025454A" w:rsidR="007F3645" w:rsidP="00CE78E9" w:rsidRDefault="00EF7191" w14:paraId="62AC5F7C" w14:textId="51D9DFC0">
-[...267 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="1684D0B4" w14:textId="75C04A86">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="430168C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Bent u bekend met het artikel ‘Nederland is inventief maar te weinig commercieel’ van auteur Killian McCarthy? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="281D53EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="082905A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="7976A64E" w14:textId="77777777">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="4BAB77A4" w14:textId="0D61D5EE">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="28C9F896" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="67525913" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5D300BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="17410EB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Deelt u de analyse dat Nederland internationaal sterk presteert op innovatie en kennisontwikkeling, maar achterblijft bij de opschaling en commercialisering van innovatieve bedrijven ten opzichte van andere innovatieve economieën? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="6EAD1FC7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="0C19BD1A" w14:textId="57A1A112">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="35DE3D26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="29DCBD43" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00EE30B3" w:rsidP="00FF26B2" w:rsidRDefault="00EE30B3" w14:paraId="3DF013B1" w14:textId="77777777">
-[...122 lines deleted...]
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="145580BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2F38C4DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik deel grotendeels de analyse uit het artikel. In de basis heeft Nederland alles in huis voor innovatie en ondernemende economie (Kamerstuk 32637 - Nr. 690). We zijn de ‘gateway’ naar Europa; hebben goed onderwijs, internationaal toponderzoek, internationaal toonaangevende bedrijven, een hoogopgeleide en internationaal georiënteerde, ondernemende beroepsbevolking en een fijn leefklimaat. In Nederland worden veel jonge innovatieve bedrijven opgericht. Echter we zien in Nederland dat de doorgroei van Nederlandse startups tot succesvolle scale-ups achterblijft, en zien we dat er in Nederland relatief weinig startups op basis van publieke kennis worden opgericht. Kortom: de commercialisering en opschaling blijft achter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2FE4B224" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7392EBD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Met het startup en scale-up beleid werken wij middels een integrale aanpak aan het verbeteren van het ondernemingsklimaat voor jonge innovatieve tech-bedrijven. Het vorige kabinet heeft hiervoor de actieagenda startup en scale-up beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gepresenteerd</w:t>
-[...85 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="1D6BD7C5" w14:textId="77777777">
+        <w:t xml:space="preserve"> gepresenteerd. Het kabinet zet deze aanpak voort en zal deze agenda uitvoeren. Daarbovenop zal het kabinet aanvullende maatregelen nemen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het ondernemingsklimaat voor jonge innovatieve tech-bedrijven te verbeteren. Ik zal u hierover later dit jaar informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="666E6BFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="35320E33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Heeft u inzicht in het aantal Nederlandse unicorn-bedrijven en de ontwikkeling daarvan sinds 2010? Zo nee, bent u bereid dit structureel inzichtelijk te maken? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5C5777F8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3D8E33D4" w14:textId="4B693039">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="22A23CD6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="7ADF6D49" w14:textId="77777777">
-[...173 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3B35BF24" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4504AC1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5F4BD496" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unicorns zijn private bedrijven – oftewel niet-beursgenoteerde bedrijven - met een waardering van ten minste één miljard dollar. Een bedrijf kan deze status verliezen door een beursgang, door de verkoop van het bedrijf of als de waardering van het bedrijf is gedaald. Doordat het private bedrijven betreft zijn de exacte waarderingen niet openbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7B276896" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="31E44A7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Verschillend private dataproviders zoals Dealroom, Crunchbase en CBInsights maken op basis van investeringsrondes schattingen van waarderingen en maken op basis daarvan overzichten van unicorns. Tussen de overzichten van verschillende dataproviders zitten aanzienlijke verschillen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="1E0A6AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="10B63922" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sinds 2010 zijn volgens Dealroom 37 tech-bedrijven met een hoofdkantoor in Nederland op enig moment aan te merken geweest als een unicorn. Hiervan zijn volgens Dealroom 14 bedrijven met een hoofdkantoor in Nederland nog steeds aan te merken als unicorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="39BA980E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="42646927" w14:textId="07E9702A">
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="28583BE8" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="46682E99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Wordt het aantal unicornbedrijven door u gebruikt als indicator voor de effectiviteit van het Nederlandse startup- en scale-up ecosysteem en het investeringsklimaat? Zo nee, waarom niet? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="25D0716F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="2122E552" w14:textId="4E36D362">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="489C7E99" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="6545814C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="36B1942A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="52C440B2" w14:textId="3F0EE228">
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="558DEE44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het startup en scale-upbeleid streven wij ernaar om het ondernemingsklimaat voor jonge innovatieve techbedrijven te versterken zodat zoveel mogelijk tech-bedrijven doorgroeien tot techkampioenen van morgen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Onze stip op de horizon dat Nederland de komende tien jaar minstens 10 nieuwe technologie- en marktleiders voortbrengt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
-[...164 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="358854CF" w14:textId="62947861">
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="40FA8CD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="66F990F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om de effectiviteit van ons beleid in kaart te brengen kijken wij naar een mix van indicatoren, waaronder het aantal nieuwe tech-startups, het doorgroei percentage tot scale-ups en het geïnvesteerd kapitaal over de laatste jaren. Deze indicatoren tezamen hebben meer voorspellende waarde voor het toekomstig aantal unicorns dan het huidige aantal unicorns. Dit komt doordat het aantal nieuwe unicorns sterk fluctueert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0F3AEF15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="62F2B791" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Wat is de actuele stand van zaken van de gesprekken met de pensioensector over investeringen in Nederlandse technologiebedrijven en scale-ups? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="147925B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="06A7E659" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3A9ED829" w14:textId="77777777">
-[...239 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="723C9F26" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="1AB26533" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het mobiliseren van institutionele beleggers zoals pensioenfondsen voor durfkapitaalinvesteringen – en met name Nederlandse technologiebedrijven en scale-ups – is een prioriteit. Hiervoor ben ik met sector en Invest-NL in gesprek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="48E11AB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Invest-NL werkt aan een fonds-in-fonds waar pensioenfondsen in kunnen investeren ten behoeve van start- en scale-up investeringen in hoge impact sectoren. Het fonds bevindt zich momenteel in een vergevorderde fase, waarbij de contouren en voorwaarden grotendeels zijn uitgewerkt en wordt gewerkt naar het vastleggen van zachte commitments. Daartoe voert Invest-NL momenteel actief gesprekken met de grootste pensioenfondsen en meerdere middelgrote en kleine pensioenfondsen, pensioenuitvoerders en verzekeraars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7EC99E83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="17D2F9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft het Kabinet 200 miljoen euro vrijgemaakt voor het voorgenomen vervolg op het European Tech Champion Initiative (ETCI 2.0). Een belangrijk doel van ETCI is het mobiliseren van institutioneel kapitaal, hiertoe worden ook gesprekken gevoerd met de sector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="13C8208D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7F957A77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Kunt u inzicht geven in de omvang van investeringen van Nederlandse institutionele beleggers, waaronder pensioenfondsen en verzekeraars, in durfkapitaal en venturecapitalfondsen over de afgelopen tien jaar? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="24881EBE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="15102E13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="0D5D51A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="28C45A95" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="6D5065A5" w14:textId="75A39E75">
-[...78 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="405850D8" w14:textId="3942A16E">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0FD3CB24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pensioenfondsen investeren in toenemende mate in durfkapitaal, zowel direct in start- en scale-ups als indirect in durfkapitaalfondsen. Zo is er in de afgelopen jaren geïnvesteerd in private fondsen, zoals Innovation industries (600 miljoen euro), DeepTechXL (110 miljoen euro) en KEEN Ventures (40 miljoen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4B24E2B8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In de bijlage van de Kamerbrief ‘Investeringen institutionele beleggers in durfkapitaal’ wordt een overzicht gegeven van de durfkapitaal investeringen sinds 2010</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
+      <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="77158CC8" w14:textId="77777777">
-[...93 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3BDF4D99" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="611A80FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="50D34313" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarnaast analyseert de NVP ook de investeringen van pensioenfondsen. Uit recente data blijkt dat er in 2023 en 2024 meer dan 3 miljard euro is opgehaald door durfkapitaalfondsen maar dat dit in 2025 wat is teruggezakt naar 816 miljoen euro (bron). Deze daling lijkt voornamelijk te komen doordat pensioenfondsen nu vaker direct investeren in Nederlandse scale-ups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="53C10F96" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="307FC59C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Welke aanvullende maatregelen neemt u om de beschikbaarheid van groeikapitaal voor startups en scale-ups te vergroten, aanvullend op de inzet via Invest-NL, de Nationale Investeringsinstelling, het Nationaal Agentschap voor Disruptieve Innovatie (NADI) en de gesprekken met pensioenfondsen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="30CCBC87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="51D69619" w14:textId="79F15F3B">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="39694C21" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="0C3B65E5" w14:textId="77777777">
-[...439 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="1EAD6344" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="179A5399" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="1685E49C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt verschillende aanvullende maatregelen om de beschikbaarheid van groeikapitaal voor startups en scale-ups te vergroten. Deze maatregelen bouwen voort op het bestaande durfkapitaalinstrumentarium en richten zich zowel op de vroege fase als op de opschalingsfase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="299FE7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="768E4BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de vroege fase blijven de Vroegefasefinanciering (VFF), SEED Capital, het Innovatiekrediet en de Thematische Technology Transfer-regeling van belang. Deze regelingen zijn tot 2030 verlengd. Met deze regelingen levert het kabinet een aanzienlijke bijdrage aan zowel valorisatie als de financiering van startups en scale-ups. Deze regelingen grijpen aan op knelpunten in de markt die voortkomen uit marktfalen of bij risicovolle investeringen in innovatieve projecten. Ook de ROM’s blijven hierbij een belangrijke rol spelen. Zij vormen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>een landelijk dekkend netwerk en ondersteunen innovatieve bedrijven in de vroege fase met risicokapitaal, innoveren en internationaliseren. Dit jaar vindt ook de verplichte beleidsevaluatie van de ROM’s plaats over de periode 2021-2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4C063926" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="25CB339C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de scale-up fase versterkt het kabinet bestaande en nieuwe initiatieven. Zo is voorgenomen €130 miljoen beschikbaar te stellen voor versterking van het Deep Tech Fund bij Invest-NL. Samen met de inleg van Invest-NL groeit het fondsvermogen met €360 miljoen naar €610 miljoen. Daarmee kan het fonds blijven investeren in sleuteltechnologieën zoals fotonica, halfgeleiders, quantumtechnologie en kunstmatige intelligentie. Ook vergroot het kabinet haar inzet door middel van een Blended Finance Instrument waarvoor €250 miljoen beschikbaar is gesteld. Dit instrument richt zich op het financieringsknelpunt bij opschaling en grotere tickets, met name voor kapitaalintensieve investeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7F87A21D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="11632674" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Door zachte voorwaarden aan te bieden kan het instrument aanvullende private investeringen mobiliseren. Het instrument wordt momenteel uitgewerkt in nauw overleg met de Europese Commissie, vanwege de vereiste staatssteun-goedkeuring. Ook zet het kabinet in op Europese opschalingsfinanciering. Het kabinet heeft €200 miljoen vrijgemaakt voor ETCI 2.0. Daarmee wordt de slagkracht van Europese durfkapitaalfondsen vergroot en krijgen Nederlandse en Europese tech scale-ups betere toegang tot grotere financieringsrondes. Daarnaast verwelkomt het kabinet Europese initiatieven zoals het Scale-up Europe Fund, de EIC Accelerator en opschalingsfaciliteiten onder het toekomstige Fonds voor Europees Concurrentievermogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="23C6E39E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2016F613" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tot slot is in 2025 de innovatiedekking binnen het exportkredietinstrumentarium geïntroduceerd. Met deze dekking kan de Staat garanties verstrekken op financiering van innovatieve bedrijven die investeren in sleuteltechnologieën met exportpotentieel. Hierdoor wordt het risico voor financiers verlaagd en kan aanvullend privaat kapitaal worden gemobiliseerd voor innovatieve startups en scale-ups, met name in de fase waarin substantiële investeringen nodig zijn voor opschaling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2BEAE9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="6E1D1DAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Bent u bereid te onderzoeken of het huidige beleid voldoende aansluit bij de behoeften van bedrijven in de zogenoemde grow-upfase? Zo ja, op welke wijze? Zo nee, waarom niet? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="6E08B4B0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3F738056" w14:textId="091C531E">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5F08B65A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="73C7F735" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="4D0F48D9" w14:textId="7B664171">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="6C48829E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="34C7E521" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik onderschrijf het belang van een goede aansluiting van ons beleid bij de financieringsbehoeften van ondernemingen. Het beleid en de aansluiting daarvan bij de praktijk zijn uitgebreid in beeld gebracht in het Interdepartementaal Beleidsonderzoek (IBO) Bedrijfsfinanciering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
+      <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Hieruit bleek onder meer een hardnekkig knelpunt op het gebied van opschalingsfinanciering, met name bij investeringsrondes vanaf €50 miljoen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="008D2040" w:rsidP="00FF26B2" w:rsidRDefault="008D2040" w14:paraId="716856C0" w14:textId="77777777">
-[...220 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="28E52EAD" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="73ADF508" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="739E3022" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet zet zich in om een dergelijk knelpunt aan te pakken, bijvoorbeeld met een nieuw blended finance instrument en een voorgenomen aanvullende bijdrage aan het Deep Tech Fonds (DTF) onder Invest-NL, evenals een voorgenomen bijdrage aan het vervolg op het European Tech Champions Initiative (ETCI 2.0). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="16A98EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft de ontwikkelingen in de markt volgen en benut daarbij de inzichten uit bestaande onderzoeken, evaluaties en de uitvoering van deze maatregelen om het beleid waar nodig verder te versterken. Zo staat in 2027 een evaluatie van Invest-NL gepland, die naar verwachting verdere inzichten zal bieden in de doelmatigheid en doeltreffendheid van dit voor startups en scale-ups relevante instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="01D9F679" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="21D1390E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. In hoeverre richt het kabinetsbeleid zich op het vergroten van exitmogelijkheden voor startups en scale-ups, waaronder beursgangen en strategische overnames? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7286914C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="5A58DBB4" w14:textId="3147C1DE">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="2F80FED5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="13812706" w14:textId="77777777">
-[...35 lines deleted...]
-        <w:t>-ups. Uit onderzoek van KPMG</w:t>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="02BCEC5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="24C3EA4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>We erkennen dat de exit-mogelijkheden binnen Nederland en Europa onvoldoende zijn voor start- en scale-ups. Uit onderzoek van KPMG</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en EIF</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> blijkt dat de afgelopen jaren de slechtste jaren waren sinds lange tijd voor de exit-markt, zowel voor beursgangen als acquisities. Dit remt volgens KPMG de durfkapitaalcyclus waardoor </w:t>
-[...96 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="45C78EBE" w14:textId="1D63CDED">
+        <w:t xml:space="preserve"> blijkt dat de afgelopen jaren de slechtste jaren waren sinds lange tijd voor de exit-markt, zowel voor beursgangen als acquisities. Dit remt volgens KPMG de durfkapitaalcyclus waardoor onderinvesteringen ontstaan, zowel op fonds- als op deal-niveau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0B0048E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="24F93729" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hoewel er signalen zijn van voorzichtig herstel, blijft beleggersvertrouwen kwetsbaar. De stagnerende exitmarkt is wereldwijd een knelpunt en dit wordt versterkt door de huidige geopolitieke spanningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="07C5DBB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juist onder deze omstandigheden is publiek-private samenwerking essentieel. Het kabinetsbeleid is erop gericht om vanuit de publieke fondsen en instrumenten zoals Invest-NL te zorgen voor tijdig verkennen van exit mogelijkheden voor deze bedrijven of te zorgen voor tijdelijke overbruggingsfinanciering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4C89C6D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5C9D8F53" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Wat is naar verwachting het effect van het wetsvoorstel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="44318620" w14:textId="470FD768">
-[...32 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="23905AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implementatiewet noteringen en benchmarks (2) op het aantal beursgangen (IPO’s) en het vestigingsklimaat voor groeibedrijven in Nederland? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="73FE7A36" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="19F0485A" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="04A36A93" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="4C65C87A" w14:textId="77777777">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Act).</w:t>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0C3C2DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7BB3AF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel strekt tot implementatie en uitvoering van een Europees wetgevingspakket (de Listing Act).</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hiermee wordt beoogd de toegang tot de publieke markten voor ondernemingen te verbeteren door de regels voor de toegang tot de handel op een gereglementeerde markt, multilaterale handelsfaciliteit (MTF) of mkb-groeimarkt te vereenvoudigen en te harmoniseren alsmede de administratieve lasten te verminderen. Onderdeel van het wetsvoorstel is een verhoging van de vrijstellingsgrens van de prospectusplicht bij aanbiedingen van effecten aan het publiek (van € 5 miljoen naar € 12 miljoen). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="008D2040" w:rsidP="00FF26B2" w:rsidRDefault="008D2040" w14:paraId="3D182C9F" w14:textId="77777777">
-[...64 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="25AD38B2" w14:textId="320A73EE">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3761E89F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4225EB1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de maatregelen uit het Listing Act wetgevingspakket wordt het met name voor mkb-ondernemingen makkelijker om een beursnotering te krijgen, zodat hun aandelen (en andere effecten) breed verkrijgbaar zijn op de publieke kapitaalmarkt. Dit maakt het voor mkb-ondernemingen eenvoudiger om financiering aan te trekken bij een breed beleggerspubliek en stelt bijvoorbeeld startups en scale-ups in staat om door te groeien na eerdere private investeringsrondes. De verwachting is dan ook dat het wetsvoorstel zal bijdragen aan een toename van het aantal beursnoteringen en verruiming van de financieringsmogelijkheden van (mkb)ondernemingen en daarmee aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">versterking van hun groei- en innovatievermogen alsmede hun concurrentiepositie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="43B978B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3D592C18" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">11. Wat is uw inzet om het ondernemersvliegwiel te verbeteren en werknemersparticipatie bij start ups aantrekkelijker te maken? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="5FFDAEE7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="0164C661" w14:textId="0097F0CE">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="20FD7B39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="376CFFC4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="1B8413B7" w14:textId="77777777">
-[...108 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="38FA4C5E" w14:textId="54A66153">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="6B9CD5AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7ABE0EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet komt in september met een wetsvoorstel waarin ook een fiscale regeling is opgenomen om werknemersparticipatie bij startups en scale-ups te stimuleren met een lagere belastingheffing en een heffingsmoment bij verkoop van de aandelen. Een positief effect van medewerkersparticipatie bij startups en scale-ups ingeval van een succesvolle groei is dat een grotere groep van medewerkers profiteert van de waardestijging van de onderneming. Deze waardestijging komt via deze vorm van beloning ook deels beschikbaar om te investeren in andere startups en scale-ups. Daarmee verbetert het ecosysteem voor startups en scale-ups en het ondernemersvliegwiel, zoals ook in het artikel wordt betoogd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="684547E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="44E35E87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Welke maatregelen zijn er op fiscaal vlak in de in het artikel genoemde landen Zweden, Estland en Ierland, maar ook in de VS, Israël en Singapore, die specifiek innovaties verder ondersteunen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="38C8C95F" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="61AE2813" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="75508654" w14:textId="72CCE060">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7144423B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="42D65AB4" w14:textId="77777777">
-[...62 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="466994D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="62ADCFC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="41084F45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om de toegang tot kapitaal te verbeteren voor startups en scale-ups bestaan verschillende fiscale regelingen in de genoemde landen. De toegang tot kapitaal is een van de randvoorwaarden voor succesvolle innovatie bij startups en scale-ups en is fundamenteel voor het opschalen van de onderneming. De belastingstelsels van deze landen zijn niet een-op-een vergelijkbaar met het Nederlandse belastingstelsel, maar een aantal elementen kunnen worden onderscheiden in de verschillende regelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="76D5E553" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="06CBAA80" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het stimuleren van initiële investeringen: landen als Ierland, Israël en Singapore kennen fiscale faciliteiten voor particuliere investeerders, business angels of investeringen in jonge innovatieve ondernemingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="5B7FC349" w14:textId="77777777">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4E58A207" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Het belonen van succesvolle investeringen bij realisatie: in bijvoorbeeld de Verenigde Staten en het Verenigd Koninkrijk bestaat een regeling waarbij vermogenswinst op aandelen in kwalificerende kleine ondernemingen onder voorwaarden fiscaal gunstig wordt behandeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="000E3B78" w:rsidP="00FF26B2" w:rsidRDefault="000E3B78" w14:paraId="53EED12E" w14:textId="77777777">
-[...97 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="780D76D6" w14:textId="6E8E1D5B">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="394CC2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="50DC1D01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het stimuleren van herinvestering: in onder andere Estland, het Verenigd Koninkrijk en de Verenigde Staten worden winsten onder voorwaarden in beginsel pas bij uitkering belast. Onder voorwaarden is het ook mogelijk om zonder belastingheffing gerealiseerde winsten te investeren in andere startups en scale-ups. Zweden kent geen specifieke fiscale regeling met dit doel, maar wel een relevante aanvullende uitzondering binnen hun deelnemingsvrijstelling. Vermogensresultaten op bepaalde aandelenbelangen, waaronder niet-beursgenoteerde deelnemingen, worden onder voorwaarden fiscaal gunstig behandeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="27519A36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0095E436" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Voor het zomerreces informeer ik u mede namens de staatssecretaris van Financiën over het onderzoek naar een fiscale stimulans om privaat kapitaal voor startups en het mkb te versnellen, mede naar aanleiding van het in het coalitieakkoord opgenomen onderzoek naar een win-win-lening en de moties Dassen/Martens-America (motie 21501-30-642), Vermeer (motie 32637- Nr. 721) en Bontenbal (motie 36933-Nr. 31).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="11608FE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="407CA7A5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Welke aanvullende beleidsmaatregelen overweegt u om ervoor te zorgen dat Nederlandse innovaties vaker doorgroeien tot internationaal concurrerende ondernemingen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="503130F5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3794DC64" w14:textId="2A81CA0D">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0938426B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4E58BA05" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="5B670FD5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3CE51FAB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="64D7AA7D" w14:textId="61066FDD">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00EA1379" w:rsidR="00740587">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3CFCB265" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In lijn met de inzet van het vorige kabinet, blijft het kabinet zich inzetten op het versterken van het Nederlandse startup- en scale-up ecosysteem. In de kamerbrief “Bouwen aan de tech-kampioenen van morgen”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> , heeft het kabinet hiervoor reeds een aantal gerichte maatregelen aangekondigd. Op dit moment ligt de focus op de uitvoering van deze actieagenda. Bij de uitwerking van deze inzet wordt nadrukkelijk gekeken naar knelpunten die innovatieve bedrijven ervaren in de opschalingsfase, waaronder toegang tot talent, financiering en internationale markten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="000E3B78" w:rsidP="00FF26B2" w:rsidRDefault="000E3B78" w14:paraId="7C876E81" w14:textId="77777777">
-[...179 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="59539E5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4554AD46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="5C883570" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarbij wordt onder meer ingezet op een meer structurele ondersteuning van deeptech bedrijven, onder andere via Techleap. Verder zet het kabinet in op het versterken van valorisatie. Het kabinet onderzoekt daarom naar aanleiding van de motie Oualhadj (motie 32637-Nr. 746) hoe valorisatie kan worden versterkt door structurele financiering voor academische spin-offcreatie te bieden en dit te koppelen aan ondernemersvriendelijke randvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7076EFD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="1DDAEE82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Daarnaast zet Nederland zich actief in voor een Europees startup- en scale-upbeleid. Het kabinet levert input aan de ontwikkeling van de Europese Startup and Scale-up Strategy en zal bezien hoe de uitkomsten hiervan kunnen bijdragen aan een beter functionerende Europese interne markt voor innovatieve ondernemingen. In dat kader volgt het kabinet ook de ontwikkelingen rond een mogelijke pan-Europese ondernemingsvorm die grensoverschrijdend ondernemerschap binnen de Europese Unie kan vereenvoudigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="72FCB316" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="636F463B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ten slotte blijft het kabinet werken aan een aantrekkelijk ondernemings- en arbeidsmarktklimaat voor innovatieve bedrijven. Daarbij gaat het onder meer om het behouden van een concurrerend vestigingsklimaat voor internationaal talent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="77EF4833" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3EE62D5C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Met deze inzet werkt het kabinet aan een samenhangend pakket van maatregelen om ervoor te zorgen dat meer Nederlandse innovaties kunnen doorgroeien tot internationaal concurrerende ondernemingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="63460A31" w14:textId="77777777">
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="0961BDCA" w14:textId="1C6A28CE">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="1F66F9CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4C898C47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Zou u deze vragen kunnen beantwoorden voor het rondetafelgesprek in de Kamer over belastingmaatregelen ter ondersteuning van startups en scale-ups op 11 juni 2026? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="53D76E16" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="0AA72A39" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1379">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00FF26B2" w:rsidP="00FF26B2" w:rsidRDefault="00FF26B2" w14:paraId="3FBCAA53" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00721AE1" w:rsidRDefault="00721AE1" w14:paraId="3CA53567" w14:textId="77777777">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="4A0B7338" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3450131F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1379">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gezien de complexiteit van de vragen en de benodigde interdepartementale afstemming was dit helaas niet mogelijk. We hebben er naar gestreefd om de vragen zo snel mogelijk te beantwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="7EFA55B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EA1379" w:rsidR="00A50CF6" w:rsidP="00810C93" w:rsidRDefault="00A50CF6" w14:paraId="28FE932D" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:sectPr w:rsidRPr="00EA1379" w:rsidR="00DE7F94" w:rsidSect="00D604B3">
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="64B64170" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA1379" w:rsidR="00E83F11" w:rsidP="00E83F11" w:rsidRDefault="00E83F11" w14:paraId="3EF9534F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="7DFDCD92" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00E83F11">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA41A79" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191">
+    <w:p w14:paraId="1D9AD4A9" w14:textId="77777777" w:rsidR="00AF7469" w:rsidRDefault="00AF7469" w:rsidP="00E83F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2598487C" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45CC607F" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191">
+    <w:p w14:paraId="56B49626" w14:textId="77777777" w:rsidR="00AF7469" w:rsidRDefault="00AF7469" w:rsidP="00E83F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9EBB9B" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30C3BB9F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5B057EEC" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="15F2D410" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2CFB4CFF" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1FBE2190" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="770B940B" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C4D4866" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191">
+    <w:p w14:paraId="33C04933" w14:textId="77777777" w:rsidR="00AF7469" w:rsidRDefault="00AF7469" w:rsidP="00E83F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDF3B50" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4316626B" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191">
+    <w:p w14:paraId="07256C9B" w14:textId="77777777" w:rsidR="00AF7469" w:rsidRDefault="00AF7469" w:rsidP="00E83F11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA6FE6" w14:textId="77777777" w:rsidR="00EF7191" w:rsidRDefault="00EF7191"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="74662AA0" w14:textId="38DB1BC0" w:rsidR="00740587" w:rsidRPr="00740587" w:rsidRDefault="00740587">
+    <w:p w14:paraId="721936F1" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00740587" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00740587">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2040">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerstuk: 32637</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2040">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- Nr. 709</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3100E2BF" w14:textId="0061914F" w:rsidR="00740587" w:rsidRDefault="00740587" w:rsidP="00CC467D">
+    <w:p w14:paraId="4C5DB5C2" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2475"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2040">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerstuk: 32637- Nr. 709</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01CE8">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC467D">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="51D7CB6B" w14:textId="45CD73F1" w:rsidR="00740587" w:rsidRDefault="00740587">
+    <w:p w14:paraId="4212B735" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="008D2040">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>amerstuk 32637- Nr. 657</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5426B120" w14:textId="6E5A9888" w:rsidR="00740587" w:rsidRPr="00CC467D" w:rsidRDefault="00740587">
+    <w:p w14:paraId="630B3D06" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00CC467D" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC467D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CC467D">
         <w:rPr>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Kamerstuk</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 32637, nr. 646</w:t>
+        <w:t>Kamerstuk 32637, nr. 646</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="65645522" w14:textId="77777777" w:rsidR="00FF26B2" w:rsidRPr="00CC467D" w:rsidRDefault="00FF26B2" w:rsidP="00FF26B2">
+    <w:p w14:paraId="4131080A" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00CC467D" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3B78">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC467D">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> KPMG </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CC467D">
+        <w:t xml:space="preserve"> KPMG Onderzoek Kapitaalmarkt (2024): Shaping the future of the Dutch capital market </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="110E40F3" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00CC467D" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Onderzoek</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3B78">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00CC467D">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (2024): Shaping the future of the Dutch capital market </w:t>
+        <w:t xml:space="preserve"> EIF Equity Survey (2025) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="5522E5D9" w14:textId="77777777" w:rsidR="00FF26B2" w:rsidRPr="00CC467D" w:rsidRDefault="00FF26B2" w:rsidP="00FF26B2">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6ADE7188" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3B78">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CC467D">
+      <w:r w:rsidRPr="000E3B78">
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-          <w:lang w:val="en-US"/>
-[...75 lines deleted...]
-        <w:t>).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Listing Act wijzigt een Europese richtlijn en diverse Europese verordeningen. Het betreft onder meer Richtlijn (EU) 2014/65/EU (MiFID II) en een drietal verordeningen, te weten Verordening  (EU) 2017/1129 (prospectus), Verordening (EU) 596/2014 (marktmisbruik) en Verordening (EU) Nr. 600/2014 (MiFIR).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1B9E0B2E" w14:textId="7C6945F8" w:rsidR="00740587" w:rsidRDefault="00740587">
+    <w:p w14:paraId="72B664A4" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D2040">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kamerstuk: 32637- Nr. 709</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...120 lines deleted...]
-  <w:p w14:paraId="181A2763" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6D4C9555" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...547 lines deleted...]
-  <w:p w14:paraId="3AA362F5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4827308B" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A79F865" w14:textId="77777777" w:rsidR="00E83F11" w:rsidRPr="00E83F11" w:rsidRDefault="00E83F11" w:rsidP="00E83F11">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="80"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1979 lines deleted...]
-    <w:rsid w:val="00ED7804"/>
+    <w:rsidRoot w:val="00E83F11"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00AF7469"/>
+    <w:rsid w:val="00D457DF"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E83F11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1BA3152D"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{20DA846A-4605-43D4-AC9C-332F49260E9C}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8396,397 +2707,1163 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote Reference Superscript,BVI fnr,Footnote symbol,16 Point,Superscript 6 Point,Footnote Reference Number,Footnote Reference_LVL6,Footnote Reference_LVL61,Footnote Reference_LVL62,Footnote Reference_LVL63,Footnote Reference_LVL64"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83F11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16059</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>2890</ap:Words>
+  <ap:Characters>15896</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>133</ap:Lines>
+  <ap:Lines>132</ap:Lines>
   <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18941</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18749</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>