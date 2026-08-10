--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,4084 +1,1593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00830731" w:rsidRDefault="00830731" w14:paraId="097DE446" w14:textId="77777777"/>
-    <w:p w:rsidR="00A33C35" w:rsidRDefault="001F1677" w14:paraId="3DAB1491" w14:textId="77777777">
+    <w:p w:rsidRPr="00073608" w:rsidR="00073608" w:rsidP="00073608" w:rsidRDefault="00C76862" w14:paraId="4FC4F52C" w14:textId="6EAF44BE">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>515</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventie en bestrijding van stille armoede en sociale uitsluiting </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00073608" w:rsidP="00D80872" w:rsidRDefault="00073608" w14:paraId="0713636E" w14:textId="0A3BFD33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>823</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Het kabinet </w:t>
-[...85 lines deleted...]
-      <w:r w:rsidR="009823A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00073608" w:rsidP="00C76862" w:rsidRDefault="00073608" w14:paraId="245C33DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00073608" w14:paraId="7E3C029A" w14:textId="629296BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het kabinet wil dat ieder kind dat opgroeit in een gezin met een laag inkomen kan meedoen met leeftijdsgenoten. Zodat ze mee kunnen met schooluitjes, naar zwemles of voetbaltraining en over de benodigde schoolspullen beschikken. Dit is essentieel voor hun mentale en fysieke ontwikkeling en verhoogt hun maatschappelijke kansen. In algemene zin laten de armoedecijfers voor Nederland sinds 2018 een daling van gezinnen in armoede zien. Volgens het CBS leefde 2,8% van de kinderen tot 18 jaar in 2024 in armoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00716946">
-[...14 lines deleted...]
-      <w:r w:rsidR="001D20E3">
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en is de verwachting van het CBP dat dit verder zal dalen naar 2,3% in 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00C76862">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D20E3" w:rsidP="00E31F7D" w:rsidRDefault="001D20E3" w14:paraId="6740CEEC" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="5F3CCDEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="3AB4B9DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In overeenstemming met het coalitieakkoord ‘Aan de Slag’, en als reactie op de motie van het lid Bikker</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, blijft dit kabinet zich ervoor inzetten dat zoveel mogelijk mensen uit de armoede komen. Het kabinet neemt daartoe gerichte maatregelen met het Nationaal Programma Armoede en Schulden (NPAS) en investeert in armoedebeleid en in de preventie van schulden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:r w:rsidR="00446BE2">
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hiermee willen we voorkomen dat mensen in armoede terechtkomen, en kunnen we hen ondersteunen waar het tegenzit. Daarnaast heeft dit programma ook tot doel om het aantal huishoudens met problematische schulden omlaag te brengen. Het kabinet heeft kennis genomen van het rapport Schrijnende Keuzes van Nationaal Fonds Kinderhulp. Het rapport biedt enkele waardevolle inzichten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidR="00722E23">
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, zoals het gestegen aantal hulpaanvragen voor basisvoorzieningen, evenals de toename in hulpaanvragen onder werkende ouders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00722E23">
-[...11 lines deleted...]
-      <w:r w:rsidR="00FF1A50">
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze inzichten bevestigen dat het belangrijk is dat er hulp beschikbaar is voor kinderen en gezinnen die dit nodig hebben. Elk kind verdient immers een goede start en elk kind dat opgroeit in armoede is er één te veel. Verder in deze brief wordt ingegaan op enkele aanbevelingen uit het rapport, in aanvulling op hetgeen hierover al in de eerste voortgangsrapportage NPAS is gemeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00716946" w:rsidP="00E31F7D" w:rsidRDefault="00716946" w14:paraId="42DF0E82" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="424B390A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="5AD801BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sam&amp; Voor Alle Kinderen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F1677" w:rsidR="003D63F7" w:rsidP="003D63F7" w:rsidRDefault="003D63F7" w14:paraId="65767F3B" w14:textId="77777777">
-[...56 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="2BC75F9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast directe inkomensmaatregelen die het inkomen van mensen direct verhogen, wordt via het Nationaal Programma Armoede en Schulden (NPAS) gewerkt aan het voorkomen van armoede en het tegengaan van de langetermijneffecten van armoede. Hierbij zet het kabinet in op de aanpak van kinderarmoede. Wij erkennen hierbij het belang van maatschappelijke organisaties als Kinderhulp. Als onderdeel van het NPAS verstrekt het ministerie van SZW jaarlijks €16 miljoen aan subsidie aan het samenwerkingsverband Sam&amp; voor alle Kinderen, bestaande uit Stichting Leergeld Nederland, Nationaal Fonds Kinderhulp, Stichting Jarige Job, Jeugdfonds sport &amp; cultuur en Jeugdeducatiefonds. De afgelopen twee jaar hebben de Sam&amp; partijen extra middelen ontvangen om een grotere doelgroep te kunnen bereiken. De subsidies worden dit jaar geëvalueerd. Het rapport zal naar verwachting dit najaar aan uw Kamer toegezonden worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="1AABED78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="50C1C97E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Werkenden met een laag inkomen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E31F7D" w:rsidP="00E31F7D" w:rsidRDefault="001D20E3" w14:paraId="36AEAE60" w14:textId="77777777">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="355BC9C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij erkennen de zorg van Kinderhulp dat een groep werkenden met een laag inkomen kwetsbaar is, die onvoorziene financiële tegenvallers niet altijd kan opvangen. Het kabinet neemt gerichte maatregelen om werkenden met geldzorgen te helpen. Hierbij is zowel aandacht voor de groep werkenden onder de armoedegrens als de groep vlak daarboven. In het NPAS wordt ingezet op het eerder bereiken van werkenden met geldzorgen en doorverwijzing naar passende hulp, via de werkgever als vindplaats. Het is belangrijk om het gesprek op de werkvloer over geldzorgen te normaliseren. Werkgevers spelen een belangrijke rol in doorverwijzing bij geldzorgen of schulden. Via een publiekscampagne worden werkgevers gewezen op de sleutelpositie die zij hierin kunnen vervullen. Kinderhulp roept op om duidelijke voorlichting te geven aan werkende ouders dat ook zij in aanmerking komen voor gemeentelijke (kind)regelingen. In de aanpak wordt ingezet op het tegengaan van niet-gebruik van regelingen onder werkenden waarbij ook de gemeentelijke regelingen worden meegenomen. Ook wordt ingezet op het creëren van inzicht in de opbrengsten van meer uren werk, en loopbaan en ontwikkeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="1D57C8EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="4BC427CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werkenden die leven in armoede zijn vaker aan het werk in bepaalde sectoren, waar de schoonmaakbranche er één van is. Zo wordt er binnen de Rijksschoonmaakorganisatie een pilot ontwikkeld om werkenden met geldzorgen naar de juiste hulp te begeleiden en het niet-gebruik van regelingen tegen te gaan. Samen met werkgevers, brancheorganisaties, stichtingen en kennisinstellingen wordt gekeken hoe er daarnaast afspraken gemaakt kunnen worden met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>werkgevers in deze branche over hun rol bij geldzorgen en de te bieden ondersteuning. Ook wordt een aanpak via de arbeidsmarktregio’s onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="3F37DF68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="5D825CE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hulp via informele organisaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="6D3274F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport van Kinderhulp laat ook een groeiende afhankelijkheid van (informele) organisaties zien. Het merendeel van de hulpverlenende instanties geeft aan dat er meer gezinnen aankloppen voor hulp. Naast Kinderhulp zien ook andere informele routes meer hulpvragers. Zo is het aantal mensen dat in 2025 een inlooppunt met vrijwilligers heeft bezocht om geldvragen te stellen toegenomen. Het aantal mensen dat geholpen is via langere trajecten met vrijwilligers aan de keukentafel is ook gestegen. Ook zag Geldfit een stijging van het aantal bezoekers op de website en hun bellijn. Dit kan overigens ook betekenen dat meer mensen deze laagdrempelige hulproutes weten te vinden. SZW stimuleert dat via subsidies aan bijvoorbeeld de Alliantie Vrijwillige Schuldhulp, aan Geldfit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="43BCFA6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook doet SZW samen met Geldfit mediacampagnes zoals ‘laat geen geld liggen’, om mensen te attenderen op regelingen waar zij mogelijk recht op hebben zoals via een potjescheck. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In aanvulling zet het ministerie van SZW in op het zo vroeg mogelijk bereiken van mensen met geldzorgen, en (beginnende) schulden op plaatsen waar mensen van nature al komen zoals de huisarts, geboortezorg, apotheek, ervaringsdeskundigen en sleutelpersonen, scholen, en sociaal werk. Het gaat daarbij om het signaleren, bespreekbaar maken, en weten hoe mensen warm door te verwijzen naar laagdrempelige financiële hulp. Een landelijk dekkend netwerk van financiële dienstverlening is daarbij van belang. Hierbij wordt de koppeling gemaakt met sociaaljuridische en andere overheidsbrede dienstverlening. Dit gebeurt in nauwe samenwerking met JenV, BZK en VNG. Er zijn al ruim 20.000 vrijwilligers actief om mensen aan de keukentafel te helpen, en 170 inlooppunten waar mensen terecht kunnen met allerlei vragen over geldzorgen, levensgebeurtenissen, het aanvragen van regelingen, moeilijke brieven, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="43DFD5FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="7D20C25D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...84 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kindgericht beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="6CCD7539" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeenten en ministeries werken dagelijks aan het versterken van gezinnen en het vergroten van kansen voor kinderen. Toch zien we dat interventies en programma’s niet altijd tot de beoogde resultaten leiden. Vaak ligt dat niet aan de inzet zelf, maar aan de manier waarop we samenwerken – of juist niet samenwerken. Daar willen we wat aan doen. Dit doen we als gezamenlijke departementen in het sociaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ook doet SZW samen met Geldfit mediacampagnes zoals ‘laat geen geld liggen’, om mensen te attenderen op regelingen waar zij mogelijk recht op hebben </w:t>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">domein samen met gemeenten, uitvoerende instellingen, het maatschappelijk middenveld en inwoners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="21170D43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="0C647911" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vereenvoudiging gemeentelijk armoedebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="05853DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kinderhulp constateert dat inkomensregelingen per gemeente verschillen, waardoor het kan uitmaken wat je voor ondersteuning of voorzieningen kan krijgen. In overleg met gemeenten werken we aan vereenvoudiging en een basisniveau van aanvullende gemeentelijke regelingen, zodat je kan rondkomen ongeacht je postcode. Dit maakt voor mensen het aanbod en de aanvraag van regelingen overzichtelijker. Armoede-, schulden- en re-integratiebeleid van gemeenten wordt hierbij ook meer geüniformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="639D8CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="2E2B3BC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opheffen voorbehoud op artikel 26 kinderrechtenverdrag IVRK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="4BA0A365" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Koninkrijk der Nederlanden heeft het Internationaal Verdrag inzake de Rechten van het Kind (IVRK) ondertekend en geratificeerd, maar bij de ratificatie een voorbehoud gemaakt op artikel 26, dat het recht van ieder kind op sociale zekerheid en financiële ondersteuning betreft. Het vorige kabinet heeft besloten om dit voorbehoud in te trekken. Het intrekken van het voorbehoud is een positief signaal richting kinderen wiens ouders niet kunnen voorzien in hun onderhoud. Het voornemen om het voorbehoud voor Nederland in te trekken, dient door het parlement te worden goedgekeurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="6CA947AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="352FF74A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belang van financiële educatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="0C2EAF52" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kinderhulp benadrukt in haar rapport het belang van financiële educatie om kansengelijkheid van kinderen en jongeren te vergroten. Bij het terugdringen van geldzorgen, armoede en schulden zet het kabinet ook in op de preventie van geldzorgen. Het is niet vanzelfsprekend dat alle kinderen en jongeren financiële vaardigheden vanuit huis meekrijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="7608A3AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niet alle ouders zijn in staat om kinderen hier de juiste basis in mee te geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Door het aanleren van financiële competenties en goede voorlichting van jongs af aan, in alle levensfases en dichtbij, om de juiste/gezonde financiële keuzes te kunnen maken, zijn zij beter voorbereid op een zelfstandig maatschappelijk leven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eén van de huidige beleidsmaatregelen is de ‘Subsidieregeling financiële educatie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">onderwijsinstellingen’ (voor het middelbaar beroepsonderwijs, voortgezet onderwijs en het primair onderwijs). Met deze subsidie worden scholen financieel in staat gesteld om leerkrachten en docenten te trainen op het integreren en inbedden van financiële educatie in het onderwijsprogramma, het bieden van persoonlijke financiële begeleiding aan leerlingen met geldzorgen én het betrekken van ouders bij de financiële opvoeding van hun kinderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="447BD0E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="5D092805" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...50 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betaalbaarheid openbaar vervoer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="43513151" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor kinderen die opgroeien in gezinnen met een laag inkomen kan het ov te duur zijn. In verschillende gemeenten (o.a. Amsterdam, Rotterdam, Den Haag en Utrecht) bestaan regelingen waarmee kinderen gratis in het stedelijke of regionale ov kunnen reizen en NS biedt gratis reizen voor kinderen tot 12 jaar. NS biedt jongeren een gratis abonnement waarmee in de daluren met 40% korting gereisd kan worden. Daarnaast is NS recentelijk samen met de gemeente Amersfoort een proef gestart met een treinpas voor mensen met een laag inkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...56 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00BE21A3">
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De resultaten wil NS gebruiken om te onderzoeken hoe een reispas voor inwoners met een laag inkomen verder ontwikkeld kan worden, in samenwerking met landelijke, regionale en lokale overheden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00572430" w:rsidP="008B771A" w:rsidRDefault="00572430" w14:paraId="7BF08EE9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="1CDDC0AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A66DB6" w:rsidP="008B771A" w:rsidRDefault="00587D5B" w14:paraId="56A781BF" w14:textId="77777777">
-[...77 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00C76862" w:rsidRDefault="00C76862" w14:paraId="023574EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet wil tot slot benadrukken dat het van belang is om de ontwikkelingen bij maatschappelijke organisaties en armoedefondsen te blijven volgen. Het ministerie van Sociale Zaken en Werkgelegenheid blijft daarom de komende tijd in gesprek met onder andere de partijen verenigd binnen Sam&amp; voor alle Kinderen, om op de hoogte te blijven van de landelijke en lokale ontwikkelingen die zij binnen hun hulpverlening signaleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00073608" w:rsidRDefault="00C76862" w14:paraId="57D39E42" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00073608" w:rsidRDefault="00C76862" w14:paraId="6C6B34F9" w14:textId="53AC6A19">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608" w:rsidR="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00073608" w:rsidR="00C76862" w:rsidP="00073608" w:rsidRDefault="00C76862" w14:paraId="706C260A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00830731">
+    <w:p w:rsidRPr="00073608" w:rsidR="004E5D09" w:rsidP="00073608" w:rsidRDefault="004E5D09" w14:paraId="7FFC412B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00073608" w:rsidR="004E5D09" w:rsidSect="009F74E7">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC209B3" w14:textId="77777777" w:rsidR="00445AF9" w:rsidRDefault="00445AF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="65F4F6A9" w14:textId="77777777" w:rsidR="00480775" w:rsidRDefault="00480775" w:rsidP="00C76862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05C0CDEA" w14:textId="77777777" w:rsidR="00445AF9" w:rsidRDefault="00445AF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15025E0C" w14:textId="77777777" w:rsidR="00480775" w:rsidRDefault="00480775" w:rsidP="00C76862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47737FDC" w14:textId="77777777" w:rsidR="003176F6" w:rsidRDefault="003176F6">
+  <w:p w14:paraId="0BD6CD3D" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65E51E6B" w14:textId="77777777" w:rsidR="003176F6" w:rsidRDefault="003176F6">
+  <w:p w14:paraId="04D5E531" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45B19C0A" w14:textId="77777777" w:rsidR="003176F6" w:rsidRDefault="003176F6">
+  <w:p w14:paraId="5439EA0A" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F5AAAD4" w14:textId="77777777" w:rsidR="00445AF9" w:rsidRDefault="00445AF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5365018F" w14:textId="77777777" w:rsidR="00480775" w:rsidRDefault="00480775" w:rsidP="00C76862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DA26212" w14:textId="77777777" w:rsidR="00445AF9" w:rsidRDefault="00445AF9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BEB203F" w14:textId="77777777" w:rsidR="00480775" w:rsidRDefault="00480775" w:rsidP="00C76862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B3DDBF9" w14:textId="77777777" w:rsidR="009823A2" w:rsidRPr="001D20E3" w:rsidRDefault="009823A2">
+    <w:p w14:paraId="23CDF62E" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009823A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="001D20E3">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Hoeveel kinderen zijn arm? - Leven in Armoede 2025 | CBS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2F2CA7FD" w14:textId="77777777" w:rsidR="001D20E3" w:rsidRPr="001D20E3" w:rsidRDefault="001D20E3">
+    <w:p w14:paraId="2F6A12A9" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D20E3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D20E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="001D20E3">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Centraal Economisch Plan 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F356827" w14:textId="77777777" w:rsidR="00555013" w:rsidRPr="001D20E3" w:rsidRDefault="00555013" w:rsidP="00555013">
+    <w:p w14:paraId="135AAFF8" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D20E3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D20E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025-2026, 36 848, nr. 84</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1EE998CE" w14:textId="77777777" w:rsidR="00555013" w:rsidRPr="00446BE2" w:rsidRDefault="00555013" w:rsidP="00555013">
+    <w:p w14:paraId="191D7704" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001D20E3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D20E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2024-2025, 24515, nr. 799.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0297DB40" w14:textId="77777777" w:rsidR="00446BE2" w:rsidRPr="001D20E3" w:rsidRDefault="00446BE2">
+    <w:p w14:paraId="1A6B9797" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001D20E3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D20E3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="001D20E3">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Onderzoeksrapport 2026: "Schrijnende keuzes" - Kinderhulp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="16C2D382" w14:textId="77777777" w:rsidR="00FF1A50" w:rsidRDefault="00FF1A50">
+    <w:p w14:paraId="2CA34C1B" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t>818</w:t>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 24515, nr. 818</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4B38F0FA" w14:textId="77777777" w:rsidR="001F1677" w:rsidRPr="009823A2" w:rsidRDefault="001F1677" w:rsidP="001F1677">
+    <w:p w14:paraId="0FAB6FE5" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003D63F7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003D63F7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="003D63F7">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Staatscourant 2025, 2942 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="628193FD" w14:textId="77777777" w:rsidR="001F1677" w:rsidRPr="001F4CEF" w:rsidRDefault="001F1677" w:rsidP="001F1677">
+    <w:p w14:paraId="3EF04DA1" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003D63F7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001F4CEF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="001F4CEF">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Beoordeling Mededeling financiële geletterdheid | Publicatie | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="201743B4" w14:textId="77777777" w:rsidR="00C239D6" w:rsidRPr="009823A2" w:rsidRDefault="00C239D6" w:rsidP="00C239D6">
+    <w:p w14:paraId="23DEDE20" w14:textId="77777777" w:rsidR="00C76862" w:rsidRPr="00073608" w:rsidRDefault="00C76862" w:rsidP="00C76862">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001F4CEF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073608">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009823A2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00073608">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="009823A2">
+        <w:r w:rsidRPr="00073608">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Eerste proef in Amersfoort: NS wil met gemeenten treinpas voor mensen met laag inkomen creëren</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F20C8AD" w14:textId="77777777" w:rsidR="003176F6" w:rsidRDefault="003176F6">
+  <w:p w14:paraId="01A2B4CB" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A2AD7E3" w14:textId="77777777" w:rsidR="00830731" w:rsidRDefault="002F20DC">
-[...319 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="112E53B7" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4964D278" w14:textId="77777777" w:rsidR="00830731" w:rsidRDefault="002F20DC">
+  <w:p w14:paraId="7B9EA5FD" w14:textId="77777777" w:rsidR="00110476" w:rsidRPr="00C76862" w:rsidRDefault="00110476" w:rsidP="00C76862">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1092 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...943 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002E67C3"/>
-[...193 lines deleted...]
-    <w:rsid w:val="00FF5CEF"/>
+    <w:rsidRoot w:val="00C76862"/>
+    <w:rsid w:val="00073608"/>
+    <w:rsid w:val="00110476"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="00480775"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009F74E7"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rsid w:val="00CF6154"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4589CDC9"/>
+  <w14:docId w14:val="42AE6A0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6E4E5D91-546B-4D53-8699-B5C6CD5BC418}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4103,75 +1612,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4206,55 +1715,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4326,1330 +1835,867 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00C76862"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...179 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...134 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="14"/>
-[...23 lines deleted...]
-    </w:tblStylePr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:rPr>
       <w:caps/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...379 lines deleted...]
-      <w:color w:val="C00000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F0B79"/>
+    <w:rsid w:val="00C76862"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F0B79"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C76862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F0B79"/>
+    <w:rsid w:val="00C76862"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B771A"/>
+    <w:rsid w:val="00C76862"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...5 lines deleted...]
-    <w:rsid w:val="008B771A"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00073608"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kinderhulp.nl/onderzoeksrapport-2026/?gad_source=1&amp;gad_campaignid=20453786324&amp;gclid=EAIaIQobChMI6_aH6rbZlAMVh81EBx2nYgzNEAAYASAAEgJLJfD_BwE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/system/files/cpbmedia/CPB_Raming-centraal-economisch-plan-2026.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longreads.cbs.nl/leven-in-armoede-2025/hoeveel-kinderen-zijn-arm/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nieuws.ns.nl/eerste-proef-in-amersfoort-ns-wil-met-gemeenten-treinpas-voor-mensen-met-laag-inkomen-creeren/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2025/09/30/fiche-2-mededeling-financiele-geletterdheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-2942.html" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5925,193 +2971,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9026</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1674</ap:Words>
+  <ap:Characters>9212</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>75</ap:Lines>
+  <ap:Lines>76</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10645</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10865</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>