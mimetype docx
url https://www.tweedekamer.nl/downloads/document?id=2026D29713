--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -1,3956 +1,909 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...220 lines deleted...]
-    <w:p w:rsidR="00374456" w:rsidRDefault="00374456" w14:paraId="13BB3519" w14:textId="77777777">
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="61F9B1B6" w14:textId="58BE204F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emancipatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00421EAE" w14:paraId="6B37D290" w14:textId="228EBB8F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>684</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Naar een veiliger samenleving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00421EAE" w14:paraId="07ED98A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00A62F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>450</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00421EAE" w14:paraId="6A8BE921" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00421EAE" w14:paraId="57E98075" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="4CEF0993" w14:textId="421B0825">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Iedereen in Nederland moet veilig, gelijkwaardig en vrij zichzelf kunnen zijn, thuis, online en op straat. Keer op keer blijkt dat dit nog lang niet altijd en overal zo is. Gemeenten hebben een rol, samen met de Rijksoverheid. Met ondersteuningsprogramma’s voor Regenboogsteden en Veilige Steden werken we samen om meer bewustwording, veiligheid en vrijheid te bewerkstelligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="2CEDB527" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="094F3442" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief ontvangt uw Kamer de rapporten Evaluatie programma Regenboogsteden 2023-2026 en Evaluatie Programma Veilige Steden 2023 - 2026. De evaluaties zijn beide uitgevoerd door KWINK groep. Binnen het programma Regenboogsteden zetten 56 gemeenten zich in voor het vergroten van de sociale veiligheid, zichtbaarheid en acceptatie van lhbtiq+-personen. In het programma Veilige Steden werken 25 gemeenten aan het verbeteren van de veiligheid van vrouwen en meisjes in de openbare ruimte en tijdens het uitgaan. KWINK groep onderzocht in hoeverre de programma’s hun doelstellingen realiseerden, welke effecten daadwerkelijk zichtbaar zijn en waar kansen liggen om de aanpak te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="3E947203" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="5FE6B31B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomsten van de evaluatie van beide programma’s geven veel inzicht. De evaluaties laten zien dat de programma’s zorgen voor meer aandacht, bewustwording en samenwerking rond de (sociale) veiligheid en inclusie van lhbtiq+ personen en de veiligheid van vrouwen en meisjes in de publieke ruimte en bij het uitgaan. De financiële bijdrage van OCW stimuleert gemeenten om de thema’s prioriteit te geven, extra capaciteit vrij te maken en structureel samen te werken met lokale partners. Hierdoor ontstaat lokaal meer continuïteit en samenhang in de aanpak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="307200BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="3A8EC3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomsten van de evaluaties laten veel positieve effecten zien, o.a. dat de samenwerking met gemeenten duidelijke meerwaarde heeft. Die samenwerking zorgt voor meer lokaal draagvlak en vergroot de bereidheid om te werken aan de acceptatie en (sociale) veiligheid van lhbtiq+-personen, vrouwen en meisjes. Tegelijkertijd maken de evaluaties duidelijk dat er nog veel te doen is om deze thema’s blijvend te versterken en ertoe laten leiden dat daadwerkelijk iedereen zich veilig voelt en de vrijheid heeft om te zijn wie die is. Daar zien we in de praktijk immers wisselende ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="11FE8130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="6BAEC31C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bevindingen en conclusies zijn uitgebreid beschreven in de bijlagen Evaluatie Programma Veilige Steden en Evaluatie Programma Regenboogsteden. Op de inhoudelijke bevindingen ga ik in de Emancipatienota in. Daarbij neem ik mee welke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De uitkomsten van de evaluaties </w:t>
-[...39 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vervolgstappen voor beide programma’s passend zijn, ook in samenhang met andere inzichten en effectieve maatregelen  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="5A2E55DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00421EAE" w:rsidP="00421EAE" w:rsidRDefault="00421EAE" w14:paraId="710839F4" w14:textId="41B184B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00A62F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="42E69DDC" w14:textId="2CD8C985">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421EAE" w:rsidR="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D9073E">
-[...190 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00421EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="00A62F38" w:rsidP="00421EAE" w:rsidRDefault="00A62F38" w14:paraId="2442D093" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00421EAE" w:rsidR="004E5D09" w:rsidP="00421EAE" w:rsidRDefault="004E5D09" w14:paraId="78923DD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00421EAE" w:rsidR="004E5D09" w:rsidSect="00DD1DFB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2551" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E2F8C10" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6">
+    <w:p w14:paraId="5D9FE653" w14:textId="77777777" w:rsidR="004110A2" w:rsidRDefault="004110A2" w:rsidP="00A62F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611D21F2" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26CD4CD0" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6">
+    <w:p w14:paraId="616ED075" w14:textId="77777777" w:rsidR="004110A2" w:rsidRDefault="004110A2" w:rsidP="00A62F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D088EE5" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28C5DBEC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6665AD61" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="106A841C" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="484171A2" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11AC58E8" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6">
+    <w:p w14:paraId="42DD9303" w14:textId="77777777" w:rsidR="004110A2" w:rsidRDefault="004110A2" w:rsidP="00A62F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDB7767" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="526DB70A" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6">
+    <w:p w14:paraId="2A4E08D3" w14:textId="77777777" w:rsidR="004110A2" w:rsidRDefault="004110A2" w:rsidP="00A62F38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5613EF12" w14:textId="77777777" w:rsidR="00BC0FF6" w:rsidRDefault="00BC0FF6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="5D75A167" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...444 lines deleted...]
-  <w:p w14:paraId="6C894063" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="02376373" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1383 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77732EEB" w14:textId="77777777" w:rsidR="00A62F38" w:rsidRPr="00A62F38" w:rsidRDefault="00A62F38" w:rsidP="00A62F38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...903 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00A62F38"/>
+    <w:rsid w:val="0022317D"/>
+    <w:rsid w:val="004110A2"/>
+    <w:rsid w:val="00421EAE"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00733A19"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rsid w:val="00C86D89"/>
+    <w:rsid w:val="00DD1DFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E9F2B22"/>
-  <w15:docId w15:val="{0DAB69EF-0CDE-4932-9582-34E10DE9ECE9}"/>
+  <w14:docId w14:val="3E1E7B50"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B0D18715-A83C-4062-939B-114CE8B6F4AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4099,1188 +1052,1102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A62F38"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00890D60"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00A62F38"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
-[...2 lines deleted...]
-    </w:rPr>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00A62F38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F38"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00421EAE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>443</ap:Words>
-  <ap:Characters>2439</ap:Characters>
+  <ap:Words>442</ap:Words>
+  <ap:Characters>2436</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>20</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2877</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2873</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-01T10:28:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O200UCH</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>