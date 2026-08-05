--- v0 (2026-06-15)
+++ v1 (2026-08-05)
@@ -1,4669 +1,2382 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...16 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="1C0164E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidRDefault="00654CF7" w14:paraId="76452399" w14:textId="4BDC608B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Text1" w:id="0"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>529</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en Communicatietechnologie (ICT) in de Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="432D6F1F" w14:textId="5D1A0FC8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>761</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Verwerking en bescherming persoonsgegevens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="53BE0CA5" w14:textId="07553796">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00654CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>362</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...67 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="12C2EA90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="2CBEDE65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00435850" w:rsidRDefault="00654CF7" w14:paraId="51845CCA" w14:textId="5499D9FA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 28 mei 2026 ontving ik van het Adviescollege ICT-toetsing een adviesrapport over het programma Implementatie Generieke Functies (IGF). Met waardering heb ik kennis genomen van de analyse, conclusies en aanbevelingen van het Adviescollege. Het advies toont hoe complex de opgave is om gegevensuitwisseling en databeschikbaarheid in de zorg te verbeteren. Daarbij biedt het rapport adviezen waarop mijn ministerie verder kan bouwen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="5DE890B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="3E03B1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief bied ik u dit advies aan, samen met mijn reactie op de conclusies en adviezen van het Adviescollege. Ik beschrijf eerst de bredere context van de generieke functies binnen het Gezondheidsinformatiestelsel en een korte samenvatting en duiding van de conclusies. Vervolgens ga ik in op de afzonderlijke conclusies en adviezen voorzien van mijn appreciatie en opvolging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="2ECE23A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="353A5A84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het belang van generieke functies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het Gezondheidsinformatiestelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1AAF512C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gegevensuitwisseling en databeschikbaarheid houden de zorg toegankelijk, goed en betaalbaar voor iedereen. Om de juiste gezondheidsgegevens op het juiste moment op de juiste plek te krijgen, zijn afspraken, standaarden en voorzieningen nodig voor onder andere generieke functies. De generieke functies zijn bedoeld om ervoor te zorgen dat gezondheidsgegevens veilig vindbaar, toegankelijk en uitwisselbaar zijn. Om gegevens namelijk opvraagbaar en uitwisselbaar te maken, moet bijvoorbeeld duidelijk zijn: wie logt er in? Wie mag de gegevens inzien? En is de patiënt/cliënt ermee akkoord dat de gegevens worden ingezien of gedeeld? Het programma werkt daarom samen met het zorg- en ICT-veld aan zes generieke functies. Daarmee zijn de generieke functies essentieel om de juiste gezondheidsgegevens op het juiste moment op de juiste plek te krijgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="222EBC17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="75F27F77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Adviescollege heeft in haar advies oog voor de complexiteit van de opgave die mijn ministerie samen met het zorgveld heeft om gegevensuitwisseling op weg naar databeschikbaarheid in de zorg te verbeteren. Het realiseren van de generieke functies is een onderdeel van de bredere doelstelling van de realisatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">landelijk dekkend netwerk (LDN) binnen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezondheidsinformatiestelsel (GIS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor gegevensuitwisseling en databeschikbaarheid in de zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het GIS is het landelijke kader voor gegevensuitwisseling en databeschikbaarheid in de zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="7310F283" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="6C347636" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel is dat patiënten en zorgverleners altijd en overal veilig toegang hebben tot de juiste medische gegevens, wat de kwaliteit en efficiëntie van de zorg sterk verbetert. Onder regie van het ministerie wordt samen met het veld het GIS gerealiseerd op basis van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nationale visie en strategie (NVS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de ambities zoals verwoord in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Health Data Space (EHDS). Over de voortgang heb ik uw Kamer eerder geïnformeerd in de brief van 18 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="33A7E1BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="4A8BEDB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenvatting en duiding van de conclusies van het Adviescollege</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="752A9DED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De analyse van het Adviescollege richt zich op diverse elementen rond de totstandkoming van generieke functies. Het Adviescollege plaatst kritische kanttekeningen bij de gekozen aanpak om de generieke functies via een samenhangend programma en vanuit een generieke benadering te ontwikkelen. Het Adviescollege geeft aan dat de gekozen aanpak om zes generieke functies gelijktijdig en sectorbreed te realiseren de voortgang belemmert. Daarbij worden kritische kanttekeningen geplaatst bij de pragmatische inrichting van de governance van het programma, die in de tijd is meegegroeid met de regierol van VWS en de beperkte inzet van sturingselementen zoals formele doorzettingsmacht en wettelijke verplichtingen naar het zorgveld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="7EF98C3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="46865688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorafgaand aan mijn appreciatie op de afzonderlijke conclusies en adviezen is het belangrijk de context te schetsen van het programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="2AB26CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1A050D07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief van 15 december 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het belang van de generieke functies geduid alsmede de noodzaak voor een overheidsinterventie om oplossingen tot stand te laten komen. Doordat oplossingen voor generieke functies vooral lokaal en regionaal ontwikkeld en in gebruik zijn, bleken deze functies niet of nauwelijks landelijk opschaalbaar. Daarbij hebben partijen die gebruik maken van lokale of regionale oplossingen tegengestelde belangen: zij willen mede door gedane investeringen gebruik blijven maken van hun eigen oplossingen en voorkomen dat nieuwe investeringen nodig zijn. Om deze patstelling te doorbreken heeft het ministerie regie gepakt en is dit programma gestart. Het Adviescollege erkent dat deze diepgewortelde en vaak aanzienlijke belangen de noodzakelijke digitale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">transformatie van de zorg kunnen hypothekeren. Deze strijd is moeilijk te doorbreken zonder wettelijke verplichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="4ED1987D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="59D3D02C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik hecht er aan om op te merken dat het Adviescollege in de periode september 2025 t/m februari 2026 onderzoek deed naar het programma generieke functies. De realisatie van generieke functies was toen in volle gang. Sindsdien is een aantal acties, die invulling geven aan de conclusies en adviezen van het Adviescollege, al in gang gezet. Denk aan de governance van en rond het programma IGF en het concreet realiseren van de generieke functies. Dat de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="2DE5FCE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>generieke functies inmiddels werken is onlangs bijvoorbeeld aangetoond door middel van technische beproevingen en het houden van hackatons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="6B2315DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="3C0A75C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit laat overigens onverlet dat ik de observaties uit het adviesrapport zeer serieus neem. Ik heb de intentie om de aanbevelingen nadrukkelijk mee te nemen in de uitwerking van het beleid en de wettelijke kaders die moeten gaan gelden voor gegevensuitwisseling in de zorg. Ook zal ik de komende maanden de regierol van VWS verder versterken. Een aantal veldpartijen heeft dit onlangs overigens ook gevraagd. Vooruitlopend daarop zijn er verschillende verbeteringen aangebracht in de governance, normering, architectuur en uitvoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="78546F69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="5A430A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het vervolg ga ik verder in op de afzonderlijke conclusies en adviezen van het adviescollege. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="58F5C38F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="675C2B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...150 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afzonderlijke conclusies van het adviescollege en mijn appreciatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="560186F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="13A296C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusie A. Te ambitieus gestelde IZA-doelen werken contraproductief voor de voortgang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="5F7F3838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik deel de observatie van het Adviescollege dat de oorspronkelijke tijdslijnen voor de realisatie van de generieke functies te ambitieus zijn gebleken. Sinds de vorming van IZA doelstellingen is gebleken dat de ontwikkeling en implementatie van landelijke voorzieningen meer tijd vraagt dan destijds werd voorzien. Daarbij hebben onder meer afhankelijkheden van wetgeving, besluitvorming en implementatie in het zorgveld een rol gespeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="2E9C93B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="47DB7F03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik deel echter niet de conclusie dat de IZA-doelstellingen als zodanig contraproductief zijn geweest. Deze hebben juist richting gegeven aan een gezamenlijke ambitie om te komen tot betere gegevensuitwisseling. Zonder deze afspraken zou de noodzakelijke ontwikkeling waarschijnlijk minder voortvarend van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de grond zijn gekomen. Wel heeft de uitvoering laten zien dat de oorspronkelijke planning en fasering realistischer hadden moeten worden ingericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="4AA48462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="24778BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusie B. Beleidsdirecties die voor de Wegiz-programma’s verantwoordelijk zijn, geven IGF te weinig sturing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="193C10E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik herken dat de afstemming tussen de beleidsdirecties en het programma IGF complex is geweest. De ontwikkeling van generieke functies raakt meerdere gegevensuitwisselingen, die zich in verschillende fasen van ontwikkeling bevonden en waarvoor uiteenlopende behoeften bestaan. Tegelijkertijd zie ik dat de afgelopen periode belangrijke stappen zijn gezet om de samenhang tussen de Wegiz-programma's en de ontwikkeling van generieke functies te versterken. Daarbij wordt steeds meer gewerkt vanuit concrete knelpunten en worden prioriteiten gezamenlijk bepaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="3060E29B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzichten uit technische beproevingen, pilots en implementatietrajecten leveren daarbij belangrijke informatie op over de functionele behoeften van de verschillende uitwisselingen. Deze inzichten worden benut bij de verdere ontwikkeling en implementatie van oplossingen voor onder meer eOverdracht, Medicatieoverdracht en de Basisgegevensset Zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="0FE21DBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...233 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="709BB5CC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...93 lines deleted...]
-        <w:widowControl/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C. Gebrekkige aansturing binnen DI/CIO en IGF belemmert het boeken van resultaten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="209A40A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na het wegstemmen van het wetsvoorstel Wijziging van de Wet gebruik burgerservicenummer in de zorg in verband met de elektronische informatieuitwisseling in de zorg in de Eerste Kamer in 2011, werd feitelijk de regierol van het ministerie van VWS op het gebied van gegevensuitwisseling en ICT in in de zorg beperkt. Vanaf de aanloop naar parlementaire goedkeuring van de Wegiz stapsgewijs en op verzoek van uw Kamer én het zorgveld de regierol door mijn ministerie verder opgepakt en ingevuld. Deze rolwijziging vertaalt zich onder meer in een verdere opbouw van relevante kennis binnen mijn ministerie. Het programma Implementatie generieke functies (IGF) was één van de eerste programma's waarin deze regierol op grote schaal vorm kreeg, opgedane ervaringen hebben zichtbaar gemaakt waar verdere professionalisering nodig is. De bevindingen van dit rapport biedt hiervoor goede aanknopingspunten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="58AF3616" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="54BAC7A7" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. VWS slaagt er onvoldoende in regie te pakken op gegevensuitwisseling in het zorgveld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1C8A2D75" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik herken dat het voeren van regie in een complex veld zoals de zorg met vele zorgaanbieders, zorg-ICT-leveranciers actief zijn een complexe opgave is. De afgelopen jaren is gebleken dat vrijwillige samenwerking en overeenstemmingen alléén niet altijd voldoende is om de noodzakelijke voortgang te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="7BFEA888" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="73947119" w14:textId="6B4235A1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn voorganger heeft daarom in het Commissiedebat van 10 april 2025, waarin de commissie aandrong op meer regie en versnelling vanuit VWS, aangegeven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voorbereidingen te treffen voor nationale verplichtingen die randvoorwaardelijk zijn voor de implementatie van de EHDS-verordening. Deze verordening vergt belangrijke keuzes over de wijze waarop nationale wet- en regelgeving met de verordening in overeenstemming wordt gebracht. Gelet op de beperkte tijd om tot uitvoeringswetgeving te komen voordat de eerste bepalingen van de verordening van toepassing zullen zijn en het feit dat de verordening zelf ook in fasen van toepassing wordt, heb ik ervoor gekozen om de nationale wetgeving in tranches te wijzigen via meerdere wetsvoorstellen. Tezamen zullen deze wetsvoorstellen deze Stelselwet gegevensverwerking in de zorg gaan vormen</w:t>
+      </w:r>
+      <w:r w:rsidR="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="20C3CA7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="123BE160" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast zullen deze verplichtingen, zoals ik in de Kamerbrief van 20 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb verwoord voor zorgaanbieders en zorg-ICT-leveranciers essentieel zijn om (i) de ambities van de NVS op het gebied van databeschikbaarheid te realiseren en (ii) te kunnen voldoen aan de verplichtingen voortvloeiend uit de EHDS. Daarbij blijft het uitgangspunt dat publieke regie, duidelijke verantwoordelijkheden en werkbare afspraken voor zorgaanbieders en ICT-leveranciers hand in hand moeten gaan. De Stelselwet, waarvan de eerste tranche in consultatie is gegaan, biedt mogelijkheden om landelijke afspraken beter te verankeren. Daarnaast werk ik aan aanvullende instrumenten en verplichtingen die de naleving van afspraken ondersteunen en bijdragen aan een meer samenhangende inrichting van gegevensuitwisseling in de zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1E41C9B0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="5CE3260C" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met de vorige conclusie onderken ik de veranderende regierol van VWS gedurende de afgelopen jaren. In de eerdergenoemde Kamerbrief ben ik dieper ingegaan op verplichtingen onder het GIS en wat dat vraagt van zorgaanbieders en hun ICT-leveranciers. Voor het waarborgen van de zorgkwaliteit en de aansluiting op de EHDS is een goed functionerend GIS als basisvoorziening noodzakelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="113794A5" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EHDS gaat namelijk uit van een functionerend nationaal GIS, iets dat in Nederland nog niet aan de orde is. De generieke functies vullen een deel van die lacune in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1C4E4234" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="014E8A94" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opvolging van de afzonderlijke adviezen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="3D270065" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Ac-ICT geeft aan dat gerichte verbetering van de gegevensuitwisseling in de zorg urgent blijft. Om de IZA-doelen alsnog te halen voor de onder de Wegiz geprioriteerde gegevensuitwisselingen, adviseert het Adviescollege een drastisch andere aanpak die rekening houdt met een breed scala aan factoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1C46F81D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="69A9322C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Beëindig alle IGF-activiteiten, met uitzondering van de onderdelen Dezi en Mitz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1AF6A052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder aangegeven, beweegt het programma vanwege de fase waarin het verkeert, van realisatie naar implementatie. Niet alle doelen van het programma zijn behaald, maar tegelijkertijd zijn de resultaten nu wel voldoende om de volgende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">implementatiefase te starten. De recentelijk succesvol afgeronde technische beproevingen en hackatons hebben dat andermaal aangetoond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="02713792" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="4C6D7DFB" w14:textId="1A89B731">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het huidige programma IGF wordt per 1 juli dit jaar dan ook beëindigd, omdat we per 1 juli 2026 de overstap maken naar beproevingen in en met het veld. Deze beproevingen zullen de waarde van de generieke functies aantonen alsmede de wijze waarop implementatie vormgegeven moet worden. Ten tijde van het onderzoek, zon concludeert het Adviescollege terecht, dat dit bewijs nog ontbrak. Dit advies neem ik dan ook mee in het vervolg voor toekomstige projecten en programma’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="1F86EAE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230861651" w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="15EDFC1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met betrekking tot Dezi merk ik op dat ik uitkijk naar de parlementaire behandeling van de Wet DIAZ, waarvan de plenaire behandeling gepland staat in week 36. Ondertussen worden al vervolgstappen gezet met aanvullende beproevingen in en met het veld. De Dezi-pilot die eind 2025 met Ambulancediensten Witte Kruis is uitgevoerd, toont aan dat veilig inloggen in de acute zorgpraktijk technisch goed werkt. De pilot heeft ook positieve resultaten opgeleverd ten aanzien van de technische haalbaarheid en gebruikerservaring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="65ED5207" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="5C70B58D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specifiek voor Mitz geldt dat de implementatie al wordt uitgevoerd door de Vereniging van Zorgaanbieders voor zorgcommunicatie (VzVz), samen met zorgaanbieders en zorg-ICT-leveranciers. Vanuit mijn ministerie monitor ik de voortgang van de implementatie en stel ik vanuit mijn regierol (aanvullende) eisen aan de kwaliteit op het gebied van security, privacybescherming, beschikbaarheid en bruikbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="6AF1C859" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="589FEE46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Verbeter gegevensuitwisseling door stapsgewijs concrete belemmeringen weg te nemen in plaats van generieke oplossingen te ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="0A84DBA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze aanbeveling sluit aan bij een ontwikkeling die de afgelopen periode reeds is ingezet. De afgelopen maanden werkte het programma IGF met de afronding van succesvolle beproevingen en met focus op de Wegiz-uitwisselingen. Als ministerie werken we met zogenoemde ‘tranches’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarin we samen met de Wegiz-gegevensuitwisselingen en de andere aanpalende dossiers binnen het landelijk dekkend netwerk kijken wat er nodig is om direct meerwaarde te bieden voor deze uitwisselingen in de dagelijkse zorgpraktijk. Dit levert kort-cyclisch concrete resultaten op voor die uitwisselingen, zonder het risico te lopen op puntoplossingen. De gedachte achter de introductie van generieke functies is immers standaardisatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voor zorgbreed gebruik. Met de adviezen uit dit rapport voel ik mij gesterkt om deze aanpak verder te intensiveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="25EB88E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="57F0140E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...255 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...189 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007131D4">
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="007AC6"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231472448" w:id="4"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk231472448" w:id="2"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maak Wegiz-programma’s verantwoordelijk om samen met veldpartijen sturing </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>te geven aan het wegnemen van de concrete belemmeringen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3257F" w:rsidP="00E3257F" w:rsidRDefault="00000000" w14:paraId="47A13DD1" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="303E4CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de eerdergenoemde tranche-aanpak kiezen we, geheel in lijn met de aanbeveling van het Adviescollege, voor een aanpak gericht op het vinden van deeloplossingen. Voor die Wegiz-gegevensuitwisseling waar het opdrachtgeverschap nog onvoldoende opgepakt is wordt binnen VWS de opdrachtgever per Wegiz-uitwisseling bepaald. Ik ben met het adviescollege eens dat het beleggen van opdrachtgeverschap en daarmee de sturing beter georganiseerd moet worden. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk231822451" w:id="5"/>
-      <w:r w:rsidRPr="00EC7E75" w:rsidR="00EC7E75">
+      <w:bookmarkStart w:name="_Hlk231822451" w:id="3"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tegelijkertijd onderzoeken we hoe andere bestaande overleg- en besluitvormingsstructuren doelmatiger kunnen worden ingericht. Hiermee bevorderen we een effectieve samenwerking</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="61182DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="77A4D7EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Verbeter de uitvoering en coördinatie van projecten binnen DI/CIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="09FC41A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik omarm dit advies. We zetten stappen naar het verder professionaliseren van het project-, programma- en portfoliomanagement. Onderdeel hiervan is de ontwikkeling van een periodiek strategisch portfolio-overleg waar de betrokken directies de prioritering, coördinatie en uitvoering van VWS-programma’s voor de totstandkoming van het GIS gaan bespreken. Het hebben van één GIS-stelselarchitectuur is belangrijk om te kunnen komen tot een eenduidige prioritering en uitvoering. In september verwacht ik een eerste versie van de GIS-architectuur in openbare consultatie te laten gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="2D6F0061" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="166E4DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="001A4870">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Ga door met het ontwikkelen van juridische instrumenten om regie te voeren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="20AE4C8A" w14:textId="7948206A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zoals in een eerdere brief aan uw Kamer gemeld, zet ik met de stelselwet GIS</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="001A4870">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die onlangs in consultatie is gegaan een grote stap om zowel regie te voeren, als om afspraken wettelijk te verankeren. In de aanloop naar deze wetgeving bouw ik, gesteund vanuit de bestuurlijke ambities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, door aan het GIS. Dit betekent dat ik keuzes zal maken vanuit consent in plaats van consensus. Hierdoor ontstaat meer standaardisatie in plaats van kostbare, niet-interoperabele maatwerkoplossingen. Hiermee wordt tevens bijgedragen aan het voldoen aan de Wegiz- en EHDS-tijdlijnen, meer patiëntveiligheid, het vergroten van werkplezier in de zorg onder andere door het verminderen van administratieve lasten. Bij de complexe en omvangrijke transformatie die de zorg op dit terrein doormaakt hoort ook het afscheid nemen van bestaande ICT-oplossingen. In sommige gevallen zal verdere standaardisatie ertoe leiden dat bestaande oplossingen moeten worden aangepast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of uitgefaseerd. Met de totstandkoming van het GIS maak ik de kanteling van een louter marktgedreven model naar een stelsel onder publieke regie, met verplichte naleving van uniforme aansluitvoorwaarden en landelijke afspraken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="59BB0C85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="77DC219B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit jaar worden de resultaten zichtbaar van de eerste doelstellingen uit de NVS. Dit is een goed moment om terug te kijken op de afgelopen jaren waarin de regierol van VWS zich heeft ontwikkeld, welke wensen er ten aanzien van deze regierol bestaan en hoe de samenwerking met het veld het best kan worden ingericht. Het advies van Ac-ICT geeft mij heldere handreikingen voor deze reflectie op de rol en aanpak van VWS en de andere (veld)partijen. Ik wil daarom na het zomerreces vanuit mijn ministerie het gesprek aangaan met het veld om de ervaringen vanuit de afgelopen periode op te halen en de aanpak te evalueren. Dit advies van Ac-ICT zal daarmee bijdragen aan het doel waar we voor staan; VWS samen met de betrokken veldpartijen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E3257F" w:rsidP="00E3257F" w:rsidRDefault="00E3257F" w14:paraId="16C08062" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="53022899" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="14DC6800" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA2D5A" w:rsidP="00FA2D5A" w:rsidRDefault="00000000" w14:paraId="04A076AB" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00654CF7" w:rsidRDefault="00654CF7" w14:paraId="668E897C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ter afsluiting spreek ik nogmaals mijn waardering uit voor het onderzoek van het Adviescollege. Ik bedank de onderzoekers voor hun inzet en samenwerking. Ik heb er alle vertrouwen in dat de waardevolle adviezen van het Adviescollege en de manier waarin deze door VWS worden opgevolgd, leiden tot realisatie van een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> het landelijk dekkend netwerk voor gegevensuitwisseling en databeschikbaarheid in de zorg waarbinnen specifiek de generieke functies bijdragen aan een veilige beschikbaarheid van data.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...19 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00435850" w:rsidRDefault="00654CF7" w14:paraId="0DB98AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...92 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231893584" w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="3B90BC74" w14:textId="6A531A48">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00654CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00654CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00654CF7" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="553AC206" w14:textId="594B6227">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435850" w:rsidR="00654CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="004E5D09" w:rsidP="00435850" w:rsidRDefault="004E5D09" w14:paraId="3DEF8A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435850" w:rsidR="00435850" w:rsidP="00435850" w:rsidRDefault="00435850" w14:paraId="16BE39F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00435850" w:rsidR="00435850" w:rsidSect="002E605C">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FBCEE2F" w14:textId="77777777" w:rsidR="008D023B" w:rsidRDefault="008D023B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1424BB8F" w14:textId="77777777" w:rsidR="005F6FD2" w:rsidRDefault="005F6FD2" w:rsidP="00654CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D20C241" w14:textId="77777777" w:rsidR="008D023B" w:rsidRDefault="008D023B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D5FDF78" w14:textId="77777777" w:rsidR="005F6FD2" w:rsidRDefault="005F6FD2" w:rsidP="00654CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...39 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32D588F0" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7F48130A" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00654CF7" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6779020A" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00654CF7" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7916B477" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00654CF7" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CD58D5" w14:textId="77777777" w:rsidR="008D023B" w:rsidRDefault="008D023B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="242204EF" w14:textId="77777777" w:rsidR="005F6FD2" w:rsidRDefault="005F6FD2" w:rsidP="00654CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5702736E" w14:textId="77777777" w:rsidR="008D023B" w:rsidRDefault="008D023B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2A6ECBD0" w14:textId="77777777" w:rsidR="005F6FD2" w:rsidRDefault="005F6FD2" w:rsidP="00654CF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="35F5366D" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRPr="00D607A9" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="288787A1" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D607A9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D607A9">
-[...25 lines deleted...]
-        <w:t>voor veilige en betrouwbare gegevensuitwisseling</w:t>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een combinatie van afspraken, standaarden en herbruikbare gestandaardiseerde bouwstenen voor veilige en betrouwbare gegevensuitwisseling</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1B35CC9D" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="726AF7C3" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 27529, nr. 361</w:t>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 27529, nr. 361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="79F774C7" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRPr="00030229" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="0CAFF099" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00030229">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00030229">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nationale visie en strategie- gezondheidsinformatiestelsel, 31 maart 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2547FD04" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRPr="00A10EC6" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="54ADE1B1" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A10EC6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A10EC6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 27529, nr. 361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="55C24CB5" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRPr="00EC5B89" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="2DB8216A" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC5B89">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC5B89">
-[...25 lines deleted...]
-        <w:t>287</w:t>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 27529, nr. 287</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1A0595D2" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="0BE69862" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC5B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC5B89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een evenement waarin teams in korte tijd samenwerken om innovatieve oplossingen te bedenken voor specifieke uitdagingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="63515980" w14:textId="77777777" w:rsidR="006D10A7" w:rsidRPr="00A10EC6" w:rsidRDefault="00000000" w:rsidP="006D10A7">
+    <w:p w14:paraId="287095E9" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A10EC6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A10EC6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 27529, nr. 361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="42E376E4" w14:textId="77777777" w:rsidR="00E3257F" w:rsidRPr="00956504" w:rsidRDefault="00000000" w:rsidP="00E3257F">
+    <w:p w14:paraId="0233C8DD" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00956504">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00956504">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> voor de eindgebruiker (de zorgaanbieder). In dit geval een combinatie van de Wegiz-programma’s, programma Generieke functies en programma Landelijk dekkend netwerk. </w:t>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tranches zorgen ervoor dat verschillende programma’s gericht zijn op het bereiken van een gezamenlijk doel/meerwaarde voor de eindgebruiker (de zorgaanbieder). In dit geval een combinatie van de Wegiz-programma’s, programma Generieke functies en programma Landelijk dekkend netwerk. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2B54D82E" w14:textId="77777777" w:rsidR="00E3257F" w:rsidRPr="00EB2AA6" w:rsidRDefault="00000000" w:rsidP="00E3257F">
+    <w:p w14:paraId="17AD8920" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EC5B89">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC5B89">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 27529, nr. 361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="70F61DE5" w14:textId="77777777" w:rsidR="00E3257F" w:rsidRPr="001A4870" w:rsidRDefault="00000000" w:rsidP="00E3257F">
+    <w:p w14:paraId="77724500" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00435850" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A4870">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435850">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A4870">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00435850">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vanuit het Integraal ZorgAkkoord (IZA) en Aanvullend Zorg en WelzijnsAkkoord (AZWA).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74BDD827" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="30FEA8D7" w14:textId="77777777" w:rsidR="00654CF7" w:rsidRPr="00654CF7" w:rsidRDefault="00654CF7" w:rsidP="00654CF7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...923 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FAF0C6F" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7B9A7B65" w14:textId="77777777" w:rsidR="00106A2C" w:rsidRPr="00654CF7" w:rsidRDefault="00106A2C" w:rsidP="00654CF7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...355 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="051EB934" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2851BDB8" w14:textId="77777777" w:rsidR="00106A2C" w:rsidRPr="00654CF7" w:rsidRDefault="00106A2C" w:rsidP="00654CF7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1039 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="AB4EB5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="AB043F3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6E9AAC4E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="CE26069C">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4728,438 +2441,138 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="61882CD0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6BBC9768">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1CAC73D0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="85CEBED2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="617950630">
+  <w:num w:numId="1" w16cid:durableId="617950630">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1134565994">
+  <w:num w:numId="2" w16cid:durableId="1134565994">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...184 lines deleted...]
-    <w:rsid w:val="00FF03B7"/>
+    <w:rsidRoot w:val="00654CF7"/>
+    <w:rsid w:val="00106A2C"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="002E605C"/>
+    <w:rsid w:val="00435850"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005F6FD2"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rsid w:val="00925D99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="08D39EC7"/>
+  <w14:docId w14:val="062E0CC6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{67A596CE-DF80-4B8A-9226-09750D941B50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5274,51 +2687,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5500,1103 +2913,1216 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00654CF7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...40 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00654CF7"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
+    <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:qFormat/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-[...102 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D10A7"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006D10A7"/>
+    <w:rsid w:val="00654CF7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D10A7"/>
+    <w:rsid w:val="00654CF7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00534572"/>
+    <w:rsid w:val="00654CF7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00534572"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00654CF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435850"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15830</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2910</ap:Words>
+  <ap:Characters>16011</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>131</ap:Lines>
+  <ap:Lines>133</ap:Lines>
   <ap:Paragraphs>37</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18671</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18884</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>