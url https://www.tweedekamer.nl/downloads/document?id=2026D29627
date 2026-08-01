--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -1,3337 +1,1309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00004F59" w:rsidRDefault="7E943D2B" w14:paraId="360A0118" w14:textId="201A3A56">
-[...54 lines deleted...]
-    <w:p w:rsidR="00004F59" w:rsidRDefault="00CB0886" w14:paraId="360A0120" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="14729815" w14:textId="5673491F">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00E468C8" w:rsidR="00004F59" w:rsidP="00E468C8" w:rsidRDefault="7E943D2B" w14:paraId="360A0121" w14:textId="572337AB">
+        <w:t>AH 2251</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="0002305A" w14:textId="7E25308E">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E468C8">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>2026Z10558</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="75EF3D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5AAF2A71" w14:textId="167C5A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Buitenlandse Handel en Ontwikkelingssamenwerking) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  15 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1DEC0E6B" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="0B411AA0" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5BA71A0E" w14:textId="77777777">
+      <w:r>
+        <w:t>Heeft u kennisgenomen van het artikel 'Zelfs tijdens het Amerikaanse bezoek van de koning lagen mogelijke exportrestricties voor ASML op tafel'?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="349F7230" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="63EC72E0" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="00FFFA9B" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="773DD01E" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1965F781" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="77D4BE64" w14:textId="77777777">
+      <w:r>
+        <w:t>Op welke wijze trekt u in deze casus samen op met andere bondgenoten die mogelijk eveneens gevolgen ondervinden van het Amerikaanse wetsvoorstel MATCH Act (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Multilateral</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Alignment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of Technology Controls on Hardware)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="3798FAD0" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="02DADA67" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoe beoordeelt u inhoud en reikwijdte van de voorgestelde MATCH Act in het licht van bestaande bilaterale en multilaterale afspraken over exportcontrole en economische samenwerking met de Verenigde Staten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="20F956EB" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="18884360" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="3E8D87BA" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoe duidt u de mogelijke extraterritoriale werking van deze Amerikaanse wet, waarbij van bondgenoten wordt verlangd hun exportbeleid aan te passen, en hoe verhoudt dit zich tot Nederlandse en Europese beleidsautonomie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="569CB9D8" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5592740D" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6E7AF5BB" w14:textId="77777777">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Antwoorden van de </w:t>
-[...33 lines deleted...]
-        </w:rPr>
+        <w:t>In hoeverre acht u het risico reëel dat een serviceverbod kan leiden tot juridische claims wegens contractbreuk tegen ASML of Nederlandse toeleveranciers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="7E31ED0F" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5C604877" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t/m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 en 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="74C8EC59" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet verwijst voor de beantwoording van een groot deel van de voorliggende vragen graag naar de beantwoording</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van eerdere Kamervragen over dit onderwerp van 12 mei 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5B1FFA7B" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="74D92D1A" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De MATCH Act is een wetsvoorstel van het Amerikaanse Congres dat zowel in het Huis van Afgevaardigden als in de Senaat wordt geïnitieerd. Het gaat op dit moment om conceptwetgeving, die zowel in het Huis als de Senaat nog de formele processen moet doorlopen. Het gaat bovendien nog om twee eigenstandige teksten in het Huis en de Senaat. De teksten kunnen gedurende de behandeling in zowel het Huis als de Senaat nog worden aangepast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="4AA43847" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="190FE31F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In de kern stelt de MATCH Act exportcontroles op bepaalde halfgeleiderproductieapparatuur en componenten via diplomatie multilateraal te «harmoniseren». De tekst richt zich daarbij op Amerikaanse bondgenoten en partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1188E23F" w14:textId="77777777">
+      <w:r>
+        <w:t>De conceptwetteksten specificeren niet om welke landen het gaat en richten zich op alle partnerlanden die belangrijke («chokepoint») halfgeleiderproductietechnologie maken. Het Nederlandse bedrijfsleven heeft een positie in halfgeleiderproductieapparatuur, samen met bedrijven uit onder andere de Verenigde Staten, Japan, Zuid-Korea, Duitsland en andere Europese landen. In het wetsvoorstel wordt de Amerikaanse regering opgedragen om in coördinatie met bondgenoten en partners tot meer restrictief beleid te komen, met landen-specifieke exportcontroles met als uitgangspunt dat alle aanvragen worden afgewezen («country-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E468C8">
-[...162 lines deleted...]
-    <w:p w:rsidR="008B7DAF" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="2F122E4E" w14:textId="3AC42985">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>controls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>presumption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>denial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">»). Dit zou moeten gelden voor China, Rusland, Iran, Noord-Korea en andere landen die door het Amerikaanse ministerie van Buitenlandse Zaken als «land van zorg» worden gezien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="4B5C5763" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="30915C43" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De huidige versie van de MATCH Act omvat ook voorstellen omtrent restricties op service en onderhoudsdiensten voor geavanceerde halfgeleiderapparatuur. </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De conceptwetteksten specificeren niet om welke landen het gaat en richten zich op alle partnerlanden die belangrijke («chokepoint») halfgeleiderproductietechnologie maken. Het Nederlandse bedrijfsleven heeft een positie in halfgeleiderproductieapparatuur, samen met bedrijven uit onder andere </w:t>
-[...39 lines deleted...]
-    <w:p w:rsidR="00F73561" w:rsidP="00F73561" w:rsidRDefault="7E943D2B" w14:paraId="0E5A86B7" w14:textId="588FF19C">
+        <w:t xml:space="preserve">Dit zou kunnen betekenen dat voor onderhoud van dergelijke apparatuur bij bepaalde eindgebruikers een vergunning vereist wordt. Dit voorstel van het Amerikaanse Congres kan ertoe leiden dat bedrijven, ook voor reeds geleverde machines, geen onderhoud of ondersteuning meer mogen verrichten zonder vergunning. Het voorstel stelt ook dat bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vergunningbehandeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> het uitgangspunt zou moeten gelden dat deze niet worden verleend («</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>presumption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>denial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">»). De uiteindelijke impact hangt af van de nadere uitwerking in uitvoeringsregelgeving en eventuele uitzonderingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="538D5460" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6FEABF23" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het wetsvoorstel voorziet erin dat, als bondgenoten en partners binnen de vastgestelde periodes niet tot geharmoniseerde controles komen, de Verenigde Staten via Amerikaanse wetgeving extraterritoriaal beperkingen kunnen op leggen op export uit deze landen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F73561" w:rsidP="00F73561" w:rsidRDefault="00F73561" w14:paraId="0E0D8971" w14:textId="41EED91F"/>
-    <w:p w:rsidR="00F73561" w:rsidP="00F73561" w:rsidRDefault="00F73561" w14:paraId="76EDE5F2" w14:textId="64745494">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1BB3A0DF" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="552F47ED" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3683">
         <w:t>hecht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3683">
         <w:t>aan goede samenwerking met partners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, maar is tegen de extraterritoriale werking die uitgaat van het Amerikaanse voorstel. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3683">
         <w:t>Nederland heeft als uitgangspunt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3683">
         <w:t>dat ieder land verantwoordelijk is voor zijn eigen wetgeving en is dus geen voorstander</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002F3683">
         <w:t xml:space="preserve">van extraterritoriale wetgeving. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het is aan de leden van het Amerikaanse Congres om hun eigen standpunt over deze conceptwetgeving te bepalen. Gezien de mogelijke impact van de MATCH Act op Nederland bij aanname in huidige vorm, heeft Nederland zijn bezwaren, in het bijzonder over de extraterritorialiteit, zowel bij leden van het Amerikaanse Congres als bij de Amerikaanse regering neergelegd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB21B3" w:rsidP="00F73561" w:rsidRDefault="00BB21B3" w14:paraId="06805089" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BB21B3" w:rsidP="00BB21B3" w:rsidRDefault="00BB21B3" w14:paraId="09B517E8" w14:textId="359D725C">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="11E742CA" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6FFA043D" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De EU Dual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Verordening is het leidende juridische kader voor Nederland. Daaruit vloeit voort dat het Europese en Nederlandse exportcontrolebeleid landenneutraal is, elke vergunningaanvraag op zijn eigen merites («case-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-case») wordt beoordeeld en exportcontrole geen exportverbod is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="65819597" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Internationaal overleg over exportcontrole is de standaard en de inzet van Nederland is om met zoveel mogelijk landen tot overeenstemming te komen. Uiteindelijk gaat elk land zelf over de exportcontrolemaatregelen die nodig zijn om zijn nationale veiligheid te beschermen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037533A" w:rsidP="00BB21B3" w:rsidRDefault="0037533A" w14:paraId="6BD1AC30" w14:textId="77777777"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">contact met andere landen, gezien de nauwe verwevenheid van </w:t>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="37549E65" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="444D48AE" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland staat in het kader van exportcontrole continu en op alle niveaus in contact met andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>technologiehoudende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> landen, bilateraal alsook via de multilaterale exportcontroleregimes zoals het Wassenaar Arrangement. Over de MATCH Act is ook contact met andere landen, gezien de nauwe verwevenheid van de internationale halfgeleidersector en de potentiële scope van de MATCH </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>de internationale halfgeleidersector en de potentiële scope van de MATCH Act. Wegens de diplomatieke vertrouwelijkheid kan het kabinet niet in detail treden over de inhoud deze gesprekken.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00004F59" w:rsidRDefault="00F73561" w14:paraId="360A013A" w14:textId="70B14A85">
+        <w:t>Act. Wegens de diplomatieke vertrouwelijkheid kan het kabinet niet in detail treden over de inhoud deze gesprekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="63EA19B2" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="26E89D61" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet blijft zijn zorgen over de MATCH Act in de VS neerleggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F73561" w:rsidP="00295041" w:rsidRDefault="00F73561" w14:paraId="0ECDADEA" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="44EA524D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="4BB36096" w14:textId="76FE7A75">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6C64396C" w14:textId="77777777">
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="7E943D2B" w:rsidRDefault="7E943D2B" w14:paraId="1EC0D944" w14:textId="577E0AAE">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5BFBE230" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Welke gevolgen kunnen ontstaan indien de MATCH Act wordt aangenomen en bondgenoten niet overgaan tot aanscherping van hun eigen exportwetgeving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidRDefault="00295041" w14:paraId="0962B17E" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="69213250" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00004F59" w:rsidRDefault="7E943D2B" w14:paraId="360A013E" w14:textId="6AD4ADEF">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="39940FF6" w14:textId="77777777">
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidRDefault="7E943D2B" w14:paraId="46C9975D" w14:textId="4D1CFEF5">
-[...49 lines deleted...]
-    <w:p w:rsidR="00733A14" w:rsidP="00295041" w:rsidRDefault="00733A14" w14:paraId="71D20261" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="00353599" w14:textId="77777777">
+      <w:r>
+        <w:t>Het kabinet is tegen de extraterritoriale werking die van de MATCH Act uitgaat. Dit druist in tegen het uitgangspunt dat Nederland haar eigen exportcontrolebeleid vormgeeft. Dergelijke brede maatregelen kunnen daarnaast potentieel significante invloed hebben op de omzet van halfgeleiderbedrijven, inclusief de Nederlandse, en hun marktpositie verslechteren. Ook kunnen ze de voorspelbaarheid van het handels- en investeringsklimaat aantasten. Dat is ook de boodschap die de minister-president, de minister van Buitenlandse Zaken en de minister van Buitenlandse Handel en Ontwikkelingssamenwerking hebben afgegeven tijdens het bezoek van het Koninklijk Paar aan de Verenigde Staten. Dit zal ook in komende bezoeken aan de VS worden toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1455F145" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="2756E101" w14:textId="6C8628A4">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="4015B0DF" w14:textId="77777777">
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidRDefault="7E943D2B" w14:paraId="58F980B7" w14:textId="216A30C8">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1B2F23D3" w14:textId="77777777">
       <w:r>
         <w:t>Kunt u aangeven of bestaande Nederlandse of Europese instrumenten bedrijven kunnen beschermen tegen eventuele extraterritoriale toepassing van Amerikaanse wetgeving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidRDefault="00295041" w14:paraId="4EBAC655" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008B7DAF" w:rsidR="0085795C" w:rsidP="0085795C" w:rsidRDefault="7E943D2B" w14:paraId="1F9A0EDC" w14:textId="53CB039E">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="7A7E2646" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008B7DAF" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="548F365A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0632" w:rsidP="00AF0632" w:rsidRDefault="00AF0632" w14:paraId="6EBF8D08" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1524FC54" w14:textId="77777777">
       <w:r>
         <w:t>In algemene zin zetten derde landen steeds meer unilaterale en extraterritoriale</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F279C5" w:rsidR="00AF0632" w:rsidP="00AF0632" w:rsidRDefault="00AF0632" w14:paraId="45926BBC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F279C5" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="46F0EFFE" w14:textId="77777777">
       <w:r>
         <w:t>instrumenten in. Zowel Nederland als de EU zijn geen voorstander van dergelijke maatregelen. Europese wetgeving kent verschillende mitigatiemogelijkheden voor extraterritoriale bepalingen van andere landen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF0632" w:rsidP="0085795C" w:rsidRDefault="00AF0632" w14:paraId="06002976" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="2433B612" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E1597D" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6EDC9F5C" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Specifiek in relatie tot de MATCH Act hecht h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1597D" w:rsidR="00C036FE">
+      <w:r w:rsidRPr="00E1597D">
         <w:t>et kabinet eraan te benadrukken dat het vooralsnog gaat om een voorstel. De inhoud en reikwijdte kunnen in het verdere Amerikaanse wetgevingsproces nog wijzigen, of het voorstel kan uiteindelijk niet worden aangenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1597D" w:rsidR="00C036FE" w:rsidP="00C036FE" w:rsidRDefault="00C036FE" w14:paraId="786C436A" w14:textId="4DAA1EB2">
+    <w:p w:rsidRPr="00E1597D" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="20DA8FEC" w14:textId="77777777">
       <w:r w:rsidRPr="00E1597D">
         <w:t>De behandeling van deze concept wettekst is in handen van het Amerikaanse Congres. Het is op dit moment niet duidelijk wanneer het Huis en de Senaat verdere behandeling van de concept wettekst zullen agenderen.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0632">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A07A7B">
+      <w:r>
+        <w:t xml:space="preserve"> Het kabinet gaat niet speculeren over de inzet van welk instrument dan ook in relatie tot de Act. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C036FE" w:rsidP="00C036FE" w:rsidRDefault="00C036FE" w14:paraId="3633C6A8" w14:textId="49C9F189">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="7BD0222E" w14:textId="77777777">
       <w:r w:rsidRPr="00E1597D">
         <w:t xml:space="preserve">Het kabinet blijft in de tussentijd zijn zorgen over de conceptwettekst nadrukkelijk </w:t>
       </w:r>
-      <w:r w:rsidR="008B7DAF">
+      <w:r>
         <w:t xml:space="preserve">in de VS </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1597D">
         <w:t>onder de aandacht brengen op alle niveaus.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C03B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidRDefault="00295041" w14:paraId="2BBD39EC" w14:textId="77777777"/>
-    <w:p w:rsidR="00295041" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="79883585" w14:textId="1A0380CA">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="7ABC298E" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1F932DB1" w14:textId="77777777">
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="59DD83D6" w14:textId="3F0AAAF4">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6C4C9193" w14:textId="77777777">
       <w:r>
         <w:t>Hoe voorkomt u dat legitieme veiligheidszorgen rond China in de praktijk leiden tot onevenredige economische nadelen voor Europese bedrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D7A88" w:rsidP="00295041" w:rsidRDefault="004D7A88" w14:paraId="44E7F26C" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5079B009" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00295041" w:rsidR="00295041" w:rsidP="7E943D2B" w:rsidRDefault="7E943D2B" w14:paraId="28508201" w14:textId="36145404">
+    <w:p w:rsidRPr="00295041" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="67631804" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C5658" w:rsidP="000C5658" w:rsidRDefault="7E943D2B" w14:paraId="299EE78F" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="5F9D4DFB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nederland deelt in algemene zin de veiligheidszorgen van zijn partners met betrekking tot de ongecontroleerde export van geavanceerde halfgeleidertechnologie en heeft daartoe zowel nationaal als in multilateraal verband exportcontrolemaatregelen ingesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="30C5920B" w14:textId="77777777">
+      <w:r>
+        <w:t>De aanpak van het kabinet is chirurgisch en gebaseerd op nationale veiligheidsrisico’s-, gericht op non-proliferatie en het voorkomen van ongewenst eindgebruik. Overleg in multilaterale exportcontroleregimes draagt bij aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB21B3">
+        <w:t xml:space="preserve"> een breed gedeeld gelijkwaardig toetsingskader </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB21B3">
+        <w:t xml:space="preserve"> aan een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037533A">
+        <w:t>gelijk speelveld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB21B3">
+        <w:t xml:space="preserve"> voor bedrijven.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nationale veiligheidsoverwegingen zijn doorslaggevend bij exportcontrole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="26806D24" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="27E7B9F3" w14:textId="77777777">
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="7FD557C5" w14:textId="77777777">
+      <w:r>
+        <w:t>Welke Chinese tegenmaatregelen acht u realistisch indien de MATCH Act in de huidige vorm wordt aangenomen, en welke gevolgen zouden dergelijke maatregelen kunnen hebben voor Nederlandse bedrijven in de halfgeleidersector?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="36951F1F" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="11D7BA29" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="1C0D7ED4" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">halfgeleidertechnologie en heeft daartoe zowel nationaal als in multilateraal verband exportcontrolemaatregelen ingesteld. </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00295041" w:rsidP="7E943D2B" w:rsidRDefault="7E943D2B" w14:paraId="0214A90E" w14:textId="434C8067">
+        <w:t xml:space="preserve">Het kabinet gaat niet speculeren over mogelijke tegenmaatregelen van derde landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="4CC74CE1" w14:textId="77777777"/>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="14DD209E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E943D2B">
-[...13 lines deleted...]
-    <w:p w:rsidR="000C5658" w:rsidP="7E943D2B" w:rsidRDefault="7E943D2B" w14:paraId="6A145EE7" w14:textId="3454FF5E">
+      <w:r>
+        <w:t xml:space="preserve">In algemene zin geldt dat de halfgeleidersector zeer complexe internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kent die gevoelig zijn voor verstoringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="02390ED1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-    <w:p w:rsidR="00295041" w:rsidP="00295041" w:rsidRDefault="7E943D2B" w14:paraId="191AD540" w14:textId="15857E0B">
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="61FA0AFE" w14:textId="77777777">
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="7E943D2B" w:rsidRDefault="000C5658" w14:paraId="4D927CAC" w14:textId="060CF566">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="50848C6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5658">
-        <w:t>Kunt u de Kamer informeren over de gevolgen van een mogelijke Chinese "Malicious Entity List” voor Nederlandse bedrijven?</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Kunt u de Kamer informeren over de gevolgen van een mogelijke Chinese "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C5658">
+        <w:t>Malicious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C5658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C5658">
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C5658">
+        <w:t xml:space="preserve"> List” voor Nederlandse bedrijven?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C5658" w:rsidRDefault="000C5658" w14:paraId="459D6EF7" w14:textId="77777777">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="080B9CB2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00295041" w:rsidP="7E943D2B" w:rsidRDefault="7E943D2B" w14:paraId="003A52BE" w14:textId="56A2FBA9">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="40871881" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA73EF" w:rsidR="00BB21B3" w:rsidP="00BB21B3" w:rsidRDefault="00BB21B3" w14:paraId="1223D534" w14:textId="77777777">
+    <w:p w:rsidRPr="00FA73EF" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="19C3DD6A" w14:textId="77777777">
       <w:r>
         <w:t>Het kabinet gaat niet speculeren over mogelijke tegenmaatregelen van derde landen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB21B3" w:rsidP="000C5658" w:rsidRDefault="00BB21B3" w14:paraId="0B404DA4" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="7E943D2B" w:rsidR="7E943D2B">
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="0A11E91A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00FA73EF" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="6C2849C2" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In algemene zin richt het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Countering foreign states’ unlawful extraterritorial jurisdiction measure </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidRPr="00295041" w:rsidR="000C5658" w:rsidRDefault="000C5658" w14:paraId="1AB54A90" w14:textId="77777777">
+        <w:t>Countering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>foreign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>states</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>unlawful</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>extraterritorial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>jurisdiction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>measure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7E943D2B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">decreet, dat is uitgevaardigd door de Chinese overheid, zich op extraterritoriale maatregelen van landen die volgens de Chinese overheid in strijd zijn met het internationale recht en basisnormen van internationale relaties die volgens China de soevereiniteit, veiligheid en ontwikkeling en de legitieme rechten en belangen van Chinese burgers en organisaties raken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="60A283F9" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dit decreet biedt China de mogelijkheid om tegenmaatregelen te treffen tegen extraterritoriale wetgeving. Die tegenmaatregelen kunnen op haar plaats ook weer extraterritoriaal zijn. Hierbij is onder andere aangekondigd dat China een entiteitenlijst opstelt van buitenlandse organisaties en individuen die meewerken aan de implementatie van buitenlandse extraterritoriale wetgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="55ADC1E5" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00295041" w:rsidR="00463293" w:rsidP="00463293" w:rsidRDefault="00463293" w14:paraId="05F45140" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00295041" w:rsidR="000C5658">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="08DDBCAD" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00463293">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360A0148" w14:textId="77777777" w:rsidR="00CB0886" w:rsidRDefault="00CB0886">
+    <w:p w14:paraId="2463B25B" w14:textId="77777777" w:rsidR="00004F76" w:rsidRDefault="00004F76" w:rsidP="00463293">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360A014A" w14:textId="77777777" w:rsidR="00CB0886" w:rsidRDefault="00CB0886">
+    <w:p w14:paraId="5B99A63A" w14:textId="77777777" w:rsidR="00004F76" w:rsidRDefault="00004F76" w:rsidP="00463293">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D42855A" w14:textId="77777777" w:rsidR="00D006D4" w:rsidRDefault="00D006D4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="24BBC558" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F4928D6" w14:textId="77777777" w:rsidR="00D006D4" w:rsidRDefault="00D006D4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="40D92B46" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7719FE8E" w14:textId="77777777" w:rsidR="00D006D4" w:rsidRDefault="00D006D4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="1281C588" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360A0144" w14:textId="77777777" w:rsidR="00CB0886" w:rsidRDefault="00CB0886">
+    <w:p w14:paraId="37152D99" w14:textId="77777777" w:rsidR="00004F76" w:rsidRDefault="00004F76" w:rsidP="00463293">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="360A0146" w14:textId="77777777" w:rsidR="00CB0886" w:rsidRDefault="00CB0886">
+    <w:p w14:paraId="3ADEA826" w14:textId="77777777" w:rsidR="00004F76" w:rsidRDefault="00004F76" w:rsidP="00463293">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6B91BA00" w14:textId="589B7A16" w:rsidR="00295041" w:rsidRPr="001C5988" w:rsidRDefault="00295041">
+    <w:p w14:paraId="3EC90263" w14:textId="77777777" w:rsidR="00463293" w:rsidRPr="001C5988" w:rsidRDefault="00463293" w:rsidP="00463293">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trouw, 18 mei 2026, 'Zelfs tijdens het Amerikaanse bezoek van de koning lagen mogelijke exportrestricties voor ASML op tafel' </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zelfs tijdens het Amerikaanse bezoek van de koning lagen mogelijke exportrestricties voor ASML op tafel | Trouw</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E631F42" w14:textId="60317F37" w:rsidR="00295041" w:rsidRPr="001C5988" w:rsidRDefault="00295041" w:rsidP="00295041">
+    <w:p w14:paraId="406D5D4B" w14:textId="77777777" w:rsidR="00463293" w:rsidRPr="001C5988" w:rsidRDefault="00463293" w:rsidP="00463293">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Kamerstuk 2026Z07615, Antwoord op vragen van het lid Hoogeveen over de Amerikaanse MATCH Act en de gevolgen daarvan voor ASML</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 2026Z07615, Antwoord op vragen van het lid Hoogeveen over de Amerikaanse MATCH Act en de gevolgen daarvan voor ASML</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3A2EF3F1" w14:textId="74C15C08" w:rsidR="000C5658" w:rsidRPr="001C5988" w:rsidRDefault="000C5658" w:rsidP="7E943D2B">
+    <w:p w14:paraId="3EA0CB1B" w14:textId="77777777" w:rsidR="00463293" w:rsidRPr="001C5988" w:rsidRDefault="00463293" w:rsidP="00463293">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Reuters, 13 mei 2026, 'China Criticizes US Chip Equipment Bill in Run-Up to Beijing Talks' </w:t>
+        <w:t xml:space="preserve"> Reuters, 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C5988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C5988">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, 'China Criticizes US Chip Equipment Bill in Run-Up to Beijing Talks' </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5988">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://www.reuters.com/legal/government/china-criticizes-us-chip-equipment-bill-run-up-beijing-talks-2026-05-13/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DEDD117" w14:textId="77777777" w:rsidR="00D006D4" w:rsidRDefault="00D006D4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="489DE43C" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="360A0140" w14:textId="77777777" w:rsidR="00004F59" w:rsidRDefault="00CB0886">
-[...429 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="645DFA73" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="360A0142" w14:textId="77777777" w:rsidR="00004F59" w:rsidRDefault="00CB0886">
-[...927 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3B39A3B5" w14:textId="77777777" w:rsidR="00004F76" w:rsidRPr="00463293" w:rsidRDefault="00004F76" w:rsidP="00463293">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...653 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00004F59"/>
-[...49 lines deleted...]
-    <w:rsid w:val="7E943D2B"/>
+    <w:rsidRoot w:val="00463293"/>
+    <w:rsid w:val="00004F76"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00463293"/>
+    <w:rsid w:val="00D04CC8"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="25601"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="360A0118"/>
-  <w15:docId w15:val="{9A1D4316-8874-499E-88A7-65F37F4F548B}"/>
+  <w14:docId w14:val="32E625ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4EF86D6F-E195-41A4-B79E-5C9E599CCBED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3340,77 +1312,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3435,75 +1407,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3538,55 +1510,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3655,1049 +1627,831 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...643 lines deleted...]
-    <w:rsid w:val="00295041"/>
+    <w:rsid w:val="00463293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00295041"/>
+    <w:rsid w:val="00463293"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00295041"/>
-[...19 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:link w:val="CommentText"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00295041"/>
-[...8 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463293"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00295041"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00295041"/>
+    <w:rsid w:val="00463293"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...63 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463293"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...80 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4750,51 +2504,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4858,65 +2612,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4937,178 +2691,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8932</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1548</ap:Words>
+  <ap:Characters>8516</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>74</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>70</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10534</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10044</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-08T11:42:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...75 lines deleted...]
-</file>