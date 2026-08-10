--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,5332 +1,1920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CC6C89" w:rsidP="00FB6262" w:rsidRDefault="00CC6C89" w14:paraId="197EF749" w14:textId="77777777">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="006211C6" w:rsidRDefault="005A1E2D" w14:paraId="7ECB792B" w14:textId="257B52F1">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6" w:rsidR="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6" w:rsidR="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Volksgezondheid, Welzijn en Sport (XVI) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="00D80872" w:rsidRDefault="006211C6" w14:paraId="0874F355" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="057FE80B" w14:textId="45ABC035">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="3E3CDA6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="49625D7E" w14:textId="69F6DB02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="006211C6" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="66CAC170" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="4D9AF14C" w14:textId="410DAAEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van 18 t/m 23 mei 2026, vond in Genève de 79e World Health Assembly (WHA), de jaarvergadering van de Wereldgezondheidsorganisatie (WHO), plaats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="4C27C0EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeert het kabinet de Kamer over de belangrijkste uitkomsten hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="2C215FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="1767E00E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Algemeen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2810" w:rsidP="00FB6262" w:rsidRDefault="00000000" w14:paraId="3694C752" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">als </w:t>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="070B3E19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar waren namens het Koninkrijk zowel Nederland, als </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231808660" w:id="0"/>
-      <w:r w:rsidRPr="00A0687A">
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Curaçao</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A0687A">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertegenwoordigd. Minister Boekhoudt van Gezondheid, Milieu en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000761E2" w:rsidR="00A14751">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Curaçao),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11F56">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">bola-uitbraak als de </w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft namens het Koninkrijk de verklaring voor de plenaire vergadering uitgesproken. Daarin is aandacht gevraagd voor de noodzaak van een WHO die meerwaarde levert ten aanzien van gezondheidsweerbaarheid en -veiligheid. Daarbij is aangegeven dat het van belang is om in te zetten op veerkrachtige gezondheidssystemen, op multilaterale samenwerking met de WHO in een centrale rol en op een toekomstbestendige en adequaat gefinancierde mondiale gezondheidsarchitectuur. In de verklaring werd ook benadrukt dat zowel de huidige Ebola-uitbraak als de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001511A6">
-[...3 lines deleted...]
-        <w:t>antavirus</w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hantavirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A14751">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">nder andere met minister Gómez (Spanje), minister </w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-uitbraak, het belang onderschrijven van de rol van de WHO en de noodzaak van samenwerking met haar lidstaten, om informatie uit te wisselen, risico's te bepalen en gezondheidsadviezen te delen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="555A03B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="794DA459" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Namens het kabinet heb ik tijdens de WHA ook een aantal bilaterale gesprekken met collega-ministers van Volksgezondheid gevoerd (onder andere met minister Gómez (Spanje), minister </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00550387" w:rsidR="00550387">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Padilha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00550387" w:rsidR="00550387">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Brazilië) en minister </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00550387" w:rsidR="00550387">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nadda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00550387" w:rsidR="00550387">
-[...84 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (India). Ook was het Koninkrijk vertegenwoordigd bij side-events op het gebied van lokale en regionale productie van medische hulpmiddelen, klimaatverandering en gezondheid en mondiale gezondheidsfinanciering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="32A6E9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="48667CC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Opening door de DG WHO</w:t>
       </w:r>
-      <w:r w:rsidRPr="30AD71A3" w:rsidR="00754797">
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6262" w:rsidP="00FB6262" w:rsidRDefault="00000000" w14:paraId="65FEF6C8" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="478E4602" w:rsidR="001B2D10">
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="1ECCDE2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de opening van de WHA verwees Dr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tedros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000B2810" w:rsidR="001B2D10">
-        <w:t>Tedros</w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adhanom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="478E4602" w:rsidR="001B2D10">
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000B2810" w:rsidR="001B2D10">
-        <w:t>Adhanom</w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ghebreyesus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="478E4602" w:rsidR="001B2D10">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de Directeur-Generaal van de WHO, naar de uitbraak van het Ebolavirus in de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231835791" w:id="1"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Democratische Republiek </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Congo en Oeganda, als de meest complexe gezondheidscrisis van de laatste tijd in onze onrustige wereld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hij gaf aan dat deze uitbraak, en die van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000B2810" w:rsidR="001B2D10">
-        <w:t>Ghebreyesus</w:t>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hantavirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="478E4602" w:rsidR="001B2D10">
-[...307 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de afgelopen weken, hebben laten zien dat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="3473DA3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="5B87F5A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>internationale bedreigingen een internationale reactie vereisen. En dat ze laten zien waarom de wereld de Internationale Gezondheidsregelingen nodig heeft en waarom de WHO nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="09E7066C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="7EEE040B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder gaf de DG van de WHO aan dat de WHO zelf een moeilijke periode heeft doorgemaakt als gevolg van plotselinge en drastische bezuinigingen, mede als gevolg van het vertrek van de Verenigde Staten uit de WHO. Hierdoor heeft de WHO op meerdere gebieden hervormingen doorgevoerd zoals een prioritering van het werkprogramma, een interne reorganisatie en inkrimping van het personeelsbestand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="0C1E1DA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="7A642252" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WHA-agenda</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A0687A" w:rsidR="000B2810" w:rsidP="00FB6262" w:rsidRDefault="00000000" w14:paraId="28286F1F" w14:textId="77777777">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="6E85ACC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De agenda van de WHA bevatte meer dan 45 - vooral technische - agendapunten. Voor Nederland waren het meest relevant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="194169D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="7D853A95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hervorming van de Mondiale Gezondheidsarchitectuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001511A6" w:rsidP="00FB6262" w:rsidRDefault="00000000" w14:paraId="11B654D2" w14:textId="77777777">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00A0687A">
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="7B256727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De lidstaten hebben ingestemd met een tijdgebonden, door de WHO aangestuurd proces, om te komen tot een breed gedragen visie voor hervorming van de mondiale gezondheidsarchitectuur, zodat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die duurzaam in staat is kernfuncties als infectieziektebeheersing, product-innovatie en de ontwikkeling van internationale standaarden op het gebied van gezondheid, te vervullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001511A6" w:rsidP="00FB6262" w:rsidRDefault="00000000" w14:paraId="1AE0BA42" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A0687A">
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="64F33B47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit proces zal lopen tot mei 2027. De DG van de WHO zal tijdens de volgende WHA rapporteren over de uitkomsten van dit proces, inclusief een routekaart voor implementatie van de aanbevelingen voor hervorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="6235F339" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zoals aangegeven in de brief namens het kabinet voor de inzet tijdens de WHA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006211C6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A0687A">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is Nederland voorstander van een gedegen hervormingsproces en een centrale rol van de WHO hierbinnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="4AC0C924" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="60F15872" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actieplan antimicrobiële resistentie (AMR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="25DAFC9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231807291" w:id="2"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lidstaten hebben met consensus het Global Action Plan AMR aangenomen. Volgens de WHO blijft AMR één van de grootste mondiale uitdagingen op het gebied van gezondheid en ontwikkeling. Het actieplan biedt een kader voor gecoördineerde mondiale, regionale en nationale actie in het komende decennium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="5D19B56D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lidstaten worden hierin onder meer opgeroepen om nationale actieplannen te ontwikkelen en te implementeren, om AMR zoveel mogelijk te voorkomen en tegen te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="3E51FEC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij dit agendapunt heeft Nederland in een nationaal statement aangegeven dat hierbij een goede samenwerking tussen landen, met ondersteuning door de WHO, van belang is. Daarnaast heeft Nederland aandacht gevraagd voor het feit dat AMR niet alleen een toekomstige bedreiging vormt, maar ook vandaag de dag al aanzienlijke gevolgen heeft voor de volksgezondheid en de economie, zowel wereldwijd als in Nederland. Nederland heeft daarom opgeroepen om AMR niet alleen te benaderen als een toekomstig risico, maar als een urgente uitdaging die nu om actie vraagt.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="6AA6D1A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="1CC605EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pandemieverdrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="73DE4483" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WHO-lidstaten zijn overeengekomen om de onderhandelingen over de bijlage bij het Pandemieverdrag, met nog een jaar te verlengen – of korter indien mogelijk - om tot een goede afronding te komen. Begin mei werd al duidelijk dat er meer tijd nodig was om de belangrijke positie-verschillen tussen lidstaten, die vooral bestaan tussen het mondiale noorden en zuiden, te overbruggen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hoewel er pogingen zijn gedaan in de afgelopen maanden, ook vanuit de EU, om die verschillen te overbruggen, kon de deadline van de WHA dit jaar, niet worden gehaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="30F7599D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De belangrijkste meningsverschillen hebben betrekking op de mate waarin het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pathogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Access </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...122 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Benefit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systeem - dat in die bijlage wordt uitgewerkt - zal kunnen bijdragen aan versterking van capaciteiten voor pandemische paraatheid van met name ontwikkelingslanden, en de beschikbaarheid van medische tegenmaatregelen in noodsituaties. Tegelijk vroegen landen uit alle regio's tijdens de WHA aandacht voor recente uitbraken, zoals de ebola-variant in de Democratische Republiek Congo en Oeganda en de uitbraak van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hantavirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan boord van het cruiseschip M/V </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hondius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, met gevolgen voor Noord- en Zuid-Amerika, Afrika, Europa en Azië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="1C35B7FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitbraken die de kwetsbaarheden en wederzijdse afhankelijkheid van de wereld bij het bestrijden van epidemieën en pandemieën onderstrepen en die de noodzaak voor een pandemieverdrag onderstrepen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001511A6">
-[...177 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="53DFA06D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="451A4EB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overige onderwerpen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="1D498EA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231395532" w:id="3"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="29F278E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als afgelopen jaren was de gezondheidssituatie in Oekraïne onderwerp van bespreking. Een besluit daarover, waarin de gezondheidseffecten van de oorlog worden aangekaart en de agressie van Rusland wordt veroordeeld, is aangenomen. Ook Nederland heeft dit besluit gesteund. Het amendement dat Rusland indiende om de behandeling van het onderliggende rapport niet op de WHA-agenda als apart item te laten terugkeren, werd niet aangenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="561526C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="047CCF73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231395809" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk231395311" w:id="5"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palestijnse Gebieden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="432F22A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231459242" w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar heeft de WHA wederom een besluit en een resolutie over het versterken van het gezondheidssysteem in de bezette Palestijnse Gebieden aangenomen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="025048A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als vorig jaar heeft Nederland vóór de resolutie over de gezondheidssituatie in Gaza gestemd en zich onthouden van stemming op het besluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="5CFF805C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In een stemverklaring lichtte Nederland toe dat het grote zorgen heeft over de humanitaire situatie, onder andere door de Israëlische herregistratieplicht voor internationale ngo’s en aanvallen op hulpverleners, en de grootschalige verwoesting van gezondheidsfaciliteiten in Gaza. In de tekst van het besluit werd gerefereerd aan schendingen van het internationaal recht door Israël. Volgens Nederland moeten aanvallen op gezondheidsfaciliteiten gedegen en onafhankelijk worden onderzocht om vast te stellen of er sprake is van een schending van het internationaal recht. Nederland riep hiertoe op, en draagt hier actief aan bij onder andere via steun aan het bureau van de Hoge Commissaris voor de mensenrechten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="50EC3FE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="125BB89E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...183 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231397091" w:id="7"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bescherming gezondheidsfaciliteiten en -medewerkers</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="63C62E02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast dat Nederland in bovengenoemde stemverklaring zorgen heeft gedeeld over van aanvallen op gezondheidsfaciliteiten en –medewerkers en deze heeft veroordeeld, heeft Nederland in EU-verband tijdens het debat over het werk van de WHO in noodsituaties aangegeven dat dergelijke aanvallen onderzocht moeten worden en degenen die verantwoordelijk zijn voor dergelijke overtredingen ter verantwoording moeten worden geroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="4E03BFB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231395202" w:id="8"/>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Taiwan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="00DF05EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Minister Boekhoudt heeft namens het Koninkrijk, conform de motie van het lid Van der Burg (VVD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, in de plenaire vergadering een verklaring uitgesproken waarin Taiwan wordt genoemd in de context van betekenisvolle deelname.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="06F3609E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="41CE491E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jongerenvertegenwoordiging</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="21D7E053" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006211C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten slotte meldt het kabinet graag dat er ook dit jaar weer een jongerenvertegenwoordiger deel uitmaakte van de Nederlandse delegatie. Gelukkig geldt dat voor steeds meer landen. Het is een goed signaal dat jongeren en (toekomstige) gezondheids-professionals actief bij het internationaal gezondheidsbeleid betrokken worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="71C598D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006211C6" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="605011DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="193F0B75" w14:textId="1856AF55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Het</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> amendement d</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6" w:rsidR="005A1E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
       </w:r>
       <w:r>
-        <w:t>at</w:t>
-[...29 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6" w:rsidR="005A1E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="006211C6" w14:paraId="289597C6" w14:textId="7846EC9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>heeft de WHA</w:t>
-[...427 lines deleted...]
-    <w:p w:rsidRPr="007B6A41" w:rsidR="00AC34C9" w:rsidP="00FB6262" w:rsidRDefault="00AC34C9" w14:paraId="74E7071E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006211C6" w:rsidR="005A1E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="0DEC5EC0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
           <w:tab w:val="left" w:pos="-567"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="566"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1700"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2834"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3968"/>
           <w:tab w:val="left" w:pos="4535"/>
           <w:tab w:val="left" w:pos="5102"/>
           <w:tab w:val="left" w:pos="5669"/>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="left" w:pos="6803"/>
           <w:tab w:val="left" w:pos="7370"/>
           <w:tab w:val="left" w:pos="7937"/>
           <w:tab w:val="left" w:pos="8504"/>
           <w:tab w:val="left" w:pos="9071"/>
           <w:tab w:val="left" w:pos="9637"/>
           <w:tab w:val="left" w:pos="10205"/>
           <w:tab w:val="left" w:pos="10771"/>
           <w:tab w:val="left" w:pos="11339"/>
           <w:tab w:val="left" w:pos="11905"/>
           <w:tab w:val="left" w:pos="12473"/>
           <w:tab w:val="left" w:pos="13039"/>
           <w:tab w:val="left" w:pos="13605"/>
           <w:tab w:val="left" w:pos="14173"/>
           <w:tab w:val="left" w:pos="14739"/>
           <w:tab w:val="left" w:pos="15307"/>
           <w:tab w:val="left" w:pos="15873"/>
           <w:tab w:val="left" w:pos="16441"/>
           <w:tab w:val="left" w:pos="17007"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="18"/>
-[...13 lines deleted...]
-    <w:sectPr w:rsidRPr="00450F72" w:rsidR="00EB704F" w:rsidSect="00C57FE5">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="3FFB9ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="005A1E2D" w:rsidP="005A1E2D" w:rsidRDefault="005A1E2D" w14:paraId="326BCD81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006211C6" w:rsidR="004E5D09" w:rsidP="005A1E2D" w:rsidRDefault="004E5D09" w14:paraId="6CB791F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006211C6" w:rsidR="004E5D09" w:rsidSect="005A1E2D">
+      <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
-      <w:headerReference w:type="first" r:id="rId11"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3D2577" w14:textId="77777777" w:rsidR="00DE3484" w:rsidRDefault="00DE3484">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C79D215" w14:textId="77777777" w:rsidR="00672409" w:rsidRDefault="00672409" w:rsidP="005A1E2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F3382CB" w14:textId="77777777" w:rsidR="00DE3484" w:rsidRDefault="00DE3484">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30A7FF93" w14:textId="77777777" w:rsidR="00672409" w:rsidRDefault="00672409" w:rsidP="005A1E2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...40 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="736E7025" w14:textId="77777777" w:rsidR="005A1E2D" w:rsidRPr="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6923FA8E" w14:textId="77777777" w:rsidR="005A1E2D" w:rsidRPr="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34A51B12" w14:textId="77777777" w:rsidR="005A1E2D" w:rsidRPr="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A2F9B3F" w14:textId="77777777" w:rsidR="00DE3484" w:rsidRDefault="00DE3484">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18080016" w14:textId="77777777" w:rsidR="00672409" w:rsidRDefault="00672409" w:rsidP="005A1E2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70E1231F" w14:textId="77777777" w:rsidR="00DE3484" w:rsidRDefault="00DE3484">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1774E03B" w14:textId="77777777" w:rsidR="00672409" w:rsidRDefault="00672409" w:rsidP="005A1E2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3A28FA5E" w14:textId="77777777" w:rsidR="000B2810" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AC48749" w14:textId="5036C29B" w:rsidR="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2810">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Kamerstukken II 2025/26, 36800, nr. 192</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D67DC">
+        <w:t>Kamerstukken II 2025/26, 36800</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> XVI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2810">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, nr. 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5119B7B9" w14:textId="77777777" w:rsidR="00DC1321" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4086CFBD" w14:textId="79D6A888" w:rsidR="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006211C6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00C66EF9">
+      <w:r w:rsidRPr="006211C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 35 207, nr. 94.</w:t>
       </w:r>
       <w:r w:rsidRPr="7D9E43C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...298 lines deleted...]
-  <w:p w14:paraId="745ED958" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3EE1424C" w14:textId="77777777" w:rsidR="005A1E2D" w:rsidRPr="005A1E2D" w:rsidRDefault="005A1E2D" w:rsidP="005A1E2D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...669 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E288B90" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="736C2CA8" w14:textId="77777777" w:rsidR="00CA74FA" w:rsidRPr="005A1E2D" w:rsidRDefault="00CA74FA" w:rsidP="005A1E2D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...377 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63824CAB" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2D3CCB9D" w14:textId="77777777" w:rsidR="00CA74FA" w:rsidRPr="005A1E2D" w:rsidRDefault="00CA74FA" w:rsidP="005A1E2D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1073 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...332 lines deleted...]
-    <w:rsid w:val="7D9E43C5"/>
+    <w:rsidRoot w:val="005A1E2D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006211C6"/>
+    <w:rsid w:val="00672409"/>
+    <w:rsid w:val="00CA74FA"/>
+    <w:rsid w:val="00FA4FAB"/>
+    <w:rsid w:val="00FE1083"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3ECAB069"/>
+  <w14:docId w14:val="035CA385"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2934EE89-34CC-4695-9AF7-DF915ED9B385}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5441,51 +2029,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5667,1089 +2255,1252 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A1E2D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...32 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevenskop">
     <w:name w:val="Huisstijl - Afzendgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensW1">
     <w:name w:val="Huisstijl - Afzendgegevens W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Algemenevoorwaarden">
     <w:name w:val="Huisstijl - Algemene voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...25 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC6C89"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevensC">
     <w:name w:val="Huisstijl - Afzendgegevens C"/>
     <w:basedOn w:val="Huisstijl-Afzendgegevens"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2810"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B2810"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="005A1E2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2810"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00754797"/>
+    <w:rsid w:val="005A1E2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00754797"/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005A1E2D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1331</ap:Words>
-  <ap:Characters>7326</ap:Characters>
+  <ap:Words>1367</ap:Words>
+  <ap:Characters>7523</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8640</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8873</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>