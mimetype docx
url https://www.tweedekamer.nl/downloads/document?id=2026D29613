--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,2271 +1,1315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...34 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E405D" w:rsidRDefault="006E36AB" w14:paraId="71671E2B" w14:textId="716999FC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E405D" w:rsidP="00D80872" w:rsidRDefault="006E405D" w14:paraId="0BDE981A" w14:textId="59BC308E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>978</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...30 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E405D" w:rsidP="006E405D" w:rsidRDefault="006E405D" w14:paraId="63BF57A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E405D" w:rsidRDefault="006E405D" w14:paraId="605E6074" w14:textId="4C72635C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief informeert het kabinet de Kamer over een aantal geneesmiddelen die, als gevolg van negatieve advisering tot pakketopname door Zorginstituut Nederland (hierna: het Zorginstituut), voorlopig in de zogenoemde sluis voor dure geneesmiddelen blijven staan en daardoor niet vergoed worden vanuit het basispakket van de zorgverzekering. De Kamer is eerder over vergelijkbare casus geïnformeerd bij brief van 7 november 2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De volgende geneesmiddelen blijven uitgezonderd van het basispakket: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="4F34B0AB" w14:textId="77777777">
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="1FA7287F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk222921103" w:id="0"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lecanemab (merknaam: Leqembi) </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk177544446" w:id="1"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">voor de behandeling van </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Alzheimer;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="336A78F2" w14:textId="77777777">
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="6AC94841" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk177126742" w:id="2"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upadacitinib </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(merknaam: Rinvoq) </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk177544492" w:id="3"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor de behandeling van reuscelarteriitis (RCA), een vorm van ontsteking van de bloedvaten;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="001A7EDA">
-[...23 lines deleted...]
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="16AEBA2D" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="46E5E7B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk177123088" w:id="4"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osimertinib </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(merknaam: Tagrisso) voor </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk177544546" w:id="5"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de behandeling van </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk177387240" w:id="6"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lokaal gevorderde niet-kleincellige longkanker (NSCLC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), een vorm van </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="001A7EDA">
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>longkanker.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="7CF6315C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="0BD0A23E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Lecanemab, upadacitinib en osimertinib zijn – als onderdeel van de sluisprocedure</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – beoordeeld door het Zorginstituut, zie bijlage 1 t/m 3.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een andere toetsing dan de EMA (European Medicines Agency) uitvoert voorafgaand aan het verlenen van de handelsvergunning. De EMA toetst op kwaliteit, werkzaamheid en veiligheid. Uit de beoordeling door het Zorginstituut blijkt dat de effectiviteit van lecanemab en upadacitinib niet is bewezen en dat deze middelen dus niet voldoen aan het wettelijke criterium ‘stand van de wetenschap en praktijk’ (SWP).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dat betekent dat deze middelen op basis van het wetenschappelijk bewijs geen therapeutische meerwaarde of gelijke waarde hebben ten opzichte van de standaardbehandeling. Deze middelen komen hierdoor niet in aanmerking voor vergoeding uit het basispakket. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="008717F6" w14:paraId="623F0C55" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="5DECD5E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="6034ADEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor osimertinib geldt dat wel wordt voldaan aan de SWP, maar dat de kosteneffectiviteitsanalyse die de leverancier heeft aangeleverd van onvoldoende kwaliteit is. Het Zorginstituut kan daardoor geen uitspraak doen over de vraag of het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Voor osimertinib geldt dat wel wordt voldaan aan de SWP, maar dat de </w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="008717F6" w14:paraId="39C4CFE8" w14:textId="77777777">
+        <w:t xml:space="preserve">middel voldoet aan het criterium kosteneffectiviteit en adviseert om het middel niet op te nemen in het basispakket. Het kabinet neemt dit advies over. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="6001185D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="25109BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Zorginstituut heeft vanwege de therapeutische meerwaarde van dit geneesmiddel ten opzichte van de standaardbehandeling (het actief volgen-beleid), de leverancier verzocht om zo spoedig mogelijk een nieuwe kosteneffectiviteitsanalyse aan te leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="092F1BED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-      </w:pPr>
-[...41 lines deleted...]
-      <w:r w:rsidR="00C11DD0">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="6F4EFB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg hiervan blijven de genoemde geneesmiddelen in de sluis. Hierdoor blijven patiënten voorlopig aangewezen op de standaardbehandeling. Het kabinet  kan zich voorstellen dat dit teleurstellend is voor patiënten en zorgverleners die hun hoop op deze geneesmiddelen hadden gevestigd. Maar het kabinet vindt het van uiterst belang om alleen zorg te vergoeden uit het basispakket, die tenminste net zo effectief is als de standaardbehandeling. Zo borgt het kabinet dat passende zorg de norm is. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-      <w:r w:rsidR="00C11DD0">
+        <w:t xml:space="preserve">Daarnaast kan vergoeding van niet-kosteneffectieve zorg leiden tot verdringing van andere, (kosten)effectievere zorg. Het kabinet vindt het belangrijk dat we in de zorg, gegeven een beperkt zorgbudget en beperkte zorgcapaciteit, doelmatige en rechtvaardige keuzes maken. Bij dure geneesmiddelen is hiervoor een advies van het Zorginstituut over de kosteneffectiviteit nodig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00814755" w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="66544D83" w14:textId="77777777">
+        <w:t>Het kabinet wijst er tenslotte op dat het indienen van aanvullende of nieuwe gegevens door de leveranciers bij het Zorginstituut aanleiding kan geven tot herbeoordeling, wat kan resulteren in een aangepast advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="44157A16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="06F96F71" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voortgangsupdate inzake Kamerbrief 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C11DD0" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="4B2E85E3" w14:textId="77777777">
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="2A350689" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de eerdere Kamerbrief uit 2024</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is bericht dat de sluis gecontinueerd werd voor onder andere de geneesmiddelen teclistamab (merknaam: Tecvayli) voor de behandeling van Multipel Myeloom (MM) en glofitamab (merknaam: Columvi) voor de behandeling van diffuus grootcellig B-cellymfoom (DLBCL). Voor teclistamab was de kosteneffectiviteitsanalyse destijds van onvoldoende kwaliteit. Voor glofitamab werd niet voldaan aan de SWP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008717F6" w:rsidP="00C11DD0" w:rsidRDefault="00000000" w14:paraId="52D33380" w14:textId="77777777">
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="4F48905B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels hebben beide leveranciers nieuwe gegevens aangeleverd, welk voor teclistamab voor de genoemde indicatie tot een herbeoordeling door het Zorginstituut heeft geleid. Voor teclistamab heeft het Zorginstituut op basis van de aangepaste kosteneffectiviteitsanalyse, een prijsonderhandeling geadviseerd. Ondanks intensieve pogingen om afspraken te maken over een maatschappelijk aanvaardbare prijs, is er helaas geen akkoord bereikt met de leverancier, waardoor de sluis voor teclistamab wordt gecontinueerd. Hier is de Kamer reeds onlangs over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C11DD0">
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="009D168D">
         <w:t>Voor glofitamab loopt, volgens het Dashboard Doorlooptijden</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="009D168D">
-[...12 lines deleted...]
-    <w:p w:rsidR="008717F6" w:rsidP="008717F6" w:rsidRDefault="008717F6" w14:paraId="0B6B8DC5" w14:textId="77777777">
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, momenteel nog een herbeoordeling door het Zorginstituut voor de betreffende indicatie. Voor de andere geneesmiddelen die genoemd zijn in de eerdergenoemde Kamerbrief uit 2024 is er momenteel geen update te geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="2DD6E40D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00814755" w:rsidR="008717F6" w:rsidP="008717F6" w:rsidRDefault="00000000" w14:paraId="4F3DA37A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="61590BAC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5540"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Sluiskandidatenbrief eind 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D59C5" w:rsidR="008717F6" w:rsidP="008717F6" w:rsidRDefault="00000000" w14:paraId="0AB56C0B" w14:textId="7852C519">
-[...36 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="3021BAC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief ontvangt de kamer van het kabinet bovendien een afschrift van de brief van het Zorginstituut Nederland over de behandelingen met geneesmiddelen die op basis van de Horizonscan Geneesmiddelen aangemerkt zijn als kandidaat voor de pakketsluis. Het gaat in de publicatie van het Zorginstituut om behandelingen met geneesmiddelen waarvan de goedkeuring voor Europese markttoelating wordt verwacht in de eerste helft 2026. Daarnaast licht de sluiskandidatenbrief de stand van zaken toe van de eerder aangekondigde sluiskandidaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="1906157E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A681B" w:rsidR="00713730" w:rsidP="00713730" w:rsidRDefault="00713730" w14:paraId="56086254" w14:textId="6E6FD31E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E405D" w14:paraId="7D1B10AC" w14:textId="52E5CA96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E36AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E36AB" w:rsidP="006E36AB" w:rsidRDefault="006E36AB" w14:paraId="17729220" w14:textId="217B1F99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...121 lines deleted...]
-      <w:type w:val="continuous"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D" w:rsidR="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="004E5D09" w:rsidP="006E36AB" w:rsidRDefault="004E5D09" w14:paraId="034FE1EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006E405D" w:rsidR="006E405D" w:rsidP="006E36AB" w:rsidRDefault="006E405D" w14:paraId="085468F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006E405D" w:rsidR="006E405D" w:rsidSect="00092F14">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C5DF785" w14:textId="77777777" w:rsidR="001A19BE" w:rsidRDefault="001A19BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DD8CFA1" w14:textId="77777777" w:rsidR="00BA243A" w:rsidRDefault="00BA243A" w:rsidP="006E36AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="060076D7" w14:textId="77777777" w:rsidR="001A19BE" w:rsidRDefault="001A19BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4927196E" w14:textId="77777777" w:rsidR="00BA243A" w:rsidRDefault="00BA243A" w:rsidP="006E36AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60F607EA" w14:textId="77777777" w:rsidR="00D01397" w:rsidRDefault="00D01397">
+  <w:p w14:paraId="5E26C0D4" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E36AB" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67175D66" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="62B04178" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E36AB" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...71 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B254329" w14:textId="77777777" w:rsidR="00D01397" w:rsidRDefault="00D01397">
+  <w:p w14:paraId="43EE4823" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E36AB" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4554E157" w14:textId="77777777" w:rsidR="001A19BE" w:rsidRDefault="001A19BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="76263F1D" w14:textId="77777777" w:rsidR="00BA243A" w:rsidRDefault="00BA243A" w:rsidP="006E36AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42BCD550" w14:textId="77777777" w:rsidR="001A19BE" w:rsidRDefault="001A19BE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02D1AD47" w14:textId="77777777" w:rsidR="00BA243A" w:rsidRDefault="00BA243A" w:rsidP="006E36AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6028D874" w14:textId="77777777" w:rsidR="008717F6" w:rsidRPr="003B4A87" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="5AF81006" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B4A87">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B4A87">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29477, nr. 911.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1A04CAB0" w14:textId="77777777" w:rsidR="008717F6" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="798B9A21" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E92FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E92FE9">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De sluisprocedure wordt toegelicht in bijlage 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="44E06EAB" w14:textId="77777777" w:rsidR="008717F6" w:rsidRPr="003B4A87" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="7BA4F007" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B4A87">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B4A87">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bij de beoordeling van geneesmiddelen beoordeelt het Zorginstituut als eerste of het geneesmiddel in voldoende mate aangetoond effectief is (voldoet aan stand van wetenschap en praktijk). Indien dit het geval is, volgt een integrale beoordeling aan de hand van de vier pakketcriteria: effectiviteit, kosteneffectiviteit, noodzakelijkheid en uitvoerbaarheid. Uit deze beoordeling kan een advies volgen van het Zorginstituut aan de Minister om te onderhandelen over de prijs.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="710280D1" w14:textId="77777777" w:rsidR="008717F6" w:rsidRPr="003B4A87" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="0199291E" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003B4A87">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003B4A87">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Art. 2.1 lid 2 Besluit zorgverzekering.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0814C4F2" w14:textId="77777777" w:rsidR="008717F6" w:rsidRPr="00721EF0" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="6BCB1F04" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00721EF0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-        <w:rPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 29477, nr. 911.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1FD42480" w14:textId="77777777" w:rsidR="008717F6" w:rsidRPr="00721EF0" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="6A71C25B" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00721EF0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-        <w:rPr>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2025/26, 29477, nr. 972.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2888F8E6" w14:textId="77777777" w:rsidR="008717F6" w:rsidRDefault="00000000" w:rsidP="008717F6">
+    <w:p w14:paraId="293A03A3" w14:textId="5FA484F9" w:rsidR="006E36AB" w:rsidRPr="006E405D" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00721EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E405D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00721EF0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> https://www.farmatec.nl/prijsvorming/dashboard-doorlooptijden-geneesmiddelen</w:t>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="006E405D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.farmatec.nl/prijsvorming/dashboard-doorlooptijden-geneesmiddelen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E405D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F09D25E" w14:textId="77777777" w:rsidR="00D01397" w:rsidRDefault="00D01397">
+  <w:p w14:paraId="39C35FAB" w14:textId="77777777" w:rsidR="006E36AB" w:rsidRPr="006E36AB" w:rsidRDefault="006E36AB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AB2A28D" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="25234CA1" w14:textId="77777777" w:rsidR="006D0DCB" w:rsidRPr="006E36AB" w:rsidRDefault="006D0DCB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...408 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A36E300" w14:textId="77777777" w:rsidR="00D01397" w:rsidRDefault="00D01397">
+  <w:p w14:paraId="276DFA0C" w14:textId="77777777" w:rsidR="006D0DCB" w:rsidRPr="006E36AB" w:rsidRDefault="006D0DCB" w:rsidP="006E36AB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-  </w:p>
-[...567 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E48736C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B114BE9A"/>
     <w:lvl w:ilvl="0" w:tplc="A48C40D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8E189BB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2341,424 +1385,138 @@
     <w:lvl w:ilvl="7" w:tplc="9DF07B8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C60C6352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1193811019">
+  <w:num w:numId="1" w16cid:durableId="1193811019">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3087"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...172 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="006E36AB"/>
+    <w:rsid w:val="00092F14"/>
+    <w:rsid w:val="001978CE"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006D0DCB"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rsid w:val="006E405D"/>
+    <w:rsid w:val="00BA243A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3087"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6A1D258A"/>
+  <w14:docId w14:val="58F0847A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{46BE9F1E-8899-4ACB-811A-010A673F29D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2873,51 +1631,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3099,1051 +1857,1232 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...44 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
+    <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36AB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="006E36AB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...20 lines deleted...]
-    <w:name w:val="Ballontekst Char"/>
+    <w:rsid w:val="006E36AB"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ballontekst"/>
-[...126 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008717F6"/>
-[...29 lines deleted...]
-    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008717F6"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+    <w:rsid w:val="006E36AB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.farmatec.nl/prijsvorming/dashboard-doorlooptijden-geneesmiddelen" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>827</ap:Words>
-  <ap:Characters>4554</ap:Characters>
+  <ap:Words>848</ap:Words>
+  <ap:Characters>4664</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>37</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>38</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5371</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5501</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>