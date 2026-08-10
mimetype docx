--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,3328 +1,826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="2487C265" w14:textId="2AB61B48">
-[...29 lines deleted...]
-        <w:br/>
+    <w:p w:rsidRPr="00422244" w:rsidR="00422244" w:rsidRDefault="000E3404" w14:paraId="45852CB5" w14:textId="6E71196E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidR="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>991</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidR="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidR="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voedselveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="073967B3" w14:textId="66916948">
-[...161 lines deleted...]
-        <w:br/>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="00422244" w:rsidRDefault="00422244" w14:paraId="5B27D7FC" w14:textId="0CFCF558">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidR="000E3404">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>596</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="404BEAAF" w14:textId="6945AF2B">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00422244" w:rsidR="00422244" w:rsidP="000E3404" w:rsidRDefault="00422244" w14:paraId="07EE8F86" w14:textId="667DDF53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="00422244" w:rsidP="000E3404" w:rsidRDefault="00422244" w14:paraId="7E615EE7" w14:textId="7E804343">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="6628701E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="0C95F778" w14:textId="2295C161">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer, mede namens de Minister van Volksgezondheid, Welzijn en Sport en Staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur, het evaluatierapport aan over de uitvoering van de wettelijke onderzoekstaken op het gebied van Voedselveiligheid Beleid (hierna WOT-VV Beleid) over de periode 2021-2025. Het evaluatieonderzoek is in opdracht van het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) uitgevoerd door het onafhankelijk onderzoeks- en adviesbureau Dialogic. In de evaluatie is onderzocht in hoeverre er sprake is van een doeltreffende en doelmatige uitvoering van de WOT-VV Beleid. Ik beschrijf de belangrijkste conclusies en aanbevelingen uit de evaluatie en geef mijn beleidsreactie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="70437F32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Typering wettelijke onderzoekstaken</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00FF4399" w:rsidR="00FF4399">
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het ministerie van LVVN laat zes wettelijke onderzoekstaken (WOTs) uitvoeren, zijnde: Besmettelijke Dierziekten, Voedselveiligheid, Genetische Bronnen, Natuur en Milieu, Visserij Onderzoek en Economische informatievoorziening. Het domein Voedselveiligheid is opgesplitst in twee programma’s: de WOT-Voedselveiligheid Beleid (WOT-VV Beleid) en de WOT-Voedselveiligheid Handhaving (WOT-VV HH). Middels de WOT-VV Beleid wordt de overheid voorzien van data (o.a. uit analyses), expertise, advies, methoden en faciliteiten. Deze ondersteuning stelt de overheid in staat om (inter)nationale wet- en regelgeving uit te voeren en verplichtingen uit (inter)nationale verdragen na te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="6873A1BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Gegeven het publieke belang van de wettelijke onderzoekstaken, stelt de overheid extra eisen aan de onafhankelijkheid, betrouwbaarheid en transparantie van de uitvoering van deze taken. Deze eisen zijn vastgelegd in de Overeenkomst Wettelijke Onderzoekstaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidDel="00EF462D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4399" w:rsidR="00FF4399">
-[...105 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(2018) tussen LVVN en Wageningen University &amp; Research (WUR). Hiermee zijn de WOT-instituten binnen WUR formeel erkend als nationale instellingen voor uitvoering van publieke taken. Wageningen Food Safety Research (WFSR), een onderdeel van Wageningen University &amp; Research (WUR), voert de wettelijke onderzoekstaken uit op het gebied van voedselveiligheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="3B771F4E" w14:textId="178FC4F4">
-[...128 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="3710C42D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Omschrijving van WOT-VV Beleid </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A68CB">
-        <w:rPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WOT-VV Beleid ondersteunt de overheid (LVVN, VWS en NVWA) bij het waarborgen van voedsel- en voederveiligheid en voedselintegriteit, met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>waarborgen van voedsel- en voederveiligheid en voedselintegriteit</w:t>
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">primaire focus op chemische voedselveiligheid. De WOT-VV Beleid omvat op hoofdlijnen de volgende wettelijke vaste taken:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="598838AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="1942B722" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De functie van referentie- en onderzoekslaboratorium op het vlak van voedselveiligheid (inclusief diervoeders); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="59F2D16F" w14:textId="77777777">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="2F786374" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het uitvoeren van de toegewezen Europese (EURL) en Nationaal Referentie Laboratorium (NRL) functies en overige borgingstaken;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="53597CF2" w14:textId="77777777">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="388C1349" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">)nationale gremia ter beoordeling van voedselveiligheid, incl. advisering, dossierbeoordeling en methodeharmonisatie; </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertegenwoordiging in (inter)nationale gremia ter beoordeling van voedselveiligheid, incl. advisering, dossierbeoordeling en methodeharmonisatie; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="2B1B1FCA" w14:textId="780DD167">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="70CCAF8F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">integriteit; </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontwikkeling en instandhouding van kennis, modellen, dataverzamelingen en methoden ten behoeve van bestaande en nieuwe analyses op het gebied van voedsel- en voederveiligheid en voedselintegriteit; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="4A9F53FC" w14:textId="77777777">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="7777EB32" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Crisisparaatheid op het gebied van chemische voedselveiligheid binnen afgesproken domeinen en de functie van crisisorganisatie (24/7 beschikbaarheid);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A68CB" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="5D65CEF3" w14:textId="7A8E14CE">
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="4E86CCE2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...34 lines deleted...]
-        <w:t>;</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondersteuning van het bureau Risicobeoordeling &amp; onderzoek van de Nederlandse Voedsel- en Warenautoriteit (NVWA-BuRO);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00F861F7" w14:paraId="25C12967" w14:textId="0FBFA1C9">
-[...224 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="246ECD59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de vaste taken worden er variabele taken uitgevoerd zoals surveys, beleidsonderbouwing, methodeontwikkeling en inventariserend onderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De WOT-VV Beleid wordt aangestuurd door een Opdrachtgeversoverleg. De leden zijn afkomstig uit de relevante onderdelen van de ministeries van LVVN en Volksgezondheid, Welzijn en Sport (VWS), de Nederlandse Voedsel- en Warenautoriteit (NVWA) en NVWA-BuRO. Zij bepalen de strategie van de WOT-VV Beleid en keuren de activiteitenplannen en het activiteitenverslag goed. Het Opdrachtgeversoverleg wordt geadviseerd door Adviescommissies, bestaande uit deskundigen van betrokken ministeries, de NVWA en NVWA-BuRO. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="7E5E282F" w14:textId="14A231E1">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="000E3404" w:rsidRDefault="000E3404" w14:paraId="49C8A19A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Conclusies en aanbevelingen evaluatierapport</w:t>
       </w:r>
-      <w:r>
-[...397 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De centrale vraag van de uitgevoerde evaluatie is in hoeverre sprake is van een doeltreffende en doelmatige uitvoering van de WOT-VV Beleid over de looptijd van de Uitvoeringsovereenkomst WOT-VV Beleid van 2021 tot 2025. Dialogic concludeert dat het overkoepelende oordeel over doelmatigheid en doeltreffendheid van de WOT-VV Beleid over deze periode positief is. Er is sprake van een doelmatige en doeltreffende uitvoering en opzet van de WOT-VV Beleid. De WOT-VV Beleid draagt direct bij aan de ontwikkeling en toegang tot relevante en actuele kennis, informatie en data voor de onderbouwing van voedselveiligheidsbeleid. De uitvoering van projecten en rapportages vindt naar tevredenheid plaats, doelstellingen worden behaald, budgetoverschrijdingen zijn beperkt en het afwegingskader ondersteunt de selectie van de juiste onderwerpen en activiteiten. De efficiënte uitvoering van de WOT-VV Beleid wordt ondersteund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...244 lines deleted...]
-        <w:rPr>
+        <w:t>door een goede governance en structurele afstemming in uitgebreide overlegstructuren tussen betrokken partijen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Dialogic komt met een aantal aanbevelingen ter verbetering van de WOT-VV Beleid. De eerste aanbevelingen richten zich op het verbeteren van de samenwerking tussen verschillende partijen zoals de opdrachtgevers, onderzoekers en de adviescommissies. Ook wordt er nadruk gelegd op het verbeteren van kennisoverdracht binnen de WOT-VV Beleid door de relatie tussen beleid en onderzoek te verstevigen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Verdere aanbevelingen richten zich op verbetering van de doeltreffendheid en doelmatigheid van de organisatie en processen. In dit kader wordt geadviseerd voor projecten goede onderlinge afstemming te borgen, overlap van overleggen te verminderen, samenwerking met andere kennisinstellingen te intensiveren en het afwegingskader voor onderzoeksprioritering meer bekendheid te geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ten slotte zijn er aanbevelingen die zich richten op het zorgen voor flexibiliteit en financiële ruimte voor variabele taken binnen de WOT-VV Beleid, en op het behoud van onafhankelijkheid volgens de geldende onafhankelijkheidseisen in relatie tot opdrachten voor derde partijen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beleidsreactie</w:t>
       </w:r>
-      <w:r>
-[...552 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ik ben blij met de uitkomsten van de evaluatie. Het beeld uit het rapport is positief ten aanzien van de opzet en uitvoering van de wettelijke onderzoekstaken. De WOT-VV Beleid draagt direct bij aan de ontwikkeling en toegang tot relevante en actuele kennis, informatie en data voor de onderbouwing van het voedselveiligheidsbeleid. Er wordt gewerkt aan een nieuwe uitvoeringsovereenkomst die in de loop van 2026 in zal gaan. Bij de invulling van deze nieuwe uitvoeringsovereenkomst worden de conclusies en aanbevelingen van Dialogic meegenomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk218765749" w:id="0"/>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanbevelingen worden als waardevol gezien en worden overgenomen. Ten aanzien van de aanbevelingen over het verbeteren van de samenwerking en kennisoverdracht zullen procesmatige en inhoudelijke stappen worden genomen. Zo zal verdere aanscherping van beleidsvragen in de programmeringscyclus plaatsvinden en zal er een sterker beroep worden gedaan op de inhoudelijke expertise van betrokkenen in overlegstructuren. Gegeven de aanbevelingen over verbetering van de doeltreffendheid en doelmatigheid van organisatie en processen wordt het Afstemmingoverleg opgeheven en zal het RIVM worden uitgenodigd om deel te nemen aan relevante overleggen. In het licht van de aanbeveling gericht op het zorgen voor flexibiliteit en financiële ruimte voor variabele taken, zal er in de programmeringscyclus jaarlijks gekeken worden naar deze ruimte voor variabele taken en naar onderzoeksprioritering op basis van het afwegingskader. Ten slotte wordt de aanbeveling overgenomen om de geldende onafhankelijkheidseisen bij werken voor derden te blijven behouden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Met de betrokken partijen wordt een uitvoeringsagenda opgesteld waarin wordt vastgelegd hoe gezamenlijk verdere uitvoering wordt gegeven aan de aanbevelingen. Dit zal de WOT-VV Beleid nog verder versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F17E11" w:rsidR="00B919D5" w:rsidP="00B919D5" w:rsidRDefault="00B919D5" w14:paraId="7D38961F" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="00422244" w:rsidRDefault="000E3404" w14:paraId="30EC7BB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WOT-programma’s worden elke vijf jaar door een extern bureau geëvalueerd. In 2030 zal de volgende evaluatie van de WOT-VV Beleid plaatsvinden.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B05082">
+    <w:p w:rsidRPr="00422244" w:rsidR="00422244" w:rsidP="00422244" w:rsidRDefault="00422244" w14:paraId="765DB2BB" w14:textId="501ECCF5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00422244" w:rsidR="000E3404" w:rsidP="00422244" w:rsidRDefault="000E3404" w14:paraId="1FEF5D10" w14:textId="2EBD9EA3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244" w:rsidR="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422244">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E505E" w:rsidP="00524FB4" w:rsidRDefault="00B9122D" w14:paraId="5DF99826" w14:textId="77777777">
-[...9 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00422244" w:rsidR="006F53E6" w:rsidP="00422244" w:rsidRDefault="006F53E6" w14:paraId="5BB7B8FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004E505E" w:rsidSect="00D604B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00422244" w:rsidR="006F53E6" w:rsidSect="000E3404">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55886DA8" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286">
+    <w:p w14:paraId="34B46B77" w14:textId="77777777" w:rsidR="0050489A" w:rsidRDefault="0050489A" w:rsidP="000E3404">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE3A3B0" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44FCCE76" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286">
+    <w:p w14:paraId="6D18373C" w14:textId="77777777" w:rsidR="0050489A" w:rsidRDefault="0050489A" w:rsidP="000E3404">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31896D2B" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5379AADD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1FAA58D1" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1AB1CF27" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4DD0C496" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3264C44D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6710FC3A" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AAEFE5E" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286">
+    <w:p w14:paraId="6F0AED90" w14:textId="77777777" w:rsidR="0050489A" w:rsidRDefault="0050489A" w:rsidP="000E3404">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766120A2" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04D4F31E" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286">
+    <w:p w14:paraId="2A91C595" w14:textId="77777777" w:rsidR="0050489A" w:rsidRDefault="0050489A" w:rsidP="000E3404">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787F82BD" w14:textId="77777777" w:rsidR="001D0286" w:rsidRDefault="001D0286"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...100 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2672B060" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...104 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="297B8AF7" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7643401A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...425 lines deleted...]
-  <w:p w14:paraId="37645307" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A13816A" w14:textId="77777777" w:rsidR="000E3404" w:rsidRPr="000E3404" w:rsidRDefault="000E3404" w:rsidP="000E3404">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="ED480381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CE28638"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3346,1856 +844,230 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...916 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1531185343">
+  <w:num w:numId="1" w16cid:durableId="1531185343">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...726 lines deleted...]
-    <w:rsid w:val="00FF6FD6"/>
+    <w:rsidRoot w:val="000E3404"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rsid w:val="001D595E"/>
+    <w:rsid w:val="00422244"/>
+    <w:rsid w:val="0050489A"/>
+    <w:rsid w:val="00531E8B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B5BCB"/>
+    <w:rsid w:val="009C4B89"/>
+    <w:rsid w:val="00CA063D"/>
+    <w:rsid w:val="00E8696D"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="088D8A20"/>
+  <w14:docId w14:val="6565463E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1BE641AD-C355-4300-9026-46012B4D0438}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5217,74 +1089,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5433,1149 +1306,1148 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E3404"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E3404"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000E3404"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="000E3404"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E3404"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="000E3404"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...53 lines deleted...]
-      <w:bCs/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00422244"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6870</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1274</ap:Words>
+  <ap:Characters>7011</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>57</ap:Lines>
+  <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8102</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8269</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>