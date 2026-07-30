--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -1,3260 +1,904 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="00FB4F9C" w:rsidP="00FB4F9C" w:rsidRDefault="009D7995" w14:paraId="1D2743F7" w14:textId="48954DC1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00800610">
+    <w:p w:rsidRPr="00E277F6" w:rsidR="00E277F6" w:rsidRDefault="0073558B" w14:paraId="50F4FF53" w14:textId="7598397B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6" w:rsidR="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="004F7A60">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A24C77">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>844</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6" w:rsidR="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6" w:rsidR="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integriteitsbeleid openbaar bestuur en politie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="00E277F6" w:rsidP="004474D9" w:rsidRDefault="00E277F6" w14:paraId="28439B93" w14:textId="3F6F24CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6" w:rsidR="0073558B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="00E277F6" w14:paraId="7649E1EB" w14:textId="110541EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="00E277F6" w:rsidP="00E277F6" w:rsidRDefault="00E277F6" w14:paraId="6551CA81" w14:textId="2A7F476C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="6C15328F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="68ABAE3B" w14:textId="39AB28D2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ieder jaar publiceert het Openbaar Ministerie een jaarbericht over het afgelopen jaar. Hierbij stuur ik u het jaarbericht over 2025, mede namens de staatssecretaris van Justitie en Veiligheid, toe. In het jaarbericht legt het Openbaar Ministerie verantwoording af aan de Nederlandse samenleving over de inzet, prestaties en resultaten. Hieronder licht ik enkele belangrijke ontwikkelingen toe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="004F7A60">
-        <w:rPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ontwikkeling soorten strafzaken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="004F7A60">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00D74AD0">
+        <w:t>Het aantal nieuwe zaken dat het OM in 2025 registreerde betreft 171.100. Dit is een daling van 15% ten opzichte van 2024, die in ieder geval deels kan worden verklaard door de ICT-inbreuk waarmee het OM in 2025 werd geconfronteerd. Door deze verstoring moest het OM zijn ICT-systemen offline halen, waardoor het OM gedurende ruim twee maanden zijn werk op basis van noodprocessen heeft verricht en veelal handmatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00FB4F9C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De hierdoor ontstane achterstanden zijn inmiddels vrijwel volledig ingelopen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="00BC4236" w:rsidP="00BC4236" w:rsidRDefault="003C58DD" w14:paraId="0F4BD018" w14:textId="7650D3F1">
-      <w:r w:rsidRPr="00A24C77">
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="1D47E9D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Verder is </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Verder is – overeenkomstig het beeld in het vorige jaarbericht – nog steeds sprake van een relatief hoog aantal rijden-onder-invloedzaken en een relatief laag aantal interventiezaken (veelvoorkomende criminaliteit, zoals diefstal en oplichting). </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230006644" w:id="0"/>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="002D71D0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00A24C77" w:rsidR="002D71D0">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij rijden-onder-invloedzaken gaat het in steeds meer gevallen om rijden onder invloed van drugs (al dan niet in combinatie met alcohol). Het aantal bestuurders dat wordt gepakt voor rijden onder invloed van drugs neemt sinds de invoering van de speekseltester in 2017, ieder jaar toe. De speekseltester wordt, naast de psychomotorische test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="002D71D0">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, door de politie als preselectiemiddel ingezet om een indicatie van drugsgebruik vast te stellen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00EF4B94">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00EF4B94">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> jeugdige verdachten in onderzoekszaken (zwaardere misdrijven zoals bedreiging, overvallen en wapenbezit). In 2024 was een sprake van een toename van 14 procent ten opzichte van 2023 en in 2025 was sprake van een toename van 5 procent ten opzichte van 2024. De staatssecretaris van JenV volgt de ontwikkelingen in de jeugdcriminaliteit nauwgezet door middel van de Monitor Jeugdcriminaliteit, waarin de verdachtencijfers van de politie, justitiecijfers over jeugdige daders en zelfrapportagegegevens met elkaar worden vergeleken. </w:t>
+        <w:t xml:space="preserve">Het OM signaleert dat het aantal jeugdige verdachten zowel in absolute als relatieve zin toeneemt. Ook constateert het OM net als in het vorige jaarbericht een stijging van het aantal jeugdige verdachten in onderzoekszaken (zwaardere misdrijven zoals bedreiging, overvallen en wapenbezit). In 2024 was een sprake van een toename van 14 procent ten opzichte van 2023 en in 2025 was sprake van een toename van 5 procent ten opzichte van 2024. De staatssecretaris van JenV volgt de ontwikkelingen in de jeugdcriminaliteit nauwgezet door middel van de Monitor Jeugdcriminaliteit, waarin de verdachtencijfers van de politie, justitiecijfers over jeugdige daders en zelfrapportagegegevens met elkaar worden vergeleken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="00BC4236" w:rsidP="00BC4236" w:rsidRDefault="00BC4236" w14:paraId="6A7AD0F4" w14:textId="77777777"/>
-[...9 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="6AE1F5B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="009717EF" w:rsidP="00BC4236" w:rsidRDefault="009717EF" w14:paraId="2409CD66" w14:textId="77777777"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00A24C77" w:rsidR="00FB4F9C">
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="799BE11D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De verdachtencijfers op basis van de politieregistraties van het CBS laten over de afgelopen vijf jaar een stabiel niveau zien van het aantal minderjarige verdachten van geweldscriminaliteit en een forse afname bij de jongvolwassenen. Dat het OM tegelijkertijd een toenemende instroom registreert kan verschillende oorzaken hebben. Registratie-effecten kunnen hierbij een rol spelen, zoals doorlooptijd tussen politieregistratie en OM-instroom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="6C1816EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="7334C356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De relatieve toename van het aantal jeugdige verdachten dat strafrechtelijk wordt afgedaan kan ook betekenen dat gepleegde misdrijven door jeugdigen gemiddeld zwaarder worden en om die reden minder buitenstrafrechtelijk worden afgedaan. Dit zou een zorgwekkende ontwikkeling zijn. Of dat ook echt zo is moet blijken uit de cijfers over jeugdige veroordelingen. Eind van dit jaar verschijnt een nieuwe Monitor Jeugdcriminaliteit waarin onder meer cijfers over jeugdig daderschap tot en met 2025 worden gepubliceerd. Daarin zal ook aandacht zijn voor de ontwikkeling ten aanzien van de zwaardere misdrijven. Deze en andere ontwikkelingen kunnen aanleiding vormen tot gerichte beleidsinzet. De staatssecretaris zal uw Kamer eind dit jaar over de uitkomsten van de monitor informeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="009D7995">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A24C77" w:rsidR="004B1B82">
+        <w:t xml:space="preserve">Op het gebied van de doorlooptijden voor de verschillende soorten strafzaken zijn de resultaten wisselend en is geen duidelijke verbetering waarneembaar. Hierbij speelde de ICT-inbreuk een rol, maar ook de schaarse capaciteit in de strafrechtketen zoals beperkte zittingsruimte bij rechtbanken. Het OM blijft zich echter inzetten op de verbetering van de doorlooptijden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77" w:rsidR="004F7A60">
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">strafbare feiten. </w:t>
+        <w:t xml:space="preserve">In het jaarbericht licht het OM toe in overleg met de politie te zijn om het zaaksaanbod meer te laten aansluiten bij het criminaliteitsbeeld. Dit betekent bijvoorbeeld dat het OM meer zaken van de politie wilt ontvangen op het gebied van online criminaliteit. Op dit moment ontvangt het OM nog onvoldoende zaken op dit gebied als dit wordt afgezet tegen de totale online criminaliteit. Het oppakken van meer zaken op het gebied van online criminaliteit betekent dat op sommige andere terreinen minder capaciteit zal worden ingezet. De afspraken met de politie zullen naar verwachting in 2026 leiden tot aanpassing van de Aanwijzing voor de opsporing. In deze aanwijzing is het afwegingskader opgenomen dat wordt gehanteerd bij het maken van de keuze om wel of niet beperkt beschikbare opsporingscapaciteit in te zetten bij verschillende strafbare feiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="002D728C" w:rsidP="004F7A60" w:rsidRDefault="004B1B82" w14:paraId="02CFD784" w14:textId="15DFB5EC">
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="4A36A577" w14:textId="04EF4885">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24C77">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="002D728C" w:rsidRDefault="007A1458" w14:paraId="7A8B90CE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>De Minister van Justitie en Veiligheid,</w:t>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="2D769D60" w14:textId="57E03300">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6" w:rsidR="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A24C77" w:rsidR="002D728C" w:rsidRDefault="002D728C" w14:paraId="2EEDF072" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:t>van Weel</w:t>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="0073558B" w:rsidP="00E277F6" w:rsidRDefault="0073558B" w14:paraId="4195F509" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D728C" w:rsidRDefault="002D728C" w14:paraId="77E24442" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00E277F6" w:rsidR="004E5D09" w:rsidP="00E277F6" w:rsidRDefault="004E5D09" w14:paraId="03E64F07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E277F6" w:rsidR="004E5D09" w:rsidSect="003C66F6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55EF543C" w14:textId="77777777" w:rsidR="00E927DA" w:rsidRDefault="00E927DA">
+    <w:p w14:paraId="7C64A4BF" w14:textId="77777777" w:rsidR="009B542B" w:rsidRDefault="009B542B" w:rsidP="0073558B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09832482" w14:textId="77777777" w:rsidR="00E927DA" w:rsidRDefault="00E927DA">
+    <w:p w14:paraId="7C92E6FA" w14:textId="77777777" w:rsidR="009B542B" w:rsidRDefault="009B542B" w:rsidP="0073558B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A353486" w14:textId="77777777" w:rsidR="002D728C" w:rsidRDefault="002D728C">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="0D47443F" w14:textId="77777777" w:rsidR="0073558B" w:rsidRPr="0073558B" w:rsidRDefault="0073558B" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0501B2CB" w14:textId="77777777" w:rsidR="00AC796A" w:rsidRPr="0073558B" w:rsidRDefault="00AC796A" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F143F45" w14:textId="77777777" w:rsidR="0073558B" w:rsidRPr="0073558B" w:rsidRDefault="0073558B" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0606AC26" w14:textId="77777777" w:rsidR="00E927DA" w:rsidRDefault="00E927DA">
+    <w:p w14:paraId="4AA83729" w14:textId="77777777" w:rsidR="009B542B" w:rsidRDefault="009B542B" w:rsidP="0073558B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="281CF768" w14:textId="77777777" w:rsidR="00E927DA" w:rsidRDefault="00E927DA">
+    <w:p w14:paraId="192401F9" w14:textId="77777777" w:rsidR="009B542B" w:rsidRDefault="009B542B" w:rsidP="0073558B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="71271626" w14:textId="70609312" w:rsidR="00D74AD0" w:rsidRPr="00A24C77" w:rsidRDefault="00D74AD0">
+    <w:p w14:paraId="026B1B34" w14:textId="77777777" w:rsidR="0073558B" w:rsidRPr="00E277F6" w:rsidRDefault="0073558B" w:rsidP="0073558B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24C77">
+      <w:r w:rsidRPr="00E277F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 26 643, nr. 1390.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="13E9C9C5" w14:textId="2F717EF4" w:rsidR="002D71D0" w:rsidRPr="00A24C77" w:rsidRDefault="002D71D0">
+    <w:p w14:paraId="61FF3862" w14:textId="0ADC45D1" w:rsidR="0073558B" w:rsidRPr="00E277F6" w:rsidRDefault="0073558B" w:rsidP="0073558B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24C77">
+      <w:r w:rsidRPr="00E277F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A24C77">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een psychomotorische test kan worden ingezet om aanwijzingen van drugsgebruik vast te stellen aan de hand van o.a. reactievermogen, motoriek, spraak en oogreactie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E277F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57444402" w14:textId="77777777" w:rsidR="002D728C" w:rsidRDefault="007A1458">
-[...454 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="48C81D5B" w14:textId="77777777" w:rsidR="0073558B" w:rsidRPr="0073558B" w:rsidRDefault="0073558B" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69D85795" w14:textId="77777777" w:rsidR="002D728C" w:rsidRDefault="007A1458">
-[...1250 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="685C331D" w14:textId="77777777" w:rsidR="00AC796A" w:rsidRPr="0073558B" w:rsidRDefault="00AC796A" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C57E109" w14:textId="77777777" w:rsidR="00AC796A" w:rsidRPr="0073558B" w:rsidRDefault="00AC796A" w:rsidP="0073558B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D7995"/>
-[...175 lines deleted...]
-    <w:rsid w:val="00FE6C6D"/>
+    <w:rsidRoot w:val="0073558B"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="003C66F6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00710171"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rsid w:val="009B542B"/>
+    <w:rsid w:val="00AC796A"/>
+    <w:rsid w:val="00E277F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2937E368"/>
-  <w15:docId w15:val="{1BB6F3CC-040B-4E8C-AB93-7BCCF15B2256}"/>
+  <w14:docId w14:val="0530BC0E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B42F7AF4-DFD9-4B8A-85A8-82F1B0E0A757}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3279,75 +923,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3382,55 +1026,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3502,887 +1146,782 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0073558B"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B164C"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B164C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0073558B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B164C"/>
+    <w:rsid w:val="0073558B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE6B18"/>
+    <w:rsid w:val="0073558B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE6B18"/>
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="0073558B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0073558B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...76 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0073558B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E277F6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4547,65 +2086,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4626,80 +2165,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4103</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>775</ap:Words>
+  <ap:Characters>4263</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>35</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4840</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5028</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>