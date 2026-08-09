--- v0 (2026-06-15)
+++ v1 (2026-08-09)
@@ -44,83 +44,132 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="77D3A74E" w14:textId="233EE585">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015126C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2026Z07912</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0046596C" w:rsidP="00527BA9" w:rsidRDefault="0046596C" w14:paraId="46E26A73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0046596C" w:rsidR="0046596C" w:rsidP="00527BA9" w:rsidRDefault="0046596C" w14:paraId="51CA1EFC" w14:textId="10868143">
+    <w:p w:rsidRPr="0046596C" w:rsidR="0046596C" w:rsidP="00527BA9" w:rsidRDefault="0046596C" w14:paraId="51CA1EFC" w14:textId="282AF39C">
       <w:r w:rsidRPr="0046596C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord van minister Heinen (Financiën)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0046596C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van staatssecretaris Eerenberg (Financiën)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidRPr="0046596C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">van minister Herbert (Economische Zaken en Klimaat) (ontvangen </w:t>
+        <w:t>van minister Herbert (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80422" w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80422" w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80422" w:rsidR="00F80422">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046596C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15 juni 2026)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="0DC64D3B" w14:textId="77777777"/>
     <w:p w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="0B8D8782" w14:textId="77777777"/>
     <w:p w:rsidR="005D7201" w:rsidP="005D7201" w:rsidRDefault="005D7201" w14:paraId="7E3C95D8" w14:textId="011288A8">
       <w:r w:rsidRPr="006E03DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E03DC">
         <w:t xml:space="preserve">Kent u het rapport </w:t>
       </w:r>
@@ -477,55 +526,55 @@
       <w:r>
         <w:t xml:space="preserve">onlangs </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02BB">
         <w:t xml:space="preserve">aangegeven geen voorstel voor een geharmoniseerde overwinstbelasting te gaan publiceren. De Commissie heeft in de Accelerate EU mededeling van 22 april jl. </w:t>
       </w:r>
       <w:r>
         <w:t>wel</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02BB">
         <w:t xml:space="preserve"> steun aan </w:t>
       </w:r>
       <w:r>
         <w:t>lidstaten</w:t>
       </w:r>
       <w:r w:rsidRPr="004D02BB">
         <w:t xml:space="preserve"> aangeboden voor het vormgeven van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nationale </w:t>
       </w:r>
       <w:r w:rsidRPr="004D02BB">
         <w:t>maatregelen toegespitst op het belasten van overwinsten van olie- en gasbedrijven.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> De Nederlandse oliemarkt is sterk verweven met die van andere Europese landen. In de discussie over het belasten van overwinsten is het daarom van belang om te blijven optrekken met andere Europese lidstaten. Ook in de andere lidstaten speelt deze discussie, maar heeft het nog niet tot nieuwe concrete voorstellen voor wetgeving geleid. Het kabinet blijft echter aandacht vragen bij de Commissie om </w:t>
+        <w:t xml:space="preserve"> De Nederlandse oliemarkt is sterk verweven met die van andere Europese landen. In de discussie over het belasten van overwinsten is het daarom van belang om te blijven optrekken met andere Europese lidstaten. Ook in de andere lidstaten speelt deze discussie, maar heeft het nog niet tot nieuwe concrete </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>in Europees verband tot een aanpak voor het belasten van eventuele overwinsten te komen en zal hierbij ook zoveel mogelijk optrekken met andere gelijkgestemde lidstaten.</w:t>
+        <w:t>voorstellen voor wetgeving geleid. Het kabinet blijft echter aandacht vragen bij de Commissie om in Europees verband tot een aanpak voor het belasten van eventuele overwinsten te komen en zal hierbij ook zoveel mogelijk optrekken met andere gelijkgestemde lidstaten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="227A6FA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00516CDD" w:rsidP="005D7201" w:rsidRDefault="00516CDD" w14:paraId="5E5E6905" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00516CDD" w:rsidR="00516CDD" w:rsidP="00516CDD" w:rsidRDefault="00516CDD" w14:paraId="370A66BE" w14:textId="1D139DD1">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 10: </w:t>
@@ -758,61 +807,58 @@
       <w:r w:rsidRPr="00F33B65">
         <w:t xml:space="preserve">Het is </w:t>
       </w:r>
       <w:r w:rsidR="006F7B0B">
         <w:t xml:space="preserve">onder meer </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33B65">
         <w:t xml:space="preserve">met het oog op </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de fiscale geheimhoudingsplicht van </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33B65">
         <w:t xml:space="preserve">artikel 67 </w:t>
       </w:r>
       <w:r w:rsidRPr="00567B89">
         <w:t>van de Algemene wet inzake rijksbelastingen (</w:t>
       </w:r>
       <w:r w:rsidRPr="002D4AD2">
         <w:t>AWR)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7B0B" w:rsidR="006F7B0B">
+        <w:lastRenderedPageBreak/>
         <w:t>en de vertrouwelijkheid van de arbitrageprocedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00567B89" w:rsidDel="00567B89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F33B65">
-        <w:t xml:space="preserve">niet aan het kabinet om een volledig overzicht </w:t>
-[...3 lines deleted...]
-        <w:t>van de betrokken partijen en de geschilpunten te geven.</w:t>
+        <w:t>niet aan het kabinet om een volledig overzicht van de betrokken partijen en de geschilpunten te geven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Het kabinet verwijst </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7B0B" w:rsidR="006F7B0B">
         <w:t xml:space="preserve">voor de arbitragezaken waarvan de Kamer reeds op de hoogte is gebracht </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7B0B" w:rsidR="006F7B0B">
         <w:t>naar de brieven aan</w:t>
       </w:r>
       <w:r w:rsidR="006F7B0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>uw Kamer van 20 januari jl. en 18 mei jl.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
@@ -1001,56 +1047,56 @@
     <w:p w:rsidRPr="0062732F" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="2ACFB162" w14:textId="77777777"/>
     <w:p w:rsidRPr="006E03DC" w:rsidR="005D7201" w:rsidP="005D7201" w:rsidRDefault="005D7201" w14:paraId="467E8666" w14:textId="77777777">
       <w:r w:rsidRPr="006E03DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 19:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E03DC">
         <w:t>Kunt u bevestigen of Petrogas een arbitrageprocedure is gestart op basis van het bilaterale  investeringsverdrag tussen Nederland en Oman, en of deze procedure (mede) betrekking heeft op de solidariteitsbijdrage en/of andere fiscale maatregelen?</w:t>
       </w:r>
       <w:r w:rsidRPr="006E03DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D7201" w:rsidP="005D7201" w:rsidRDefault="005D7201" w14:paraId="7EF6D9CF" w14:textId="77777777"/>
     <w:p w:rsidR="005D7201" w:rsidP="005D7201" w:rsidRDefault="005D7201" w14:paraId="5F0EC379" w14:textId="77777777">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0062732F" w:rsidR="0062732F" w:rsidP="0062732F" w:rsidRDefault="0062732F" w14:paraId="237BF717" w14:textId="5E510A9D">
       <w:r w:rsidRPr="0062732F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja. Het kabinet verwijst naar de brief aan </w:t>
       </w:r>
       <w:r w:rsidR="006B0CC7">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0062732F">
         <w:t>w Kamer van 18 mei jl.</w:t>
       </w:r>
       <w:r w:rsidRPr="0062732F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F33B65" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="7390CD1E" w14:textId="77777777"/>
     <w:p w:rsidRPr="005D7201" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="005D7201" w14:paraId="1519EB71" w14:textId="1AFFD24C">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 20:</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7201">
@@ -1226,50 +1272,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0015126C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="15491903" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005D7201" w:rsidR="005D7201" w:rsidP="00527BA9" w:rsidRDefault="005D7201" w14:paraId="5D952193" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 24: </w:t>
       </w:r>
       <w:r w:rsidRPr="005D7201" w:rsidR="00527BA9">
         <w:t>Bent u het ermee eens dat geschillen over belastingmaatregelen primair thuishoren bij de nationale rechter en – in voorkomend geval – het Europese Hof van Justitie, en niet in private arbitrageprocedures?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005D7201" w:rsidR="005D7201" w:rsidP="00527BA9" w:rsidRDefault="005D7201" w14:paraId="59E5FC4D" w14:textId="77777777"/>
     <w:p w:rsidRPr="0015126C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="005D7201" w14:paraId="24C4D9C3" w14:textId="0C6A426F">
       <w:r w:rsidRPr="005D7201">
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="0015126C" w:rsidR="00527BA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0062732F" w:rsidR="0062732F">
         <w:t>Het kabinet verwijst naar het antwoord op vraag 23.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0015126C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="2EE2E103" w14:textId="77777777"/>
     <w:p w:rsidRPr="005D7201" w:rsidR="00527BA9" w:rsidP="00657ECB" w:rsidRDefault="005D7201" w14:paraId="50DEFB64" w14:textId="6528EDC7">
       <w:pPr>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1317,61 +1364,61 @@
         <w:t xml:space="preserve">In beginsel worden de materiële bepalingen van investeringsbeschermingsovereenkomsten opgesteld om wederzijdse investeringen tussen twee staten aanvullende bescherming te bieden. Dit beoogt het investeringsklimaat in beide landen te versterken. Wanneer een investeerder van de andere verdragspartij meent dat de staat een dergelijke beschermingsbepaling schendt kan deze, onder voorwaarden, op basis van de in de overeenkomst opgenomen procedures een geschil aanhangig maken bij een arbitragetribunaal. Het kabinet hecht hierbij belang aan het expliciet verduidelijken van de beleidsruimte van overheden in investeringsbeschermingsovereenkomsten en helder afgebakende beschermingsstandaarden. Dit vormt daarom ook een onderdeel van de moderniseringsinzet van het kabinet. De modernisering van dat stelsel herbevestigt expliciet het recht van Staten om in het publieke belang te reguleren, zoals op het terrein van klimaat- en energiebeleid. De gemoderniseerde Nederlandse modeltekst bevat daarbij ook bepalingen over duurzame ontwikkeling, waaronder een bepaling waarin de verplichtingen uit multilaterale overeenkomsten op het gebied van milieubescherming, zoals het Klimaatakkoord van Parijs, worden bevestigd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0015126C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="6246F691" w14:textId="3757BACA"/>
     <w:p w:rsidRPr="00BD235C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="576DFA3C" w14:textId="77777777"/>
     <w:p w:rsidRPr="00BD235C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="3125A1C5" w14:textId="77777777"/>
     <w:p w:rsidRPr="00BD235C" w:rsidR="00527BA9" w:rsidP="00527BA9" w:rsidRDefault="00527BA9" w14:paraId="0BBBD178" w14:textId="77777777"/>
     <w:p w:rsidR="00B06701" w:rsidRDefault="00B06701" w14:paraId="2BEC747C" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00B06701" w:rsidSect="001E6A24">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="230E594F" w14:textId="77777777" w:rsidR="00E831CB" w:rsidRDefault="00E831CB" w:rsidP="00527BA9">
+    <w:p w14:paraId="2A1DC5AC" w14:textId="77777777" w:rsidR="00C2783A" w:rsidRDefault="00C2783A" w:rsidP="00527BA9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="200789C4" w14:textId="77777777" w:rsidR="00E831CB" w:rsidRDefault="00E831CB" w:rsidP="00527BA9">
+    <w:p w14:paraId="36F7B9C3" w14:textId="77777777" w:rsidR="00C2783A" w:rsidRDefault="00C2783A" w:rsidP="00527BA9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1772,61 +1819,61 @@
                     <w:r w:rsidRPr="006F7B0B">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="789732F3" w14:textId="77777777" w:rsidR="00E831CB" w:rsidRDefault="00E831CB" w:rsidP="00527BA9">
+    <w:p w14:paraId="2E551ADA" w14:textId="77777777" w:rsidR="00C2783A" w:rsidRDefault="00C2783A" w:rsidP="00527BA9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF3130B" w14:textId="77777777" w:rsidR="00E831CB" w:rsidRDefault="00E831CB" w:rsidP="00527BA9">
+    <w:p w14:paraId="52DB19AC" w14:textId="77777777" w:rsidR="00C2783A" w:rsidRDefault="00C2783A" w:rsidP="00527BA9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1C813906" w14:textId="77777777" w:rsidR="00527BA9" w:rsidRPr="00FF2638" w:rsidRDefault="00527BA9" w:rsidP="00527BA9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2638">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -2152,114 +2199,117 @@
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00607B17">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00607B17">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie bijvoorbeeld Kamerstukken II 2022/23, 36202, nr. 141 en Kamerstukken II 2024/25, 31125, nr. 142. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00527BA9"/>
     <w:rsid w:val="00042D46"/>
+    <w:rsid w:val="0004320A"/>
     <w:rsid w:val="000B6C06"/>
     <w:rsid w:val="001E6A24"/>
     <w:rsid w:val="00280127"/>
     <w:rsid w:val="00390C49"/>
     <w:rsid w:val="0046596C"/>
     <w:rsid w:val="0046607B"/>
     <w:rsid w:val="004C022D"/>
     <w:rsid w:val="005120CE"/>
     <w:rsid w:val="00516CDD"/>
     <w:rsid w:val="00527BA9"/>
     <w:rsid w:val="0053760B"/>
     <w:rsid w:val="005458CD"/>
     <w:rsid w:val="005633EB"/>
     <w:rsid w:val="005B1927"/>
     <w:rsid w:val="005D0C2D"/>
     <w:rsid w:val="005D7201"/>
     <w:rsid w:val="0062732F"/>
     <w:rsid w:val="00641ABE"/>
     <w:rsid w:val="00657ECB"/>
     <w:rsid w:val="00660E20"/>
     <w:rsid w:val="00681981"/>
     <w:rsid w:val="006839EB"/>
     <w:rsid w:val="006B0CC7"/>
     <w:rsid w:val="006C3965"/>
     <w:rsid w:val="006F7B0B"/>
     <w:rsid w:val="00741E22"/>
     <w:rsid w:val="0075520A"/>
     <w:rsid w:val="008B0CD0"/>
     <w:rsid w:val="00974598"/>
     <w:rsid w:val="009D0CA3"/>
     <w:rsid w:val="00A22C80"/>
     <w:rsid w:val="00B06701"/>
     <w:rsid w:val="00BA6D23"/>
+    <w:rsid w:val="00C2783A"/>
     <w:rsid w:val="00C843BA"/>
     <w:rsid w:val="00E35A6C"/>
     <w:rsid w:val="00E742D8"/>
     <w:rsid w:val="00E831CB"/>
     <w:rsid w:val="00EB773D"/>
+    <w:rsid w:val="00F80422"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A501420"/>
@@ -3789,73 +3839,73 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>2912</ap:Words>
-  <ap:Characters>16021</ap:Characters>
+  <ap:Words>2929</ap:Words>
+  <ap:Characters>16114</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>133</ap:Lines>
-  <ap:Paragraphs>37</ap:Paragraphs>
+  <ap:Lines>134</ap:Lines>
+  <ap:Paragraphs>38</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18896</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19005</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_112e3eac-4767-4d29-949e-d809b1160d11_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>