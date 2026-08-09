--- v0 (2026-06-15)
+++ v1 (2026-08-09)
@@ -1,3269 +1,1298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="40D89D13" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+    <w:p w:rsidRPr="007E5052" w:rsidR="004A7A55" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="2CA8BA67" w14:textId="40B9A0C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052" w:rsidR="004A7A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052" w:rsidR="004A7A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="004A7A55" w:rsidP="007E5052" w:rsidRDefault="004A7A55" w14:paraId="316DF8E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052" w:rsidR="00304D1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1034</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="004A7A55" w14:paraId="22A07B60" w14:textId="0499FCAA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="004A7A55" w:rsidP="007E5052" w:rsidRDefault="004A7A55" w14:paraId="7463CFA5" w14:textId="4F412F01">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="6E09C58E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="32236E96" w14:textId="225B4631">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met deze brief ontvangt uw Kamer het verslag van de Raad Algemene Zaken (“RAZ”) – Cohesie die op 4 en 5 juni jl. plaatsvond in Nicosia, Cyprus. Tevens informeer ik u over de onderhandelingen over de fondsen onder cohesiebeleid onder het volgende Meerjarig Financieel Kader (MFK).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721AE1" w:rsidP="00AA25A0" w:rsidRDefault="00721AE1" w14:paraId="445B98ED" w14:textId="77777777"/>
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="145645B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="004A7A55" w:rsidP="007E5052" w:rsidRDefault="004A7A55" w14:paraId="1D108F46" w14:textId="0D657393">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="21DCBD3D" w14:textId="3F58EB27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052" w:rsidR="004A7A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="4641408D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="50564327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="594D5D12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="07F85ADA" w14:textId="2F12D04F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...80 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Verslag informele Raad Algemene Zaken (RAZ) – Cohesie 4-5 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="15DE734A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="5DC21278" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="794B650D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tijdens deze RAZ-Cohesie stonden er twee werksessies op de agenda: de eerste ging over de aangekondigde “Right to Stay” strategie en welke rol het cohesiebeleid daarin kan spelen. De tweede ging over de aangekondigde EU Strategie voor Eilanden en de eilanddimensie in het cohesiebeleid. Uw Kamer is hier eerder over geïnformeerd via de Geannoteerde Agenda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de beantwoording van uw schriftelijke vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="0C658EF2" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="5C708D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="64E973E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Right to Stay” en de rol van het cohesiebeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="7A71635F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="6B102FD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="670863E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De eerste sessie werd geopend door uitvoerend vice-voorzitter van de Europese Commissie Raffaele Fitto, verantwoordelijk voor cohesie en hervormingen. De Commissie vindt dat iedere Europeaan het recht heeft om te kunnen blijven wonen in de regio die men thuis noemt. Hierbij verwees de Commissaris naar de rapporten van Letta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en Draghi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en benoemde een aantal elementen dat volgens de Commissie de basis vormt van een geïntegreerde aanpak om het Right to Stay te kunnen garanderen: economische ontwikkeling, werkgelegenheid, infrastructuur, bereikbaarheid, voorzieningen en huisvesting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="61AF4FE9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="47ECBD07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="601C8CE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Lidstaten verwelkomden in grote lijnen het initiatief voor de “Right to Stay” strategie, maar verschilden van mening over de elementen waar het cohesiebeleid op zou moeten focussen. Nederland was samen met een groep lidstaten van mening dat de nadruk moet liggen op het creëren van economische kansen door te investeren in de concurrentiekracht van regio's. Andere lidstaten wilden met het cohesiebeleid juist de nadruk leggen op het investeren in voorzieningen. Enkele lidstaten benoemden het belang van beide focusgebieden. Daarnaast werd door lidstaten aan de oostgrens van de Unie gewezen op het belang van veiligheid als factor voor inwoners om in bepaalde regio’s te blijven wonen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="6502E189" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="4256988B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="0F26D46E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de discussie werd ook de link gelegd met de lopende onderhandelingen over het Meerjarig Financieel Kader (MFK). Nederland en een aantal gelijkgestemde lidstaten benadrukten het belang van modernisering van het MFK en de nieuwe architectuur van de Nationale en Regionale Partnerschapsplannen (NRPP), met daarin meer aandacht voor concurrentievermogen en een sterke koppeling met het Europees Semester. Een aantal andere lidstaten zag daarentegen het Right to Stay als een MFK-brede prioriteit die ook zijn weerslag zou moeten krijgen in andere Europese fondsen zoals het Europees Concurrentievermogenfonds (ECF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="5FB041D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="07DA0888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De eilanddimensie in het cohesiebeleid – aanstaande EU Strategie voor Eilanden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="36D7A047" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="52860AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="7B59E3B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de tweede sessie over de eilanddimensie in het cohesiebeleid benoemden vrijwel alle lidstaten enerzijds de specifieke uitdagingen van eilanden zoals migratie, toegang tot publieke diensten, connectiviteit en voedsel(zekerheid), maar anderzijds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>migratie, toegang tot publieke diensten, connectiviteit en voedsel(zekerheid), maar anderzijds ook de kansen die eilanden bieden op het gebied van energie, blauwe economie, duurzaam toerisme en defensie/veiligheid (vanwege de strategische ligging). Daarbij riepen lidstaten zonder eilanden de Commissie ertoe op om in de aanstaande strategie voor eilanden consistentie te zoeken met andere regio’s in een specifieke geografische context (bijvoorbeeld bergregio’s) die volgens hen vaak met soortgelijke uitdagingen kampen. Nederland wees op het belang van voldoende aandacht in de strategie voor de Landen en Gebieden Overzee (LGO’s).</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>ook de kansen die eilanden bieden op het gebied van energie, blauwe economie, duurzaam toerisme en defensie/veiligheid (vanwege de strategische ligging). Daarbij riepen lidstaten zonder eilanden de Commissie ertoe op om in de aanstaande strategie voor eilanden consistentie te zoeken met andere regio’s in een specifieke geografische context (bijvoorbeeld bergregio’s) die volgens hen vaak met soortgelijke uitdagingen kampen. Nederland wees op het belang van voldoende aandacht in de strategie voor de Landen en Gebieden Overzee (LGO’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="4281E3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="0C1401CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Meerjarig Financieel Kader - Gedeeltelijke algemene oriëntaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="79456EB2" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="76960BB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="754C10B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de publicatie van de Commissievoorstellen voor het volgende MFK in juli 2025, wordt in de Raad onderhandeld over de sectorale verordening voor het Europees Fonds voor Regionale Ontwikkeling (EFRO), het Cohesiefonds (CF) en Interreg. Tijdens de Raad Algemene Zaken (RAZ) van 16 juni zal, afhankelijk van de voortgang op het NRPP, ook de voortgang op deze sectorale verordening worden besproken. Hierbij streeft het Cypriotische voorzitterschap ernaar een zogeheten gedeeltelijke algemene oriëntatie (PGA) te bereiken. Het doel van deze PGA’s is het voorlopige standpunt van de Raad vaststellen met betrekking tot bepaalde onderdelen van de wetgevingsvoorstellen van de Commissie en om het formele onderhandelingsproces tussen de Commissie, de Raad en het Europees Parlement (EP) te versnellen en te vergemakkelijken. De voorgestelde PGA’s zien met name op de technisch-inhoudelijke vormgeving van de programma’s. De onderhandelingen over de financiële en budgettaire aspecten en de meest politieke punten vinden in de ER plaats via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>negotiating box</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. De Raad besluit over de drie verordeningen op basis van gekwalificeerde meerderheid, terwijl de besluitvorming over de MFK-verordening en het Eigen Middelenbesluit (EMB) met unanimiteit plaatsvindt.. Omdat dit slechts een PGA betreft wordt er bij deze aankomende RAZ ook niet gestemd. Er vindt dus nog geen besluitvorming plaats over de overkoepelende elementen van het MFK, waaronder de financiële elementen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00786C88" w:rsidR="00786C88" w:rsidP="00AA25A0" w:rsidRDefault="00786C88" w14:paraId="31CD455A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="022A4754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="2AFF04F5" w14:textId="08280F8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uw Kamer is eerder geïnformeerd over de positie van het kabinet ten aanzien van het bereiken van een PGA op de verordening voor NRPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00786C88">
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet kan zich vinden in het streven van het Cypriotisch voorzitterschap om een PGA te bereiken op de verordening voor EFRO, Interreg en het CF en neemt een positieve grondhouding aan. De laatste versies van de compromisteksten zijn grotendeels in lijn met de kabinetsinzet die op 22 mei jl. aan de Kamer is verzonden. Nederland heeft zich ingezet voor een focus op concurrentievermogen, wat grotendeels terugkomt in de compromisteksten. Voor EFRO en het Cohesiefonds was de inzet om de bepalingen in de verordening zo beperkt mogelijk te houden, om zo coherentie met het overkoepelende NRPP-verordening te borgen en maximale flexibiliteit binnen de NRPP’s te behouden. Dit uitgangspunt is grotendeels behouden gebleven. Voor Interreg was de inzet om aanvullende bepalingen over de uitvoeringsmodaliteiten direct in de verordening vast te leggen in plaats van in een uitvoeringshandeling. Dit is gelukt. Op het moment van schrijven zijn de onderhandelingen over de verschillende verordeningen nog gaande. Zodra de finale teksten voor de RAZ-bespreking gereed zijn, zal het kabinet de balans opmaken en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>een uitvoeringshandeling. Dit is gelukt. Op het moment van schrijven zijn de onderhandelingen over de verschillende verordeningen nog gaande. Zodra de finale teksten voor de RAZ-bespreking gereed zijn, zal het kabinet de balans opmaken en haar definitieve positie innemen. Alhoewel lidstaten hun formele positie nog moeten bepalen, acht het kabinet de kans aannemelijk dat er in de Raad voldoende steun is voor het bereiken van een PGA</w:t>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t>haar definitieve positie innemen. Alhoewel lidstaten hun formele positie nog moeten bepalen, acht het kabinet de kans aannemelijk dat er in de Raad voldoende steun is voor het bereiken van een PGA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5052" w:rsidR="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="00304D1B" w:rsidP="007E5052" w:rsidRDefault="00304D1B" w14:paraId="5B4120B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007E5052" w:rsidR="004E5D09" w:rsidP="007E5052" w:rsidRDefault="004E5D09" w14:paraId="6C908177" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007E5052" w:rsidR="004E5D09" w:rsidSect="00765F75">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66828D70" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E">
+    <w:p w14:paraId="311AE8DA" w14:textId="77777777" w:rsidR="00DF0DD0" w:rsidRDefault="00DF0DD0" w:rsidP="00304D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3978FF7E" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="608B2063" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E">
+    <w:p w14:paraId="3FA6A4FA" w14:textId="77777777" w:rsidR="00DF0DD0" w:rsidRDefault="00DF0DD0" w:rsidP="00304D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54665EA4" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6970CC78" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="14CF4D82" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="52419645" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1656A761" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="392EC9A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="221A9013" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33FFD5AF" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E">
+    <w:p w14:paraId="07187E09" w14:textId="77777777" w:rsidR="00DF0DD0" w:rsidRDefault="00DF0DD0" w:rsidP="00304D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B570F7" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FAE2F22" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E">
+    <w:p w14:paraId="2F9A2C0F" w14:textId="77777777" w:rsidR="00DF0DD0" w:rsidRDefault="00DF0DD0" w:rsidP="00304D1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852E858" w14:textId="77777777" w:rsidR="00FD2C1E" w:rsidRDefault="00FD2C1E"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B998689" w14:textId="77777777" w:rsidR="00786C88" w:rsidRPr="00786C88" w:rsidRDefault="00786C88" w:rsidP="00786C88">
+    <w:p w14:paraId="514969F2" w14:textId="4206CD34" w:rsidR="00304D1B" w:rsidRPr="007E5052" w:rsidRDefault="00304D1B" w:rsidP="007E5052">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E5052">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00786C88">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 1031</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-08, nr. 1031</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6BCAF2C2" w14:textId="77777777" w:rsidR="00786C88" w:rsidRPr="00786C88" w:rsidRDefault="00786C88" w:rsidP="00786C88">
+    <w:p w14:paraId="08725BDC" w14:textId="19FB1125" w:rsidR="00304D1B" w:rsidRPr="007E5052" w:rsidRDefault="00304D1B" w:rsidP="007E5052">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E5052">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00166786">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 1032</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-08, nr. 1032</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="63CFF722" w14:textId="77777777" w:rsidR="00786C88" w:rsidRPr="00786C88" w:rsidRDefault="00786C88" w:rsidP="00786C88">
+    <w:p w14:paraId="263AAC76" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="007E5052" w:rsidRDefault="00304D1B" w:rsidP="007E5052">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E5052">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00166786">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00166786">
+        <w:r w:rsidRPr="007E5052">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Enrico Letta - Much more than a market (April 2024)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3C48BA87" w14:textId="77777777" w:rsidR="00786C88" w:rsidRPr="00786C88" w:rsidRDefault="00786C88" w:rsidP="00786C88">
+    <w:p w14:paraId="33F704C8" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="007E5052" w:rsidRDefault="00304D1B" w:rsidP="007E5052">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007E5052">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00166786">
-        <w:rPr>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="007E5052">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Mario Draghi - The future of European competitiveness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4D28AB74" w14:textId="77777777" w:rsidR="00786C88" w:rsidRDefault="00786C88" w:rsidP="00786C88">
+    <w:p w14:paraId="267F454C" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="007E5052" w:rsidRDefault="00304D1B" w:rsidP="007E5052">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5052">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>3427</w:t>
+      <w:r w:rsidRPr="007E5052">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-02, nr. 3427</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="51DE8C86" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="66977E2F" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...516 lines deleted...]
-  <w:p w14:paraId="701A8842" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4E1C9A6B" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C7F9B30" w14:textId="77777777" w:rsidR="00304D1B" w:rsidRPr="00304D1B" w:rsidRDefault="00304D1B" w:rsidP="00304D1B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...615 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00304D1B"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rsid w:val="004A7A55"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00765F75"/>
+    <w:rsid w:val="007E5052"/>
+    <w:rsid w:val="00BC6475"/>
+    <w:rsid w:val="00DF0DD0"/>
+    <w:rsid w:val="00EF6F8B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15690C58"/>
+  <w14:docId w14:val="055FA9EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54296DFE-0C79-477B-B986-CD1401853500}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3285,74 +1314,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3501,1021 +1531,1184 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00304D1B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00304D1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00304D1B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00304D1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00786C88"/>
+    <w:rsid w:val="00304D1B"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/document/download/97e481fd-2dc3-412d-be4c-f152a8232961_en?filename=The%20future%20of%20European%20competitiveness%20_%20A%20competitiveness%20strategy%20for%20Europe.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/media/ny3j24sm/much-more-than-a-market-report-by-enrico-letta.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1023</ap:Words>
-  <ap:Characters>5632</ap:Characters>
+  <ap:Words>1043</ap:Words>
+  <ap:Characters>5742</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6642</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6772</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>