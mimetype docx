--- v0 (2026-06-15)
+++ v1 (2026-08-10)
@@ -1,3829 +1,1035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...169 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="00294C91" w:rsidR="00294C91" w:rsidRDefault="000A6484" w14:paraId="0F5091FA" w14:textId="1BD3E875">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91" w:rsidR="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>099</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91" w:rsidR="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91" w:rsidR="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Gelijke beloning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="00294C91" w:rsidP="00294C91" w:rsidRDefault="00294C91" w14:paraId="24D5DE31" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91" w:rsidR="000A6484">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="00294C91" w14:paraId="63E8E83F" w14:textId="236B27B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="00294C91" w:rsidP="000A6484" w:rsidRDefault="00294C91" w14:paraId="501D48D5" w14:textId="6584F882">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 15 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="3EB85975" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="084BAD6B" w14:textId="792294EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gelijkwaardigheid in de samenleving en op de arbeidsmarkt zijn belangrijke waarden voor dit kabinet. Zeker in deze tijd, waarin alle talent en inzet hard nodig zijn, is het extra van belang om ongelijkwaardigheid te bestrijden. In Nederland bestaan nog steeds loonverschillen tussen mannen en vrouwen. In 2024 was het gemiddelde ongecorrigeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uurloon van vrouwen 10,5 procent lager dan dat van mannen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...256 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="5A488563" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="2B32048D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via deze brief stuur ik uw Kamer het CBS-onderzoek naar intersectionele loonverschillen. Dit onderzoek geeft uitvoering aan de motie Rooderkerk en Mutluer die de regering verzoekt hier onderzoek naar te doen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In opdracht van mijn voorganger heeft het CBS kwantitatief onderzoek gedaan naar de loonverschillen tussen mannen en vrouwen in combinatie met de gronden herkomst en arbeidsbeperking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="38E56A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="5421F326" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek sluit aan bij de berekening van loonverschillen in de CBS-publicatie Arbeidsmarkt in cijfers. Het onderzoek splitst uit naar de kenmerken leeftijd, opleiding, vast of flexibel dienstverband, wekelijkse arbeidsduur, bedrijfsgrootte en bedrijfstak. Een breed palet aan uitkomsten laat zien dat de loonkloof tussen mannen en vrouwen inderdaad verschilt als rekening wordt gehouden met kruisverbanden tussen kenmerken. Zo verdienen vrouwelijke werknemers zonder arbeidsbeperking, met uitzondering van werknemers afkomstig uit EU11, gemiddeld minder per uur dan mannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In bijna alle herkomstgroepen verdienen vrouwen met een arbeidsbeperking gemiddeld juist meer dan mannen. Tussen 2020 en 2024 zijn de loonverschillen tussen vrouwen en mannen zonder een arbeidsbeperking bij de meeste herkomstgroepen significant kleiner geworden. Tussen vrouwen en mannen met een arbeidsbeperking is de ontwikkeling van de loonverschillen meer divers. Al met al zijn er signalen dat de gendergelijkheid op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">arbeidsmarkt meer in zicht komt, ook als naar intersectionaliteit wordt gekeken. Maar er is nog veel te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="3579D9C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="1EA3E954" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel ter implementatie van de EU-richtlijn loontransparantie is op   21 mei jl. door de minister van Sociale Zaken en Werkgelegenheid (SZW) met</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="113B0D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uw Kamer gedeeld. De streefdatum van inwerkingtreding van dit wetsvoorstel is  1 januari 2027. Eén van de verplichtingen die voortvloeit uit de richtlijn is het bevorderen van de bewustwording, waaronder rondom mogelijke intersectionele discriminatie. In de communicatie over het wetsvoorstel zal hier aandacht aan worden besteed. Met bovenstaande wordt tevens uitvoering gegeven aan de toezeggingen aan het lid Dobbe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om met SZW in gesprek te gaan over de loonkloof en om de uitkomsten van het onderzoek mee te nemen bij de uitwerking van het wetsvoorstel loontransparantie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="21700416" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="61599675" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot informeer ik u over de invulling van de toezegging aan het lid Dobbe over lonen in publieke sectoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De naderende implementatie van de EU-richtlijn loontransparantie onderstreept het belang om dit onderwerp ook binnen de (semi)publieke sector op te pakken. Daarom worden rijksbreed gesprekken gevoerd met de (semi)publieke werkgevers, zodat zij zich op tijd kunnen voorbereiden op de uitvoering van de richtlijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="44EDF7DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915186" w:rsidR="005C16EB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00915186" w:rsidR="00A430F0">
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="000A6484" w:rsidRDefault="000A6484" w14:paraId="784AF907" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Blijvende aandacht is nodig is voor het aanpakken van loonverschillen tussen vrouwen en mannen en de diversiteit daarbinnen. Hier maak ik mij, samen met de minister van Sociale Zaken en Werkgelegenheid, hard voor. Onze bredere inzet om ongelijkwaardigheden tussen vrouwen en mannen op de arbeidsmarkt aan te pakken treft u aan in de Emancipatienota die ik in september naar uw Kamer stuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="00294C91" w:rsidP="00294C91" w:rsidRDefault="00294C91" w14:paraId="0289FFB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="00294C91" w:rsidP="00294C91" w:rsidRDefault="00294C91" w14:paraId="642FF6A6" w14:textId="03235BA2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="000A6484" w:rsidP="00294C91" w:rsidRDefault="000A6484" w14:paraId="06C1A92C" w14:textId="4F6031D4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294C91" w:rsidR="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00915186" w:rsidR="00A430F0">
-[...370 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00294C91" w:rsidR="006F53E6" w:rsidP="00294C91" w:rsidRDefault="006F53E6" w14:paraId="2B49853C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00294C91" w:rsidR="006F53E6" w:rsidSect="000A6484">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FEC38A9" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="003C5ACA">
+    <w:p w14:paraId="5BDD757B" w14:textId="77777777" w:rsidR="00E555B1" w:rsidRDefault="00E555B1" w:rsidP="000A6484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744657AD" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E18F79C" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="003C5ACA">
+    <w:p w14:paraId="08CB64B0" w14:textId="77777777" w:rsidR="00E555B1" w:rsidRDefault="00E555B1" w:rsidP="000A6484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDFFA3A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7423F658" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="5D288349" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B26FB77" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="479C7CEF" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="47CD899B" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B19BCB2" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="003C5ACA">
+    <w:p w14:paraId="29D2D709" w14:textId="77777777" w:rsidR="00E555B1" w:rsidRDefault="00E555B1" w:rsidP="000A6484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1568CB3D" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="531BF1C4" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="003C5ACA">
+    <w:p w14:paraId="6DEFB4F1" w14:textId="77777777" w:rsidR="00E555B1" w:rsidRDefault="00E555B1" w:rsidP="000A6484">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7216BC73" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5F8E6142" w14:textId="6A01C207" w:rsidR="00AD3BE6" w:rsidRDefault="00AD3BE6">
+    <w:p w14:paraId="73CB7107" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>betreft het verschil in gemiddeld uurloon tussen mannen en vrouwen. Hierbij is geen rekening gehouden met verschillen in persoons- en werkkenmerken van mannen en vrouwen.</w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het feitelijk (ongecorrigeerd) loonverschil betreft het verschil in gemiddeld uurloon tussen mannen en vrouwen. Hierbij is geen rekening gehouden met verschillen in persoons- en werkkenmerken van mannen en vrouwen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24D45525" w14:textId="1BFA85B6" w:rsidR="00A430F0" w:rsidRDefault="00A430F0" w:rsidP="00A430F0">
+    <w:p w14:paraId="5EBC11CD" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitor Loonverschillen tussen mannen en vrouwen, 2024, CBS. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="00D32AF0" w14:textId="77777777" w:rsidR="00A430F0" w:rsidRDefault="00A430F0" w:rsidP="00A430F0">
+    <w:p w14:paraId="7003D3D7" w14:textId="32BFA1A7" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>TK vergaderjaar 2023/2024, 30420, nr. 397</w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk vergaderjaar 2023/2024, 30420, nr. 397</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4022D908" w14:textId="77777777" w:rsidR="00A430F0" w:rsidRPr="004A3C72" w:rsidRDefault="00A430F0" w:rsidP="00A430F0">
+    <w:p w14:paraId="5DE2CE4C" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Herkomst EU11 (Bulgarije, Estland, Hongarije, Kroatië, Letland, Litouwen, Polen, Roemenië, Slovenië, Slowakije en Tsjechië)</w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herkomst EU11 (Bulgarije, Estland, Hongarije, Kroatië, Letland, Litouwen, Polen, Roemenië, Slovenië, Slowakije en Tsjechië)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3DC38248" w14:textId="3AC9EA76" w:rsidR="00A430F0" w:rsidRDefault="00A430F0" w:rsidP="00A430F0">
+    <w:p w14:paraId="611128BA" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> TZ202506-087 </w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging 5035 TZ202411-077 en toezegging 5123 TZ202506-087 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1069DA2D" w14:textId="7E125174" w:rsidR="00A430F0" w:rsidRDefault="00A430F0" w:rsidP="00A430F0">
+    <w:p w14:paraId="6A544FB8" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="00294C91" w:rsidRDefault="000A6484" w:rsidP="00294C91">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294C91">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A3C72">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> TZ202512-041</w:t>
+      <w:r w:rsidRPr="00294C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging 5182 TZ202512-041</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AFF16EB" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="674B95D9" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="4972F535" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="3067517D" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7CF1CCF9" w14:textId="77777777" w:rsidR="000A6484" w:rsidRPr="000A6484" w:rsidRDefault="000A6484" w:rsidP="000A6484">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...909 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="000A6484"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rsid w:val="0025530A"/>
+    <w:rsid w:val="00294C91"/>
+    <w:rsid w:val="00393DD9"/>
+    <w:rsid w:val="006F31CA"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A50607"/>
+    <w:rsid w:val="00B67225"/>
+    <w:rsid w:val="00CA063D"/>
+    <w:rsid w:val="00E555B1"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28F412F9"/>
-  <w15:docId w15:val="{38C15C81-FA7C-4841-AB50-37A517F4356F}"/>
+  <w14:docId w14:val="008EE539"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02B1B2C5-9F51-493C-A531-E06BFCD31FAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3972,1229 +1178,1133 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000A6484"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...6 lines deleted...]
-    <w:name w:val="ui-provider"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00BF518F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A6484"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A430F0"/>
+    <w:rsid w:val="000A6484"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...42 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294C91"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>596</ap:Words>
-  <ap:Characters>3279</ap:Characters>
+  <ap:Words>573</ap:Words>
+  <ap:Characters>3157</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
+  <ap:Lines>26</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3868</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3723</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>o209doo</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>o209doo</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>