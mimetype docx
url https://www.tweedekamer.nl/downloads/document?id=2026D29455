--- v0 (2026-06-12)
+++ v1 (2026-08-10)
@@ -1,3789 +1,746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0034420E" w:rsidP="0034420E" w:rsidRDefault="0034420E" w14:paraId="2A8268E5" w14:textId="15BCF039">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="146B88D8" w14:textId="23E6425F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> over</w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>AH 2242</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="6420F0BB" w14:textId="71BCA34E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>2026Z10360</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="3BDA4DD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="486AD062" w14:textId="5128E7D5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1AB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Karremans (Infrastructuur en Waterstaat) (ontvangen </w:t>
+      </w:r>
       <w:r>
-        <w:t>Hoogachtend,</w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0034420E" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="231DF00F" w14:textId="77777777"/>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="123AA4E0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="6ED3DF24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bekend met het artikel 'Met de juiste financiering levert onderhoud van infrastructuur flink wat op' van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Swank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van Der Windt in ESB?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00083E1D">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003326B8" w:rsidP="003326B8" w:rsidRDefault="003326B8" w14:paraId="25A4D077" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="51246A01" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="7D038100" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="0A78D8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bent u bekend met het artikel 'Met de juiste financiering levert onderhoud van infrastructuur flink wat op' van Swank en Van Der Windt in ESB?</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Hoe beoordeelt u de berekening van de auteurs dat de private arbeidsproductiviteit per uur over 25 jaar met bijna twee procentpunt toeneemt als de overheid een permanente impuls geeft aan infrastructuur van jaarlijks twee miljard euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="591B8D9A" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">Dit artikel laat modelmatig zien dat een jaarlijkse impuls van 2 miljard euro gedurende 25 jaar positieve economische effecten heeft. Dat een impuls in infrastructuur een positief effect heeft op de economie is op zichzelf niet helemaal verrassend en is ook in lijn met de resultaten uit de brede economische literatuur. Een goed functionerende infrastructuur draagt bij aan de economische basis van Nederland, verhoogt de arbeidsproductiviteit en daarmee ook de economische groei. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="1114231E" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Economische groei is belangrijk, maar prudent begrotingsbeleid is dat óók. In Nederland voeren we trendmatig begrotingsbeleid. Om de overheidsfinanciën gedurende de kabinetsperiode te beheersen, maakt elk kabinet bij de start afspraken over wat er in één jaar maximaal mag worden uitgegeven (het uitgavenkader) en hoe hoog de beleidsmatige aanpassing van de belastingen en premies mag zijn (het inkomstenkader). Deze afspraken geven duidelijke grenzen waarbinnen het begrotingsbeleid kan plaatsvinden. Daarbij weegt het kabinet verschillende keuzemogelijkheden zorgvuldig tegen elkaar af, waaronder het belang van investeringen in infrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="4C93E507" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">Daarom toetsen wij dit soort investeringsvoorstellen zorgvuldig binnen het reguliere begrotingsproces en binnen de EMU-normen en de meerjarige schuld, zodat Nederland ook in de toekomst kan blijven investeren en de rekening niet zonder meer doorgeschoven wordt naar latere generaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="60C6210C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="2BEEAB98" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het kabinet erkent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uiteraard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve"> het belang van een sterke economie. Het belang van een sterke economie is te zien in de huidige investeringsstrategie van dit kabinet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hiertoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve"> worden er, ook in lijn met het rapport van </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dhr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve"> (2025), gerichte investeringen gedaan in innovatie, technologie, duurzaamheid en wordt het verdienvermogen versterkt door investeringen in onderwijs en kennis met de focus op een verhoging van de arbeidsproductiviteit. Daarnaast heeft het kabinet structureel extra middelen beschikbaar gesteld voor de infrastructuur en woningbouw en zoekt het kabinet actief een weg uit de stikstofcrisis, om op deze manier meer te bouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="7E399EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:ind w:left="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="038AAAAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Kunt u reflecteren op de drie opties die in het artikel van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Swank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van Der Windt worden geschetst, die grofweg neerkomen op een combinatie van financiering van schuld met a) lagere consumptieve uitgaven van de overheid, b) een verhoging van de vennootschapsbelasting, c) hogere directe belastingen voor huishoudens? Hoe weegt u deze drie opties tegen elkaar en welke voor- en nadelen ziet u per optie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="79C25A61" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Het kabinet onderschrijft, net zoals in het coalitieakkoord, de constatering dat investeringen in infrastructuur zorgen voor economisch succes. Tegelijkertijd hanteert het kabinet trendmatig begrotingsbeleid, dat gebaseerd is op het uitgangspunt van solide overheidsfinanciën en macro-economische stabilisatie binnen de geldende nationale en Europese begrotingsregels. Binnen dat kader worden investeringsuitgaven gefinancierd, waarbij meerdere doelstellingen tegelijk worden gewogen, waaronder houdbaarheid van de schuld, economische effecten op korte en lange termijn en de druk op de lastenontwikkeling voor burgers en bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="30122989" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="43D02EA2" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">Het kabinet weegt concrete investeringsbeslissingen en de bijbehorende financieringsvormen altijd af tijdens de reguliere besluitvormingsmomenten en spreekt aan het begin van de kabinetsperiode duidelijke kaders af voor de ontwikkeling uitgaven en de beleidsmatige ontwikkeling van de lasten en premies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="2499C9BB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="3ADCCC59" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Schuldfinanciering kan daarbij in voorkomende gevallen mogelijk passend worden geacht, maar alleen wanneer dit zich verhoudt tot een beheersbare ontwikkeling van de schuldquote en de budgettaire ruimte binnen de totale rijksbegroting. Gedurende de kabinetsperiode dienen additionele uitgaven ingepast te worden binnen het afgesproken uitgavenkader, conform de begrotingsregels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="43983BC3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="423981FB" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Daarbij </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wordt opgemerkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:t>dat ook de alternatieven zoals het verschuiven van uitgaven naar investeringen of het aanpassen van lasten voor burgers en bedrijven directe gevolgen kunnen hebben voor bijvoorbeeld de koopkracht of de concurrentiepositie van Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="333C415E" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">In het verlengde hiervan wordt momenteel ook onderzoek uitgevoerd naar alternatieve vormen van private bekostiging van infrastructuur. Daarbij wordt gekeken naar de mogelijkheden om partijen die profiteren van infrastructuurinvesteringen meer te betrekken bij de bekostiging daarvan. Dit onderzoek is bedoeld om verschillende denkbare opties zorgvuldig in kaart te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="29A47C0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003326B8" w:rsidR="003326B8" w:rsidP="003326B8" w:rsidRDefault="003326B8" w14:paraId="1513AF53" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="2637F4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Hoe beoordeelt u de berekening van de auteurs dat de private arbeidsproductiviteit per uur over 25 jaar met bijna twee procentpunt toeneemt als de overheid een permanente impuls geeft aan infrastructuur van jaarlijks twee miljard euro?</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Het kabinet erkent </w:t>
+        <w:t xml:space="preserve">Deelt u de analyse van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Swank</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003326B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Van Der Windt dat de effecten van infrastructuurinvesteringen op de economie na vijf jaar groter zijn dan die van overheidsconsumptie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="4BB78D3A" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">Het kabinet heeft kennisgenomen van de conclusies uit </w:t>
       </w:r>
       <w:r>
-        <w:t>uiteraard</w:t>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve"> artikel en stelt dat de conclusie dat een goed functionerende infrastructuur bijdraagt aan een stabiele economische groei aansluit bij de bredere economische literatuur. Het kabinet erkent dit belang ook door in het coalitieakkoord extra middelen te reserveren voor infrastructuur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F028C" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="5BB1D6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003326B8" w:rsidR="003326B8" w:rsidP="003326B8" w:rsidRDefault="003326B8" w14:paraId="1907AC8E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="508712DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Kunt u reflecteren op de drie opties die in het artikel van Swank en Van Der Windt worden geschetst, die grofweg neerkomen op een combinatie van financiering van schuld met a) lagere consumptieve uitgaven van de overheid, b) een verhoging van de vennootschapsbelasting, c) hogere directe belastingen voor huishoudens? Hoe weegt u deze drie opties tegen elkaar en welke voor- en nadelen ziet u per optie.</w:t>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Hoe kijkt u aan tegen de analyse van de auteurs dat een investering in infrastructuur die gefinancierd wordt uit hogere belastingen, of een combinatie van hogere belastingen en overheidsschuld, per saldo positieve economische effecten heeft?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="68EB365F" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Het kabinet hanteert trendmatig begrotingsbeleid, wat is gebaseerd op het uitgangspunt van solide overheidsfinanciën en macro-economische stabilisatie binnen de geldende nationale en Europese begrotingsregels. Binnen dat kader worden investeringsuitgaven gefinancierd, waarbij meerdere doelstellingen tegelijk worden gewogen, waaronder houdbaarheid van de overheidsfinanciën, economische effecten op korte en lange termijn, en de druk op de lastenontwikkeling voor burgers en bedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="2291BA0C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="4B9B288A" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Het kabinet weegt concrete investeringsbeslissingen en de bijbehorende financieringsvormen altijd af tijdens de reguliere besluitvormingsmomenten en spreekt aan het begin van de kabinetsperiode duidelijke kaders af voor de ontwikkeling uitgaven en de beleidsmatige ontwikkeling van de lasten en premies. De Kamer wordt hierover geïnformeerd via de reguliere begrotingsstukken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="1A6F093B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="30C1E0C5" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t xml:space="preserve">Schuldfinanciering kan daarbij in voorkomende gevallen mogelijk passend worden geacht, maar alleen wanneer dit zich verhoudt tot een beheersbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>ontwikkeling van de EMU-schuld en het EMU-saldo en de budgettaire ruimte binnen de totale rijksbegroting. Gedurende de kabinetsperiode dienen additionele uitgaven ingepast te worden binnen het afgesproken uitgavenkader, conform de begrotingsregels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="18D8B239" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="4C39E137" w14:textId="77777777">
+      <w:r w:rsidRPr="003326B8">
+        <w:t>Daarbij merkt het kabinet op dat ook de alternatieven zoals het verschuiven van uitgaven naar investeringen of het aanpassen van lasten voor burgers en bedrijven directe gevolgen kunnen hebben voor bijvoorbeeld de koopkracht of de concurrentiepositie van Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="6381D0C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="063314F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Deelt u de analyse van Swank en Van Der Windt dat de effecten van infrastructuurinvesteringen op de economie na vijf jaar groter zijn dan die van overheidsconsumptie?</w:t>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Kunt u deze vragen afzonderlijk beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003326B8" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="70B759A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...80 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003326B8">
         <w:t>Ja.</w:t>
       </w:r>
       <w:r w:rsidRPr="003326B8">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00083E1D" w:rsidR="003326B8" w:rsidP="003326B8" w:rsidRDefault="003326B8" w14:paraId="45E27FA3" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00083E1D" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="44F788C1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00083E1D" w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="67461E5D" w14:textId="77777777"/>
+    <w:p w:rsidR="002D1AB7" w:rsidP="002D1AB7" w:rsidRDefault="002D1AB7" w14:paraId="0807D637" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="2FB1BC32" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="002D1AB7">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00E40FF8" w14:textId="77777777" w:rsidR="00DF081A" w:rsidRDefault="00DF081A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BFBE29C" w14:textId="77777777" w:rsidR="000E6776" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2453982F" w14:textId="77777777" w:rsidR="00DF081A" w:rsidRDefault="00DF081A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="271BF964" w14:textId="77777777" w:rsidR="000E6776" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51DE657F" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0840C59F" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42244EFC" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D002188" w14:textId="77777777" w:rsidR="00DF081A" w:rsidRDefault="00DF081A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="666DBA90" w14:textId="77777777" w:rsidR="000E6776" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C3D15CA" w14:textId="77777777" w:rsidR="00DF081A" w:rsidRDefault="00DF081A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AD42223" w14:textId="77777777" w:rsidR="000E6776" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7490DDAA" w14:textId="42D5B9B1" w:rsidR="004C5155" w:rsidRPr="004C5155" w:rsidRDefault="004C5155">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="5C279F7F" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="004C5155" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5155">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C5155">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ESB, 15 april 2026, Met de juiste financiering levert onderhoud van infrastructuur flink wat op.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E153103" w14:textId="77777777" w:rsidR="002D1AB7" w:rsidRPr="002D1AB7" w:rsidRDefault="002D1AB7" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1534 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D8D6C12" w14:textId="77777777" w:rsidR="000E6776" w:rsidRPr="002D1AB7" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="290A20D8" w14:textId="77777777" w:rsidR="000E6776" w:rsidRPr="002D1AB7" w:rsidRDefault="000E6776" w:rsidP="002D1AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="874E180D"/>
-[...1083 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014E2B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6890DE28"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3825,650 +782,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...436 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="1" w16cid:durableId="1423600960">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0034420E"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00DF55CA"/>
+    <w:rsidRoot w:val="002D1AB7"/>
+    <w:rsid w:val="000E6776"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rsid w:val="003C394C"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1A351199"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6083AC27"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{753F1C62-EDE4-4620-9C8C-4475B535ADF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4477,77 +930,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4572,75 +1025,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4675,55 +1128,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4786,3435 +1239,804 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...77 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="17"/>
-[...85 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
-    </w:pPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D1AB7"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      <w:i/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...29 lines deleted...]
-      <w:i/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...63 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...174 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D1AB7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0034420E"/>
+    <w:rsid w:val="002D1AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0034420E"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="002D1AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0034420E"/>
+    <w:rsid w:val="002D1AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0034420E"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="002D1AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003326B8"/>
-[...87 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002D1AB7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(2).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8271,51 +2093,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8379,65 +2201,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8458,186 +2280,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6627</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1117</ap:Words>
+  <ap:Characters>6144</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7774</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7247</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...84 lines deleted...]
-</file>