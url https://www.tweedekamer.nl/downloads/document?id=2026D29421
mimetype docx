--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,4197 +1,886 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00962C44" w:rsidP="00810C93" w:rsidRDefault="00C055B5" w14:paraId="0DB4878D" w14:textId="5EC08F2C">
+    <w:p w:rsidRPr="00A07E4E" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="306710FD" w14:textId="0E377C5F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Staten Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E" w:rsidR="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>AT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E" w:rsidR="00A07E4E">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="7D038270" w14:textId="6D9916B8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="646CAE62" w14:textId="595BC37A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>31 066</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belastingdienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="380967C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 1544</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en   Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="704634A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="7F8A9AF0" w14:textId="40B45BEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:right="-268" w:hanging="1410"/>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitters van de Eerste en van de Tweede Kamer der Staten</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008D717E" w:rsidP="008D717E" w:rsidRDefault="008D717E" w14:paraId="049544C4" w14:textId="2EC02558">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="0366E439" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="4B527005" w14:textId="0EDBBEDB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij bied ik u aan het ontwerpbesluit houdende wijziging van het Besluit digitale overheid in verband met regels over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>DigiD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zakelijk Belastingdienst. Dit besluit regelt dat door personen die zelfstandig bevoegd zijn om te handelen namens een onderneming kan worden ingelogd bij het portaal Mijn Belastingdienst Zakelijk, waar aangifte van verschillende belastingen moet worden gedaan. Voor de inhoud van het ontwerpbesluit verwijs ik u naar de ontwerpnota van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="34A03A12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="01E09E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorlegging geschiedt in het kader van de voorgeschreven voorhangprocedure in artikel 25, eerste en tweede lid, van Wet digitale overheid en biedt uw Kamer de mogelijkheid zich uit te spreken over het ontwerpbesluit voordat het aan de Afdeling advisering van de Raad van State zal worden voorgelegd en vervolgens zal worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="21316086" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="7E50C1B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Op grond van de aangehaalde bepalingen geschiedt de voordracht aan de Koning ter verkrijging van het advies van de Afdeling advisering van de Raad van State over het ontwerpbesluit niet eerder dan vier weken nadat het ontwerpbesluit aan beide Kamers der Staten-Generaal is overgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="7B24231A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A07E4E" w:rsidRDefault="00A07E4E" w14:paraId="0BF0A017" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hierbij bied ik u aan het ontwerpbesluit houdende wijziging van het Besluit digitale overheid in verband met regels over DigiD zakelijk Belastingdienst. Dit besluit regelt dat door personen die zelfstandig bevoegd zijn om </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="3463A172" w14:textId="06231BDD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Een gelijkluidende brief heb ik gezonden aan de voorzitter van de Eerste Kamer der Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="6D3555C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A07E4E" w:rsidP="001F16AD" w:rsidRDefault="00A07E4E" w14:paraId="0F3C7619" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="00A07E4E" w14:paraId="774121A7" w14:textId="6E8569E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> moet worden gedaan. Voor de inhoud van het ontwerpbesluit verwijs ik u naar de ontwerpnota van toelichting.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="008D717E" w:rsidP="008D717E" w:rsidRDefault="008D717E" w14:paraId="74DE11C5" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD" w:rsidR="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
       <w:r>
-        <w:t>De voorlegging geschiedt in het kader van de voorgeschreven voorhangprocedure in artikel 25, eerste en tweede lid, van Wet digitale overheid en biedt uw Kamer de mogelijkheid zich uit te spreken over het ontwerpbesluit voordat het aan de Afdeling advisering van de Raad van State zal worden voorgelegd en vervolgens zal worden vastgesteld.</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="008F770E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A07E4E" w:rsidR="001F16AD" w:rsidP="00A07E4E" w:rsidRDefault="00A07E4E" w14:paraId="18B4EAFF" w14:textId="5D21A35F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W.J.M. Aerdts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F16AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00734907">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="00A07E4E" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="38448A22" w14:textId="283BF04C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Eerste en van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Tweede Kamer der Staten-Generaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ontvangen op 12 juni 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A07E4E" w:rsidR="001F16AD" w:rsidP="001F16AD" w:rsidRDefault="001F16AD" w14:paraId="3873FDB6" w14:textId="7E0ED8FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De wens dat het in het ontwerp van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">de maatregel geregelde onderwerp bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">wet wordt geregeld kan door of namens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">een van beide Kamers te kennen worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">gegeven uiterlijk op10 juli 2026.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F16AD" w:rsidR="004E5D09" w:rsidP="001F16AD" w:rsidRDefault="004E5D09" w14:paraId="6FA7FEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001F16AD" w:rsidR="004E5D09" w:rsidSect="001F16AD">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1197648F" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF">
+    <w:p w14:paraId="0F577824" w14:textId="77777777" w:rsidR="00DC5454" w:rsidRDefault="00DC5454" w:rsidP="001F16AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F97712" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BC3520C" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF">
+    <w:p w14:paraId="483F211C" w14:textId="77777777" w:rsidR="00DC5454" w:rsidRDefault="00DC5454" w:rsidP="001F16AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2F9331" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="35D005D3" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2310B8F7" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E6F7B07" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12DDC01D" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF">
+    <w:p w14:paraId="6BDF698C" w14:textId="77777777" w:rsidR="00DC5454" w:rsidRDefault="00DC5454" w:rsidP="001F16AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601FD500" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA8951C" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF">
+    <w:p w14:paraId="7B2D7C6A" w14:textId="77777777" w:rsidR="00DC5454" w:rsidRDefault="00DC5454" w:rsidP="001F16AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646D27FD" w14:textId="77777777" w:rsidR="009C37DF" w:rsidRDefault="009C37DF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...141 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7C956B35" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...555 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="025FFACF" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07ADDA41" w14:textId="77777777" w:rsidR="001F16AD" w:rsidRPr="001F16AD" w:rsidRDefault="001F16AD" w:rsidP="001F16AD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1918 lines deleted...]
-    <w:rsid w:val="00F14A8A"/>
+    <w:rsidRoot w:val="001F16AD"/>
+    <w:rsid w:val="001135FF"/>
+    <w:rsid w:val="00165CCD"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00A07E4E"/>
+    <w:rsid w:val="00D53314"/>
+    <w:rsid w:val="00DC5454"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0873A74C"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9B638716-84CC-488A-9D5B-8C18F3824299}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4495,397 +1184,1142 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="001F16AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F16AD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F16AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>1096</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>279</ap:Words>
+  <ap:Characters>1536</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>9</ap:Lines>
-  <ap:Paragraphs>2</ap:Paragraphs>
+  <ap:Lines>12</ap:Lines>
+  <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1293</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1812</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>