--- v0 (2026-06-12)
+++ v1 (2026-08-10)
@@ -1,5784 +1,1178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="513FB671" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="000C3B05" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="6223E34F" w14:textId="689C78E2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk230274145" w:id="0"/>
-      <w:r w:rsidRPr="00490D03">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>362</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modernisering van de overheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="000C3B05" w:rsidP="000C3B05" w:rsidRDefault="000C3B05" w14:paraId="14A79790" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="00F96DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>403</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="000C3B05" w:rsidP="000C3B05" w:rsidRDefault="000C3B05" w14:paraId="2EF715D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="000C3B05" w14:paraId="6A6D0ED5" w14:textId="43CE05F4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="00F96DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="00F96DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Werk aan Uitvoering richt zich op het verbeteren van de publieke dienstverlening. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00490D03">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="00F96DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor mensen en bedrijven is dat de plek waar de overheid vooral zichtbaar wordt: aan het loket, online, telefonisch of in contact met publieke dienstverleners. Juist die ervaringen bepalen in belangrijke mate het vertrouwen in de overheid. Veel gaat goed, maar het kan en moet beter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF0603" w:rsidP="00490D03" w14:paraId="1446DE0D" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="74DEFE48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de publieke dienstverlening zien we hardnekkige knelpunten in regels, beleid, samenwerking en besluitvorming. In de uitvoering is dagelijks zichtbaar waar beleid in de praktijk schuurt. Het programma Werk aan Uitvoering is opgezet om deze patronen te doorbreken en zo bij te dragen aan een slagvaardige overheid: een overheid die beter samenwerkt, sneller knelpunten oplost en publieke dienstverlening merkbaar verbetert. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="7DC159C2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="29CE087E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Werk aan Uitvoering is inmiddels uitgegroeid tot een brede beweging van beleidsmakers, publieke dienstverleners, toezichthouders, medeoverheden en politici die gezamenlijk werken aan begrijpelijkere, snellere en beter uitvoerbare dienstverlening voor professionals én toegankelijkere dienstverlening voor mensen en bedrijven. Dat vraagt om langdurige inzet. Daarom loopt het programma van 2021 tot en met 2031 en is jaarlijks €600 miljoen beschikbaar voor ministeries en publieke dienstverleners</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="7D9D5ACA" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="602898D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Met deze voortgangsrapportage geef ik uw Kamer inzicht in de stappen die het afgelopen jaar zijn gezet om de publieke dienstverlening voor mensen en bedrijven merkbaar te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="18B0E634" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="107BA255" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="720F5BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Waar staat het programma nu?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D3CBB" w:rsidP="00490D03" w14:paraId="16AD98E3" w14:textId="77777777">
-[...174 lines deleted...]
-        <w:t xml:space="preserve"> bedrijven afgenomen en blijft meer ruimte over voor maatwerk en inhoudelijk contact. </w:t>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="5244F878" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werk aan Uitvoering bestaat nu vijf jaar en de impact van de beweging is zichtbaar. We zien dat publieke dienstverleners dankzij de WaU-middelen hun dienstverlening op een andere manier hebben weten in te richten, waardoor bijvoorbeeld doorlooptijden zijn verkort. Dit is het geval bij de forensische opsporing bij zedenzaken van de Politie en het accreditatieproces van de Raad voor Accreditatie. De Politie heeft met het aanstellen van procescoördinatoren en administratieve medewerkers binnen de tien regionale politie-eenheden werkprocessen en samenwerkingen efficiënter gemaakt. De tijd die nodig is voor forensisch onderzoek in zedenzaken daalde gemiddeld van 50 naar 34 dagen. Daarmee vergroot het de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kans dat daders van zedenzaken sneller worden opgespoord en draagt daardoor bij aan betere ondersteuning van slachtoffers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="3AFCE7BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad voor Accreditatie heeft de doorlooptijd verkort door te investeren in het vernieuwen van de digitale infrastructuur. Hierdoor zijn de administratieve lasten voor bedrijven afgenomen en blijft meer ruimte over voor maatwerk en inhoudelijk contact. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229407986" w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="4BB4ECC1" w14:textId="77777777">
-[...61 lines deleted...]
-        <w:t>. Door de investering in een datamodel kan het Kadaster nu ook monitoren in hoeverre de woningbouwopgave te realiseren is, en mogelijke oorzaken aanwijzen wanneer de realiteit achterblijft bij de gestelde ambities. Het datamodel maakt inzichtelijk welke obstakels er boven- en ondergronds zijn en houdt daarbij ook rekening met factoren als toekomstig overstromingsgevaar.</w:t>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="135316D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zijn er publieke dienstverleners die, met behulp van de beschikbaar gestelde middelen, hun dienstverlening hebben uitgebreid. Een voorbeeld hiervan is het Kadaster. Het Kadaster registreert van oorsprong wie eigenaar is van gronden of gebouwen. Door de investering in een datamodel kan het Kadaster nu ook monitoren in hoeverre de woningbouwopgave te realiseren is, en mogelijke oorzaken aanwijzen wanneer de realiteit achterblijft bij de gestelde ambities. Het datamodel maakt inzichtelijk welke obstakels er boven- en ondergronds zijn en houdt daarbij ook rekening met factoren als toekomstig overstromingsgevaar.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00490D03">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze ruimtelijke informatie helpt overheden, bedrijven en maatschappelijke partijen om realistischer te plannen en ondersteunt een toekomstbestendige inrichting van de schaarse ruimte in Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008A4FAA" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="76EB87F2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="759F7C55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Daarnaast zijn er initiatieven gestart die bruikbaar zijn voor alle publieke dienstverleners en ministeries. Een voorbeeld is de verdere ontwikkeling van de Uitvoeringstoets. Het doel is om voor de uitvoeringstoets instrumenten te creëren die zorgen voor meer duidelijkheid, en een betere samenwerking. In het vierde kwartaal van 2025 is gestart met de werkgroep “handreiking en oplegger” die een handreiking met begrippenlijst ontwikkelt en gaat experimenteren met een oplegger. Hiermee wordt gewerkt aan meer duidelijkheid voor Kamerleden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4FAA" w:rsidP="00490D03" w14:paraId="44CB34F7" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="0271C75D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="61F9DF46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welke lessen trekken we uit deze voortgangsrapportage?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C0BDB" w:rsidP="00490D03" w14:paraId="3A483554" w14:textId="77777777">
-[...213 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="49F76BE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zien dat organisaties met WaU-middelen concrete verbeteringen realiseren in hun eigen dienstverlening. Tegelijkertijd laten de ervaringen zien dat structurele verbetering vaak vraagt om samenwerking over organisatie- en domeingrenzen heen. Juist daar blijken hardnekkige belemmeringen in financiering, gegevensdeling en besluitvorming zichtbaar. Al lukt het niet alle organisaties even goed om structurele verbeteringen te realiseren met de tijdelijke WaU-middelen. Ook zien we dat organisaties nog maar beperkt lukt om organisatie- of domeinoverstijgend samen te werken, terwijl juist die samenwerking belangrijk is om publieke dienstverlening voor mensen en bedrijven eenvoudiger en samenhangender te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="33F2735A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het lukt wel bij organisaties die vergelijkbaar zijn, zoals de Nederlandse Voedsel- en Warenautoriteit en de Inspectie Leefomgeving en Transport. Deze toezichtorganisaties ontwikkelen en financieren gezamenlijk toepassingen die mensen stap voor stap door regels heen leiden. Regels veranderen namelijk voortdurend. Dat maakt het voor mensen en bedrijven vaak lastig om te weten aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">welke regels zij precies moeten voldoen. Daarom ontwikkelen de NVWA en ILT toepassingen die direct helpen bij dat soort vragen, én breder inzetbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="77400AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maar dergelijke samenwerkingen blijken vaak de uitzondering op de regel. Binnen de Rijksoverheid werkt men veelal aan opgaven binnen hun eigen organisatie of domein. Dit komt deels door de manier waarop de financiering binnen de Rijksoverheid geregeld is. Middelen worden vaak toegekend aan specifieke organisaties en afdelingen, maar zelden aan overkoepelende opgaven waaraan meerdere organisaties werken. Hier is ruimte voor verbetering, ook in het licht van de huidige taakstelling. De taakstelling creëert een momentum om Rijksbreed met elkaar te bepalen welke prioritering we hanteren en waar we gezamenlijk mee gaan stoppen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="6EE58307" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat vraagt om scherpe gezamenlijke keuzes, zowel politiek als bestuurlijk, over wat de overheid wél en niet meer doet. Zonder gezamenlijke prioritering ontstaat het risico dat organisaties, beleidsdirecties en uitvoerders ieder afzonderlijk keuzes maken, terwijl de beschikbare capaciteit en uitvoeringskracht daar in de komende jaren steeds minder ruimte voor laten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="75E0A624" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="3AD2AF03" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="4652A3FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoe werken we samen met anderen aan het toepassen van deze lessen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="3F90E8B2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="6B6A3D48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Binnen de WaU-beweging zetten we in op deze gezamenlijkheid</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk229051735" w:id="2"/>
-      <w:r w:rsidRPr="00490D03">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00490D03">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00490D03">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> en bedrijven lucht, maakt uitvoeringsorganisaties effectiever en efficiënter en zorgt dat de overheid betere dienstverlening kan leveren. Daarnaast helpt vereenvoudiging publieke dienstverleners om voorspelbaarder, sneller en consistenter te werken.</w:t>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een goed voorbeeld van een organisatie-overstijgend en gezamenlijk initiatief is de vereenvoudigingsaanpak (voorheen: Actieagenda Vereenvoudiging) en de jaarlijkse Vereenvoudigingswet. De vereenvoudigingsaanpak is een werkwijze om voorstellen over vereenvoudiging volgens een vaste wijze en ritmiek uit te werken en in scherpte ter besluitvorming voor te leggen. De aanpak (voor het ontwikkelen van voorstellen en het bespreken van dilemma’s) en de wet (voor politieke besluitvorming en daadwerkelijke realisatie van vereenvoudiging) versterken elkaar. Minder en simpeler beleid en regelgeving geeft inwoners en bedrijven lucht, maakt uitvoeringsorganisaties effectiever en efficiënter en zorgt dat de overheid betere dienstverlening kan leveren. Daarnaast helpt vereenvoudiging publieke dienstverleners om voorspelbaarder, sneller en consistenter te werken.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="353BD001" w14:textId="77777777">
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="65BDF694" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een ander voorbeeld zijn de trialogen over actuele vraagstukken die we tijdens de Dag van de Publieke Dienstverlening in gezamenlijkheid met uw Kamer op woensdag 17 juni 2026 organiseren. Een trialoog is een gesprek waarin politiek, beleid en uitvoering bewust samenkomen om een vraagstuk te verkennen. Het idee daarachter is dat voor mensen en bedrijven de overheid één geheel is. Door eerder met elkaar in gesprek te gaan over dilemma’s en keuzes, kunnen we de kans vergroten dat beleid uiteindelijk beter uitvoerbaar en effectiever voor mensen en bedrijven is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="43A97CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="58211526" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wat helpt bij beter uitvoerbare publieke dienstverlening?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="1BF6502D" w14:textId="77777777">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="083528E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De ervaringen binnen Werk aan Uitvoering laten zien dat verbetering van publieke dienstverlening niet alleen vraagt om inzet van uitvoeringsorganisaties en departementen, maar ook om voortdurende aandacht voor uitvoerbaarheid, eenvoud en samenwerking in het politieke en wetgevende proces.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="536EA065" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="7A6ECE14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ook uw Kamer speelt daarin, als medewetgever en controleur, een belangrijke rol. Op basis van ervaringen uit beleid en uitvoering zien wij een aantal elementen die kunnen bijdragen aan beter uitvoerbare en beter uitlegbare publieke dienstverlening.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B37AFB" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="560C188F" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="07E4BCE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Uitvoerbaarheid en eenvoud als integraal onderdeel van afwegingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="291705EF" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="6D2F58C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Niet als sluitstuk van beleid, maar als volwaardig onderdeel van politieke besluitvorming: wat betekent een voorstel voor de uitvoering? Wat vraagt dit van professionals? Hoe werkt dit uit voor mensen en bedrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="734B6F72" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="4C6CF3D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Ruimte voor het gesprek vóór besluitvorming</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="2FFF6F83" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="0AD2CE7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Juist in een vroege fase kunnen dilemma’s, uitvoeringsconsequenties en alternatieven beter gezamenlijk worden verkend: geef ruimte voor vroegtijdige uitvoerbaarheidstoetsing, benut gesprekken tussen politiek, beleid en uitvoering, bijvoorbeeld via trialogen en gebruik instrumenten zoals sneltoetsen en uitvoeringstoetsen om keuzes beter te onderbouwen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00490D03" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="7565BB3F" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="5447FC94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. Bewust omgaan met complexiteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="5ACD44BD" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="68B1A6EF" w14:textId="5CE307F0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complexiteit ontstaat vaak stap voor stap: een aanvullende voorwaarde, een uitzondering, een extra controle of beleidsregel. Afzonderlijk kunnen dergelijke keuzes begrijpelijk zijn, maar in samenhang kunnen zij de uitvoerbaarheid, begrijpelijkheid en toegankelijkheid van het stelsel onder druk zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738EB" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="0FD2F362" w14:textId="77777777">
+    <w:p w:rsidRPr="000C3B05" w:rsidR="000C3B05" w:rsidP="000C3B05" w:rsidRDefault="000C3B05" w14:paraId="0149270B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="025E119E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738EB" w:rsidR="00490D03" w:rsidP="00605F69" w14:paraId="2ACFBF95" w14:textId="77777777">
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="6DD6985D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het verbeteren van de publieke dienstverlening is geen eenmalige opgave, maar een continu proces van leren, samenwerken en vereenvoudigen. De ervaringen binnen Werk aan Uitvoering laten zien dat blijvende verbetering alleen mogelijk is wanneer politiek, beleid, uitvoering en toezicht elkaar eerder weten te vinden en gezamenlijk verantwoordelijkheid nemen voor uitvoerbare en begrijpelijke oplossingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738EB" w:rsidR="00490D03" w:rsidP="00605F69" w14:paraId="7EF58DD1" w14:textId="77777777">
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="5CA009F1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Systemisch leren is daarbij geen doel op zich, maar een middel om verandering te realiseren. Door ervaringen uit de praktijk te vertalen naar verbeteringen in werkwijzen, samenwerking en besluitvorming, werken we aan een overheid die uitvoerbaar beleid maakt, betrouwbare dienstverlening levert en slagvaardig kan inspelen op knelpunten in de praktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A738EB" w:rsidR="00490D03" w:rsidP="00490D03" w14:paraId="2D4E9133" w14:textId="77777777">
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="02AA5186" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...119 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WaU-beweging blijft zich de komende jaren inzetten om deze ontwikkeling verder te versterken. Niet alleen door concrete verbeteringen in de uitvoering mogelijk te maken, maar ook door samenwerking, vereenvoudiging en uitvoeringsbewustzijn structureel te verankeren binnen de overheid. Alleen door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gezamenlijk te blijven werken aan eenvoudiger, beter uitvoerbaar en beter samenhangend beleid kunnen we bouwen aan een overheid die doet wat zij belooft en die mensen en bedrijven daadwerkelijk ondersteunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="5B063587" w14:textId="633683E3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="18407090" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="00F96DB0" w:rsidP="000C3B05" w:rsidRDefault="00F96DB0" w14:paraId="72B0C034" w14:textId="3E3A720F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="002208FA">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Burg</w:t>
+      <w:r w:rsidRPr="000C3B05" w:rsidR="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00490D03" w:rsidR="001B1FAF" w14:paraId="44B1D1E1" w14:textId="77777777">
-[...11 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="000C3B05" w:rsidR="004E5D09" w:rsidP="000C3B05" w:rsidRDefault="004E5D09" w14:paraId="5066DEFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000C3B05" w:rsidR="004E5D09" w:rsidSect="009F2839">
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="035DACC7" w14:textId="77777777" w:rsidR="00515A57" w:rsidRDefault="00515A57" w:rsidP="00F96DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="69F3F376" w14:textId="77777777" w:rsidR="00515A57" w:rsidRDefault="00515A57" w:rsidP="00F96DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="081751ED" w14:textId="77777777" w:rsidR="00515A57" w:rsidRDefault="00515A57" w:rsidP="00F96DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="21E4247C" w14:textId="77777777" w:rsidR="00515A57" w:rsidRDefault="00515A57" w:rsidP="00F96DB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="56F31CE3" w14:textId="0DB04991" w:rsidR="00F96DB0" w:rsidRPr="000C3B05" w:rsidRDefault="00F96DB0" w:rsidP="00F96DB0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2021-2022, 29362-308 </w:t>
+      <w:r w:rsidRPr="000C3B05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2021-2022, 29362, nr. 308 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4168 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D83362"/>
-[...119 lines deleted...]
-    <w:rsid w:val="00FF0603"/>
+    <w:rsidRoot w:val="00F96DB0"/>
+    <w:rsid w:val="000C3B05"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="0034069F"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00515A57"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005D5698"/>
+    <w:rsid w:val="009F2839"/>
+    <w:rsid w:val="00F96DB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="594629CA"/>
-  <w15:docId w15:val="{473FAC08-CDB0-4426-9E5D-C93D246050F3}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F330C9A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0BDAF90C-29D2-47F8-A3D6-30CB909CD760}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5787,77 +1181,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5882,75 +1276,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5985,55 +1379,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6096,875 +1490,727 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD0B38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...21 lines deleted...]
-      <w:spacing w:before="240" w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...115 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="180" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="180" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenscursief">
-[...200 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="90" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="27"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F96DB0"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D83362"/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D83362"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00F96DB0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D83362"/>
+    <w:rsid w:val="00F96DB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D83362"/>
-[...161 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F96DB0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(6).dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7240,68 +2486,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9140</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1692</ap:Words>
+  <ap:Characters>9308</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>76</ap:Lines>
+  <ap:Lines>77</ap:Lines>
   <ap:Paragraphs>21</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10780</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10979</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>