--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -1,10678 +1,5369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00A63457" w:rsidP="00B6537C" w:rsidRDefault="00B6537C" w14:paraId="472BDEF1" w14:textId="0F683167">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00D82112" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0B97B42F" w14:textId="5CEF9244">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00D82112">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="003B5CD9">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>557</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00D82112">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00D82112">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kansspelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00D82112" w:rsidP="005245C3" w:rsidRDefault="00D82112" w14:paraId="0203F36C" w14:textId="68933A9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00A268FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>282</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00D82112" w:rsidP="005245C3" w:rsidRDefault="00D82112" w14:paraId="6B036D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00D82112" w14:paraId="1E7864C7" w14:textId="305E03ED">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 12 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00A268FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00A268FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de contouren van de voorziene wetswijziging voor kansspelen op afstand (online gokken). Hiermee geef ik ook aan hoe ik de in het coalitieakkoord aangekondigde maatregelen rond kansspelen op afstand uitvoer. Daarnaast deel ik de meerjarenagenda bescherming tegen gokschade. Ook beschrijf ik de voortgang op de maatregelen om illegaal aanbod en de deelname daaraan tegen te gaan. Bij deze uitwerking heb ik de resultaten van diverse onderzoeken die het afgelopen jaar zijn uitgevoerd en de aangenomen moties van uw Kamer op het gebied van (online) kansspelen betrokken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0BBEF07A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="371C250E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De volgende documenten zijn als bijlage bij deze brief gevoegd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AA7A69" w:rsidP="00AA7A69" w:rsidRDefault="00AA7A69" w14:paraId="66CAD0E3" w14:textId="3A7C24D4">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4DC64E6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00B6537C" w:rsidP="00F73020" w:rsidRDefault="00635EF3" w14:paraId="7D4072F9" w14:textId="22DDACEF">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meerjarenagenda bescherming tegen gokschade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4BBB51E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voortgangsrapportage van de Kansspelautoriteit (Ksa) over de Alliantie tegengaan illegaal aanbod;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6C414455" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1EE76D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2F4ECB5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7CDC6122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de invoering van de Wet kansspelen op afstand (Wet koa) in 2021 is de bescherming van mensen tegen de risico’s van online gokken in het geding gekomen. In het bijzonder de bescherming van minderjarigen en jongvolwassenen. Meer mensen zijn online gaan gokken en ook het aantal mensen met risicovol gokgedrag stijgt. De meest recente cijfers uit het Landelijk Alcohol en Drugs Informatiesysteem (LADIS) laten zien dat het aantal mensen in behandeling voor een gokverslaving in 2025 weer gestegen is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit moet echt anders. Het kabinet wil mensen, zowel spelers als niet-spelers, beter beschermen tegen de risico’s van gokken, in het bijzonder online gokken. Daarbij is specifiek aandacht voor minderjarigen en jongvolwassenen. Zij zijn zeer vatbaar voor de risico’s van gokken en hebben daarom meer bescherming nodig. In lijn met het coalitieakkoord wil ik de zorgplicht van online gokaanbieders verstevigen, illegaal online gokaanbod aanpakken en een reclameverbod invoeren voor online gokken. Daarnaast onderzoek ik of met het beperken van het aantal vergunningen voor online aanbieders extra bescherming kan worden geboden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2D8757F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="3C45F632" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met het voorgaande werkt het kabinet ook verder aan de koers die is uitgezet in de Kamerbrief van 14 februari 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00CD5977">
-[...109 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief is uw Kamer geïnformeerd over de nieuwe visie op kansspelen en zijn maatregelen aangekondigd rond online </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kansspelen die vragen om wijziging van wet- en regelgeving. Centraal in de nieuwe visie staat de bescherming van mensen tegen gokschade, zoals verslavings- en schuldenproblematiek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...22 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de nieuwe visie is veilig en verantwoord vergund gokaanbod met een hoog beschermingsniveau van groot belang. Welk beschermingsniveau nodig is, is afhankelijk van het risico van het betreffende spel en de kwetsbaarheid van een persoon. Daarnaast is voor betere bescherming nodig dat deelname aan illegale kansspelen zoveel mogelijk wordt verhinderd en illegaal aanbod gericht op Nederland wordt bestreden. Ook kansspelgerelateerde criminaliteit, zoals witwassen via (online) kansspelen, moet worden tegengegaan. In deze brief beschrijf ik de richtinggevende keuzes die ik heb gemaakt in maatregelen zoals aangekondigd in het coalitieakkoord en brief van 14 februari 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6302ABBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="788347C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitsluitend aanpassing van wet- en regelgeving is echter niet voldoende om mensen te beschermen. Het voorkomen van gokschade vraagt om een brede aanpak waarbij langdurig wordt ingezet op meer preventieve maatregelen. Daarom heb ik de meerjarenagenda bescherming tegen gokschade opgesteld. Hierin staan strategische doelen hoe te komen tot een daling van gokschade in Nederland en welke inzet hiervoor de komende jaren nodig is. Daarnaast is een stevige aanpak van het illegaal aanbod en deelname daaraan noodzakelijk, omdat bij illegaal gokken geen sprake is van bescherming en de kans op gokschade daarmee veel groter is. Deze aanpak bestaat niet alleen uit aanvullende wettelijke instrumenten, maar ook uit optimale inzet van de instrumenten die reeds bestaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5F6485A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2E67A5D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De principes en doelen van nieuwe visie op kansspelen evenals de meerjarenagenda bescherming betreffen het hele kansspelbeleid. Zij gelden dus ook ten aanzien van landgebonden kansspelen. Het recent met uw Kamer gedeelde onderzoek naar de risico’s op gokschade bij kansspelen laat zien dat ook een aantal landgebonden kansspelen hoge risico’s kennen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00FD12E4">
-[...297 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00246EB0" w:rsidP="00246EB0" w:rsidRDefault="008963AA" w14:paraId="5B1377A9" w14:textId="5D4915E2">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij online kansspelen is het verbeteren van de bescherming tegen gokschade en het tegengaan van (deelname aan) illegaal aanbod echter het meest urgent. Ten eerste omdat dit de meest risicovolle kansspelen zijn en ten tweede omdat voornoemd onderzoek laat zien dat relatief veel mensen met problematisch gokgedrag online gokken. Daarom ligt mijn focus in de eerste plaats op het gebied van wetgeving ter verbetering van de bescherming bij online kansspelen, in het bijzonder voor kwetsbare groepen zoals jongvolwassenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="59520AF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="3B7B61C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief ga ik in op de stappen die hierin zijn en worden gezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0761C930" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4D6FE006" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00F47E89">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contouren wijziging wet- en regelgeving kansspelen op afstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="57F218C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7DAC5E08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de monitoringsrapportage van april 2026 van de Ksa blijkt dat de reeds doorgevoerde aanpassingen van lagere regelgeving voor kansspelen op afstand een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>blijvend positief effect hebben op de bescherming van spelers binnen het gereguleerde aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spelers geven gemiddeld significant minder geld uit aan online gokken. Ook is reclame sinds de invoering van het verbod op ongerichte reclame voor online gokken verdwenen uit de publieke ruimte en maken vergunde aanbieders sinds 2025 veel minder reclame op internet. De rapportage laat zien dat jongvolwassenen relatief veel accounts hebben. Tevens blijkt dat ze in verhouding tot andere spelers korter spelen en dat hun gemiddelde verliezen aanzienlijk lager liggen. Verder laat de rapportage zien dat het aantal spelersaccounts is toegenomen, terwijl het aantal spelers niet toeneemt. Zoals ik in mijn brief van 17 april 2026 heb aangegeven wijst dit er mogelijk op dat een deel van de spelers probeert de speellimieten per account te omzeilen door meer accounts te gebruiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...142 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="002C37E1" w:rsidP="002C37E1" w:rsidRDefault="002C37E1" w14:paraId="7B4BC17C" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="58A04267" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="17206008" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de reeds doorgevoerde maatregelen zijn binnen de huidige wettelijke context belangrijke stappen gezet om betere bescherming tegen gokschade te bieden. Voor fundamentele(re) wijzigingen en om toekomstgericht een stevige basis te kunnen bieden is wijziging van de wet nodig. Het afgelopen jaar zijn in het kader van de aangekondigde wijzigingen van wet- en regelgeving rond online kansspelen diverse onderzoeken uitgevoerd en analyses gedaan en is gewerkt aan de uitwerking van beleidskompassen. Op basis daarvan heb ik richtinggevende keuzes gemaakt voor de aanpassing van wet- en regelgeving. Hierna beschrijf ik de door mij gemaakte keuzes en contouren voor de aangekondigde wijzigingen. Aan het eind van deze paragraaf schets ik het verdere proces rond het wetgevingstraject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5010DAFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="31ADEBB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wijziging basisuitgangspunten Wet op de kansspelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00635EF3" w:rsidP="00F32DF5" w:rsidRDefault="0009561F" w14:paraId="64C2E82E" w14:textId="2C6D98DC">
-[...133 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="783869C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als fundament voor alle wijzigingen wil ik in de eerste plaats de uitgangspunten en doelstellingen van de Wet op de kansspelen (Wok) aanpassen conform de nieuwe visie op kansspelen. Dit betekent dat hierin de bescherming van mensen voorop komt te staan en de bescherming wordt verbreed naar bescherming tegen gokschade. Dit brengt mee dat de vrijheid van spelers om alle keuzes zelf te maken en de vrijheid van aanbieders om keuzes te maken in de bescherming en preventie worden beperkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="273DD347" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="09DF0D42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verschillende typen kansspelen kennen verschillende risico’s. Dit vraagt om risico-gebaseerde bescherming, een uitgangspunt dat ik beter wil verankeren in wet- en regelgeving. In dit kader is recent het onderzoek ‘Risico’s op gokschade: Een rangorde van gokproducten’ naar uw Kamer gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De risicoclassificatie zoals in het onderzoek wordt gepresenteerd, geeft inzicht in de mate van risico op gokschade van verschillende typen kansspelen. Die classificatie neem ik als uitgangspunt voor mijn risico-gebaseerde beleid. In dit kader bezie ik tevens waar risicovolle elementen verboden zouden kunnen worden. Ik neem de bevindingen uit het onderzoek daarin mee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4D0C54DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6D20DC2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-[...92 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AD5589" w:rsidP="00AD5589" w:rsidRDefault="00275893" w14:paraId="0D5E2566" w14:textId="64BBEC15">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de uitwerking van de aangekondigde beschermende maatregelen ligt mijn prioriteit zoals gezegd bij online kansspelen in verband met de urgentie door de zorgelijke ontwikkelingen bij kansspelen op afstand. Tegelijkertijd zie ik vanuit het uitgangspunt van risico-gebaseerde bescherming vraagstukken met betrekking tot het landgebonden kansspelaanbod. Een voorbeeld daarvan is de hoge risicoscore van speelautomaten in de horeca, waarvoor momenteel minder beschermende maatregelen gelden dan voor vergelijkbare kansspelen. Nadat het wetgevingstraject rond kansspelen op afstand is afgerond, buig ik mij over de eventuele resterende vraagstukken met betrekking tot het landgebonden aanbod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="20ABC381" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7877E9D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Nu g</w:t>
-[...77 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Nu geen verhoging minimumleeftijd voor de meest risicovolle kansspelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2B524C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de brief van 14 februari 2025 heeft de Staatssecretaris Rechtsbescherming het voornemen geuit de leeftijdsgrens voor deelname aan de meest risicovolle kansspelen te verhogen naar 21 jaar. Ik steun de gedachte achter dit idee, maar ik zie ook significante risico’s. Vanuit de doelstelling om mensen zo goed mogelijk te beschermen tegen gokschade kies ik ervoor de aangekondigde verhoging van de minimumleeftijd nu niet door te zetten en eerst volop in te zetten op verbetering van de bescherming bij het legale aanbod en de aanpak van illegaal aanbod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0F410C07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4D772C6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een verhoging van de leeftijdsgrens is een ingrijpende interventie, waarvan het beschermend effect onder de huidige omstandigheden onzeker is. Relatief veel jongvolwassenen gokken online en er is een reëel risico dat een vergaande maatregel als leeftijdsverhoging jongvolwassenen naar illegaal aanbod duwt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is zorgelijk omdat bij illegaal gokken geen sprake is van bescherming, bewustwording en doorgeleiding naar hulp en zorg. Gokschade bij illegaal aanbod is naar verwachting groter dan bij legaal aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00AD5589">
-[...7 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik heb bij de afweging onder meer het onderzoeksrapport ‘Perspectief van Nederlanders op kansspelen: meting 2025’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>betrokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00A01269">
-[...7 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het licht van de motie van de leden Dral en Wijen-Nass is in dit onderzoek de vraag voorgelegd of verhoging van de leeftijdsgrens zal leiden tot uitwijk naar illegaal aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00AD5589">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00AD5589">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Uit het onderzoeksrapport blijkt in beginsel een groot draagvlak voor verhoging van de leeftijdsgrens: 85% van de Nederlanders is voor deze verhoging. Ook onder jongeren onder de 21 jaar is een meerderheid (78%) hiervoor. Desondanks blijkt ook uit dit onderzoek dat er een reëel risico bestaat op schade door de kans op uitwijk naar illegaal aanbod. In het onderzoek geeft 15% van de 21-minners die online spelen namelijk aan bij een leeftijdsverhoging te gaan zoeken naar manieren om te blijven gokken en een flink deel (19%) van de onlinespelers geeft aan dit niet te weten. Dit kan betekenen dat meer dan een derde van de huidige jongvolwassen spelers straks illegaal gokt. Ik vind dit een te groot risico. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00D73FC8" w:rsidP="00D73FC8" w:rsidRDefault="00AD5589" w14:paraId="43FF7F63" w14:textId="4345928D">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00BB758F" w:rsidP="00AD5589" w:rsidRDefault="00BB758F" w14:paraId="57DF210F" w14:textId="77777777">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6FF0412A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In veel andere landen geldt overigens ook een minimumleeftijd van 18 jaar voor deelname aan kansspelen. Een verhoging van de minimumleeftijd alleen in Nederland zou de samenwerking met andere landen ten behoeve van betere bescherming en handhaving op illegaal aanbod bemoeilijken. Tegelijkertijd laten bestaande maatregelen binnen het gereguleerde stelsel nu al zichtbare verbeteringen zien en kunnen meer proportionele alternatieven ook concrete en beter te borgen bescherming bieden. Mijn inzet is erop gericht om de bescherming voor jongvolwassenen verder te verstevigen, in het bijzonder met een lage overkoepelende stortingslimiet en activiteiten gericht op het tegengaan van normalisering van deelname aan risicovolle kansspelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6F00D3DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0DCC4C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op het moment dat de aanpak van illegaal aanbod succesvol is en daarmee de kans op uitwijkgedrag gering, zal een leeftijdsverhoging opnieuw overwogen worden. Dan wordt de effectiviteit en proportionaliteit van een leeftijdsverhoging opnieuw getoetst. In de tussentijd blijf ik de deelname aan online kansspelen door 18- tot en met 20-jarigen en het effect van de maatregelen nauwgezet monitoren. Ik zal uw Kamer hierover periodiek informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="71906FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4D18AE04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Overkoepelende stortingslimiet met draagkrachttoets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00F575C6" w:rsidP="00BB758F" w:rsidRDefault="00FB5455" w14:paraId="479829EA" w14:textId="08801658">
-      <w:r w:rsidRPr="00EA1E4E">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="46D8A09A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de bijlage bij de brief van 14 februari 2025 waren reeds de contouren geschetst van een overkoepelende stortingslimiet met draagkrachttoets voor online kansspelen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alleen spelers die op basis van een financiële check voldoende draagkracht hebben, zullen hun limiet kunnen verhogen boven de overkoepelende limiet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk219362891" w:id="0"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het systeem zal uitgaan van een centraal register, ontwikkeld en beheerd door de Ksa, waarin de overkoepelende stortingslimiet van spelers wordt geregistreerd. Voor mij is daarbij uitgangspunt dat een overkoepelende limiet moet voorkomen dat spelers binnen het legale aanbod in korte tijd excessieve verliezen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lijden die zij zich niet kunnen veroorloven. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de nadere uitwerking van de overkoepelende limiet betrek ik de uitkomsten van verschillende relevante onderzoeken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...45 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij merk ik op dat een overkoepelende limiet niet alle schade kan voorkomen en dat het risico dat spelers uitwijken naar het illegale aanbod groter wordt wanneer een grotere groep spelers een draagkrachttoets moet doorlopen. Deze overwegingen betrek ik bij het bepalen van de hoogte van de limiet in lagere regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7F9602EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="38FADC72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De invulling van de draagkrachttoets zal ik uitwerken langs drie lijnen. Dit gaat in eerste instantie om een controle of de speler onder curatele of bewind is gesteld. Een tweede stap is het controleren of de speler een geregistreerde betalingsachterstand heeft. Voor de betalingsachterstand denk ik in eerste instantie aan een controle bij het Bureau Krediet Registratie (BKR) en onderzoek ik aanvullende mogelijkheden. Hiermee geef ik ook invulling aan de motie van het lid Van Nispen c.s. om een BKR-toets uit te voeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="001421F9">
-[...52 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer sprake is van één van deze registraties, wordt het verzoek tot verhoging van de stortingslimiet afgewezen. In een derde stap wordt gekeken naar het maandelijks inkomen van een speler en de noodzakelijke uitgaven. Ook het liquide vermogen van een speler kan in bepaalde mate worden betrokken. Dit voorstel is in lijn met de aanbevelingen uit het rapport van SIRA Consulting naar opties voor de invulling van de draagkrachttoets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="000F32F4">
-[...100 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00BB758F" w:rsidP="00AD5589" w:rsidRDefault="00BB758F" w14:paraId="7F32C500" w14:textId="2A0EB46A">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik werk nu nader uit aan welke eisen een draagkrachttoets moet voldoen, wie deze dient uit te voeren en welke kosten hieraan verbonden zijn. Ik hanteer hierbij als uitgangspunten dat de toets bescherming biedt voor de speler, de inbreuk op de privacy en persoonlijke levenssfeer zoveel mogelijk beperkt is en de toets onafhankelijk wordt uitgevoerd van partijen met een belang in de uitkomst van de toets, zoals vergunninghouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0AE7CA9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7954FAFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Verbeteren C</w:t>
-[...50 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Verbeteren Centraal register uitsluiting kansspelen (Cruks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4C2DDC2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inmiddels hebben meer dan 100.000 mensen in Nederland een Gokstop genomen door een inschrijving in het Centraal register uitsluiting kansspelen (Cruks).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het register heeft daarmee een belangrijke rol in de bescherming tegen gokschade, zowel voor mensen die zelf voor een Gokstop kiezen, als mensen die onvrijwillig in het register geplaatst worden. Ik wil op zes punten de effectiviteit van Cruks verbeteren. Ik ben gekomen tot deze maatregelen op basis van onderzoeken en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gesprekken met belanghebbenden, waaronder experts op het gebied van verslaving en gokschade, ervaringsdeskundigen, online kansspelaanbieders, bewindvoerders, mentoren, schuldhulpverleners en de Ksa. Op dit punt zet ik verdergaande stappen dan eerder aangekondigd in de brief van 14 februari 2025.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1664BEEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="31FD91B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik bij de vrijwillige inschrijving de huidige keuze voor een termijn tussen de 6 maanden en 99 jaar met automatische uitschrijving vervangen door een inschrijving voor onbepaalde tijd zonder automatische uitschrijving. Dit stimuleert mensen een langere Gokstop te nemen. Ook voorkomt dit dat een inschrijving in Cruks automatisch beëindigd wordt, zoals nu het geval is. Daarnaast wil ik de huidige minimale termijn van zes maanden voor het beëindigen van de vrijwillige Gokstop oprekken naar twaalf maanden om meer ruimte te bieden aan structurele gedragsverandering. Door daarnaast de mogelijkheid aan te bieden om de minimale uitschrijftermijn van dan twaalf maanden tussentijds te verlengen, kunnen spelers zich langduriger beschermen tegen het risico van terugval. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="67CC10D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1AAEEF82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk219468174" w:id="1"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede wil ik de drempels voor beëindiging van de vrijwillige Gokstop verhogen door een wettelijke bedenktijd in te voeren bij uitschrijving en door spelers bij inschrijving de optie aan te bieden om een naaste op te geven die op het moment van verzoek tot beëindiging van de Gokstop een kennisgeving ontvangt. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierdoor worden spelers gestimuleerd bewustere en weloverwogen keuzes te maken ten aanzien van een eventuele beëindiging van de Gokstop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="44271B2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2B4A7C18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als derde verbetering wil ik de inschrijftermijn van zes maanden bij de onvrijwillige inschrijving oprekken naar twaalf maanden, omdat voor spelers met problematisch gokgedrag meer tijd nodig is voor structurele gedragsverandering en het in gang zetten van verdere hulp. Na afloop van deze langere inschrijftermijn wordt de Gokstop omgezet in een vrijwillige inschrijving zonder automatische uitschrijving, met dezelfde voorwaarden voor beëindiging van de Gokstop, om te voorkomen dat deze automatisch afloopt en een extra drempel in te bouwen. De voorgaande maatregelen moeten ervoor zorgen dat de inschrijving vergemakkelijkt wordt en de uitschrijving bemoeilijkt, waarbij de regie in grote mate bij de inschrijver zelf blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="63876A07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5CFB690E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als vierde wil ik de procedures voor de onvrijwillige inschrijving, door bijvoorbeeld een naaste, effectiever en doelmatiger maken. Ik werk aan het verminderen van de belemmeringen voor het vergaren van bewijs door de Ksa. Hiermee wil ik tegemoet komen aan de hoge bewijslast van belanghebbenden bij een verzoek tot onvrijwillige inschrijving van een derde. In bijzondere gevallen is urgente inschrijving door derden nodig. Ik kijk daarvoor naar de mogelijkheden tot een verkorte inschrijvingsprocedure om in bepaalde gevallen sneller en met minder juridische belemmeringen te kunnen ingrijpen wanneer sprake is van signalen van zeer problematisch gokgedrag. Daarbij houd ik uiteraard aandacht voor de rechten van de speler en de inbreuk die een Gokstop op de persoonlijke levenssfeer maakt. Specifiek ten aanzien van bewindvoerders heeft de Ksa de afgelopen maanden belangrijke stappen gezet in het verbeteren van de werkwijze voor aanvragen vanuit bewindvoerders. Ik bekijk welke eventuele stappen hiernaast in wet- en regelgeving nog nodig zijn om een versoepelde toetsing op basis van de onderbewindstelling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mogelijk te maken. Met het bovenstaande wil ik bereiken dat schade eerder en vaker wordt beperkt en geef ik tevens invulling aan de motie-Mutluer/Tseggai om te onderzoeken hoe de positie van bewindvoerders en mentoren bij inschrijving van hun cliënten in het Cruks kan worden versterkt en de motie-Dral/Tseggai over het zorgen dat het aanmelden van gokverslaafden door anderen goed mogelijk is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="003F4579">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00813AC9">
-[...172 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E">
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="33FA281C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1EE194D6" w14:textId="418ADB36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten vijfde wil ik de koppeling tussen hulpverlening en het nemen van een Gokstop verbeteren, omdat gokproblematiek vaak complex en diepgeworteld is en een bredere aanpak vraagt dan enkel het stoppen van de deelname aan kansspelen. Het nemen van een Gokstop is voor veel spelers een goed moment om in gesprek te gaan over laagdrempelige hulp. Ik wil mensen daarom </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk219468367" w:id="2"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel bij in- als uitschrijving in Cruks expliciet aanbieden om gecontacteerd te worden vanuit hulpverlening. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik onderzoek hoe dit kan worden ingericht. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk219468407" w:id="3"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als zesde maatregel bekijk ik hoe voorkomen kan worden dat ingeschrevenen in Cruks geconfronteerd worden met reclame- en wervingsactiviteiten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AC4214" w:rsidP="00AC4214" w:rsidRDefault="00AC4214" w14:paraId="6EDCFBC1" w14:textId="77777777"/>
-[...448 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00BB758F" w:rsidP="00AD5589" w:rsidRDefault="00BB758F" w14:paraId="5CB8B22E" w14:textId="6D2C538F">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4F17A757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="597B8706" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de verdere uitwerking van deze contouren zal ik steeds aandacht hebben voor de balans tussen bescherming van de privacy van degene die een Gokstop neemt en het belang van bescherming van degene voor risico’s op gokschade. Dit ter bescherming van de persoonsgegevens en om de drempel voor vrijwillige inschrijving zo laag mogelijk te houden. Ook zal ik hierbij rekening houden met de behoeften van zo veel mogelijk mensen. Cruks wordt namelijk door verschillende typen mensen gebruikt, van niet-spelers tot recreatieve en laagrisicospelers tot spelers die kampen met gokverslaving. Zij hebben immers verschillende voorkeuren ten aanzien van inschrijftermijnen, anonimiteit en hulp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="72F7E9E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2BD49B35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Reclame</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E">
+        <w:t>Reclameverbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="16530FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de opening van de markt voor online kansspelen hebben vergunde aanbieders intensief en breed verspreid reclame gemaakt. Dit was aanleiding voor stevige beperkingen in de toegestane wervings- en reclameactiviteiten (het rolmodellenverbod en het Besluit ongerichte reclame kansspelen op afstand (Besluit orka))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Zoals eerder in deze brief vermeld, is het zichtbare effect hiervan dat ongerichte reclame voor online gokken is verdwenen van televisie, radio en uit het straatbeeld. Ook het aantal reclames op internet is sterk gedaald, zo blijkt uit de recente monitoringsrapportage van de Ksa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Desondanks zien nog steeds veel mensen reclame voor online gokken, ook mensen die hier niet naar op zoek zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0B95EDFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="11D78097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De huidige wettelijke beperkingen blijken onvoldoende om bestaande spelers, met name jongvolwassenen en andere kwetsbare spelers te beschermen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarom kies ik ervoor om reclame voor online kansspelen te verbieden. Dit is in lijn met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>coalitieakkoord en de door uw Kamer aangenomen motie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder reclame versta ik ook het aanbieden van bonussen, die ik meeneem in de uitwerking van het verbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarmee ga ik verder dan eerder met uw Kamer is gewisseld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="136CE27F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5339DA1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met een verbod op reclame voor vergunde online gokaanbieders is naar verwachting echter niet alle reclame voor online gokken verdwenen. Het is tot nu toe slechts beperkt mogelijk om reclames van illegale goksites tegen te gaan en er moet rekening mee gehouden worden dat dit ook met een versterkt wettelijk instrumentarium beperkt effectief blijft. De Ksa signaleert dat verreweg de meeste reclame voor online gokken waar Nederlanders mee geconfronteerd worden afkomstig is van illegale aanbieders. Zoals eerder genoemd is bij illegaal gokken geen sprake van bescherming, bewustwording en doorgeleiding naar hulp, en zorg. Naar verwachting is de gokschade bij illegaal aanbod groter dan bij legaal aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om te waarborgen dat mensen die reeds geïnteresseerd zijn in online kansspelen niet alsnog bij illegaal aanbod terechtkomen, voorzie ik daarom in zeer beperkte en strikt begrensde uitzonderingen op het reclameverbod. Op basis van de huidige inzichten voorzie ik op dit moment als enige uitzonderingen de reclame in de vorm van de eigen website van de aanbieder en reclame bij resultaten van expliciete zoekopdrachten voor online goksites. Met behulp van het beleidskompas zal dit nader onderzocht worden. Ook de rol van affiliates wordt daarin meegenomen..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="008E57B6">
-[...240 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00BB758F" w:rsidP="00DD2800" w:rsidRDefault="00BB758F" w14:paraId="6A5C951F" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6D7131F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2A95FF96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Toezicht en handhaving vergunde aanbieders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00405651" w:rsidP="00405651" w:rsidRDefault="00065BF5" w14:paraId="4B8467C4" w14:textId="0B741178">
-[...20 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="577ADBE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Ksa heeft het toezicht en de handhaving bij vergunde aanbieders van online kansspelen de afgelopen jaren geïntensiveerd. De Ksa zet in op snelle interventies en gedragsverandering, onder meer gebaseerd op advies van gedragsdeskundigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo heeft de Ksa in 2025 normoverdragende gesprekken gevoerd en waarschuwingen gegeven voor overtredingen van onder andere reclameregels waarna de overtreding is gestaakt. Daarnaast heeft zij diverse boetes voor overtredingen opgelegd voor het niet-naleven van de wettelijke verplichtingen op het gebied van onder andere de zorgplicht. Uit de evaluatie van de Wet koa blijkt desalniettemin dat het instrumentarium van de Ksa voor toezicht en handhaving bij vergunde aanbieders verbetering behoeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1F5338E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="56BA1BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreft ten eerste instrumenten om inzicht te krijgen in de spelomgeving voor verschillende spelersprofielen. In dit kader vraagt de motie van het lid Van Nispen c.s. om het gebruik van valse identiteiten door de Ksa mogelijk te maken, als extra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>middel voor controle bij kansspelaanbieders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00CC1C44">
-[...255 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik heb verkend of het mogelijk is om valse identiteiten in te richten voor de Ksa. Uit deze verkenning is gebleken dat dit in het kader van het traject tot aanpassing van de Wet koa niet haalbaar is. Om anoniem bij een vergunde online aanbieder in de spelomgeving te kunnen komen, moet een volledige nieuwe identiteit gecreëerd worden, inclusief burgerservicenummer. Het werken met dit soort valse identiteiten is op dit moment voorbehouden aan politie en de inlichtingen- en veiligheidsdiensten en is omkleed met strenge waarborgen. Het wordt ingezet ter bestrijding van zware criminaliteit en/of bij een ernstige inbreuk op de rechtsorde en mag alleen ingezet worden wanneer minder ingrijpende middelen niet toereikend zijn. Het inzetten van deze bevoegdheid voor de Ksa kan de toetsen van proportionaliteit en subsidiariteit niet doorstaan. Ik kan daarom niet op de gewenste wijze invulling geven aan de hiervoor genoemde motie. Ik onderschrijf wel de noodzaak voor de Ksa om inzicht te hebben in de spelomgeving voor verschillende spelersprofielen. Daarom onderzoek ik samen met de Ksa op welke andere manieren de Ksa voldoende toezicht kan houden op de naleving van wet- en regelgeving in de spelomgeving. Er wordt bijvoorbeeld nog onderzocht of er technische oplossingen mogelijk zijn en of voldoende toezicht mogelijk is door een combinatie van instrumenten. Daarnaast willen de Ksa en ik op dit punt samen optrekken met andere toezichthouders die te maken hebben met online omgevingen. We willen met hen bezien of een andere mogelijkheid gecreëerd kan worden waarmee toezichthouders anoniem in online omgevingen kunnen inloggen, die wel de toets van proportionaliteit en subsidiariteit doorstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="3CC2CE0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1867850B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede heb ik bezien hoe de huidige bevoegdheden van de Ksa bij de constatering van een overtreding door vergunde aanbieders kunnen worden verruimd. Wanneer de Ksa een overtreding constateert, is het doel deze overtreding te doen stoppen. De bevoegdheden die de Ksa daar momenteel voor heeft, zoals de last onder dwangsom, bereiken dit effect niet altijd, dan wel niet snel genoeg. De overtreding duurt dan nog voort, met risico’s op meer gokschade. Een effectieve methode om de overtreding direct te stoppen, totdat de aanbieder de aanwijzing(en) van de Ksa opvolgt, is het tijdelijk schorsen van (een deel van) de vergunning. Dat kan de Ksa momenteel echter alleen doen wanneer zij ernstige vermoedens heeft dat er grond is om de vergunning in te trekken, hangende en met het oog op het onderzoek naar de wenselijkheid om die vergunning in te trekken. Het is daarmee een zeer zwaar middel dat de Ksa zeer terughoudend - en tot heden nooit - inzet. Momenteel werk ik aan een zelfstandige schorsingsbevoegdheid voor de Ksa, die zij afhankelijk van de geconstateerde overtreding kan inzetten zonder de vergunning vervolgens ook in te hoeven trekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5667B2F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="63488703" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>g</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tab/>
+        <w:t>Handhaving bij illegaal aanbod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="70707885" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe strenger gereguleerd het vergunde aanbod is, des te meer ook ingezet moet worden op het tegengaan van illegaal aanbod en deelname daaraan. Op dit moment zijn er tienduizenden illegale online goksites en apps actief in Nederland. De websites en apps zijn voor Nederlanders (inclusief minderjarigen) gemakkelijk te bezoeken. Omdat het illegaal aanbod zich niet houdt aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>beschermingsmaatregelen van de overheid is de kans op gokschade hier groter dan in het vergunde aanbod. De illegale aanbieders zetten veelal bewust in op het verleiden van kwetsbare groepen om bij hen te komen gokken. Dat doen ze door veel ongerichte en misleidende reclame te maken, aantrekkelijke bonussen aan te bieden, spelen zonder limiet mogelijk te maken en het ontbreken van een Cruks-toets. Uit de recente monitoringsrapportages van de Ksa blijkt dat er op de illegale markt inmiddels meer geld wordt besteed dan op de legale markt, terwijl slechts ongeveer 10% van het totale aantal spelers illegaal speelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="25CC7EE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="312C3B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanpak hiervan is dan ook hard nodig. Tegengaan van illegaal aanbod is tegelijkertijd lastig. De illegale aanbieders verschuilen zich vaak achter ingewikkelde constructies met verschillende rechtspersonen en zijn gevestigd in landen waar geen rechtshulpverdragen mee bestaan en naleving van regels daarmee moeilijk kan worden afgedwongen. Dit betekent dat de traditionele bestuursrechtelijke instrumenten van boeteoplegging en last onder dwangsom nauwelijks werken. Daarom werk ik in afstemming met de Ksa aan aanvullende instrumenten en verbetering in bestaande instrumenten om illegale aanbieders beter aan te kunnen pakken en om de infrastructuur te frustreren die deze aanbieders gebruiken. Daarbij geef ik invulling aan verschillende moties op het gebied van de aanpak van illegaal aanbod.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="08EA0B54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="15C13969" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allereerst bezie ik hoe het illegaal aanbod ontoegankelijk kan worden gemaakt voor mensen in Nederland. Ik wil voorkomen dat spelers vanuit Nederland websites van onvergund kansspelaanbod kunnen bereiken. De inzet is dat de Ksa zo veel mogelijk websites, zo efficiënt en effectief mogelijk aan kan pakken. De analyses tot nu toe hebben aangetoond dat de werking van het internet hierbij uitdagingen oplevert. Er is sprake van veel verschillende, veelal buitenlandse, partijen die tezamen bijdragen aan de werking van het internet. Daarbij is er vaak sprake van alternatieven. Zo zou een hostingpartij kunnen stoppen met het hosten van een illegale website, maar kan een andere hostingpartij die snel en eenvoudig overnemen. Deze kenmerken maken dat het een kat-en-muisspel zal blijven. Desalniettemin is de verwachting dat een aanzienlijk aantal mensen dat nu illegaal gokt, overstapt naar het legaal aanbod wanneer het lukt de toegang te beperken. Het is van belang om dit technisch duurzaam vorm te geven en dat de Ksa snel kan handelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="30C424D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6FC6590B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wil ik dat er duidelijke wettelijke normen zijn met betrekking tot alle partijen die illegaal aanbod mede mogelijk maken, zodat de Ksa die partijen daarop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kan aanspreken. Ik pas hier waar nodig de wet op aan. Verschillende bedrijven en instellingen leveren diensten aan vergunde en illegale kansspelaanbieders, waarmee zij dit aanbod faciliteren. Te denken valt aan betaaldienstverleners, marketingpartijen en internetplatforms zoals hostingbedrijven en internetserviceproviders. Op dit moment ervaart de Ksa dat de wet vaak onvoldoende duidelijkheid verschaft over wat precies wordt verstaan onder het faciliteren van illegaal aanbod. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2752EE63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="33901B51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Handhaving </w:t>
-[...304 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Informatiedeling </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="0014481F" w:rsidP="0014481F" w:rsidRDefault="00700CE2" w14:paraId="553B3B08" w14:textId="2F8C8682">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="3A74B39D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AD5589" w:rsidP="00AD5589" w:rsidRDefault="00AD5589" w14:paraId="5C7B9C00" w14:textId="32B9FB36">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de brief van 14 februari 2025 heeft de Staatssecretaris Rechtsbescherming naar aanleiding van de evaluatie van de Wet koa aangekondigd dat op het terrein van matchfixing zal worden bekeken in hoeverre informatiedeling kan worden verbeterd binnen het beleidsterrein van kansspelen en dat hiervoor de samenwerking zal worden gezocht met de nodige collega’s waar het andere beleidsterreinen betreft. Op 18 december 2025 heeft de Ksa de Leidraad ‘inzet op integriteit’ gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van deze leidraad wordt het gemakkelijker om vanuit de vergunde kansspelaanbieders informatie te delen over sportweddenschappen waar een vermoeden van matchfixing ontstaat dat niet ook een vermoeden van witwassen oplevert. Daarmee is naar verwachting een deel van het vraagstuk met betrekking tot informatiedeling over signalen van matchfixing opgelost, namelijk met betrekking tot de weddenschappen zelf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2A1B68ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="78950C3C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Onderzoek beperken vergunningen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AD5589" w:rsidP="00AD5589" w:rsidRDefault="00AD5589" w14:paraId="3DAC0CDA" w14:textId="13E1567B">
-[...55 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="09034639" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder heb ik conform het coalitieakkoord een onderzoek uitgezet naar het beperken van het aantal vergunningen voor online goksites. Hierbij zal worden gekeken naar de voor- en nadelen van verschillende vormen van marktordening. Onderdeel daarvan is te bezien in welke mate beperking van het aantal vergunningen bijdraagt aan betere bescherming. Ik streef ernaar dat dit onderzoek in de eerste helft 2027 kan worden afgerond. De resultaten van dit onderzoek verwerk ik vervolgens in een beleidskompas waarna ik uw Kamer zal informeren over vervolgstappen en in hoeverre dit nog kan worden betrokken bij het huidige wetgevingstraject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5DA9A5E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="504DE39C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Verdere proces</w:t>
-[...113 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Verdere proces wetgevingstraject Kansspelen op afstand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5721B1F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het voorgaande heb ik voor de meeste maatregelen richtinggevende keuzes gemaakt voor de aanpassing van wet- en regelgeving. Voor twee voorgenomen wijzigingen in de wet geldt dat er nog een aantal stappen moeten worden gezet voordat ik hierin de koers kan bepalen. Allereerst geldt dit voor de aangekondigde maatregel rond het aanscherpen van de zorgplicht. Begin dit jaar is het Expertisecentrum Gokken van het Trimbos-Instituut een expertgroep met nationale en internationale deskundigen gestart om aankomende zomer aanbevelingen te doen over hoe de zorgplicht zou moeten worden aangescherpt. Zoals ook genoemd in de Kamerbrief van 3 juli 2025, buigen zij zich met voorrang over mogelijke fundamentele wijzigingen van de zorgplicht, zodat deze indien nodig mee kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>worden genomen in het wetgevingstraject.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten tweede onderzoek ik in het kader van de aangekondigde maatregel die ziet op het toegankelijk maken van data voor onderzoek hoe een goede grondslag voor het gebruik van data uit de controledatabank (CDB) bij de Ksa voor onderzoeksdoeleinden kan worden gecreëerd. Ook gaat het om het gepseudonimiseerd kunnen verkrijgen van data voor wetenschappelijk onderzoek om op deze wijze spelers over de aanbieders heen te kunnen volgen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227091734" w:id="4"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In opdracht van het Wetenschappelijk Onderzoek- en Datacentrum (WODC) is geïnventariseerd wat de behoefte is aan data over speelgedrag bij kansspelen op spelersniveau voor onderzoek met maatschappelijk en/of wetenschappelijk doel. Ook wordt onderzocht of momenteel in deze behoefte wordt voorzien en zo niet, wat daarvoor de belangrijkste knelpunten zijn, hoe deze kunnen worden aangepakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00707972">
-[...114 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  De oplossingsrichtingen die uit dit onderzoek naar voren komen en de mogelijk daaraan verbonden kosten werk ik verder uit en neem ik mee in het wetsvoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="42B4FF7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="34BA1F13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wordt nog bezien in hoeverre de nieuwe bepalingen voor kansspelen ook moeten gelden voor Caribisch Nederland. De doelstellingen voor het kansspelbeleid gelden voor heel Nederland: Europees en Caribisch Nederland. Voordat ik keuzes maak met betrekking tot wetgeving in Caribisch Nederland, is het belangrijk om de situatie en eventuele problematiek in Caribisch Nederland in kaart te brengen. Ik laat dit jaar onderzoek doen naar kansspeldeelname en kansspelaanbod in Caribisch Nederland. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00AE4810" w:rsidP="00AE4810" w:rsidRDefault="00AE4810" w14:paraId="4455318C" w14:textId="77777777"/>
-[...89 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00021723" w:rsidP="00021723" w:rsidRDefault="00021723" w14:paraId="1C125104" w14:textId="5C74FBA4">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6346EC60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="32E6FBDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de uitwerking van de verschillende maatregelen wordt elke maatregel gewogen op proportionaliteit, subsidiariteit, doelmatigheid en doeltreffendheid. Uiteindelijk zullen de effecten van het gehele pakket aan maatregelen moeten worden gewogen. Onderdeel daarvan is dat uitvoeringsanalyses en uitvoeringstoetsen worden gedaan, evenals privacyimpactassessments en lastendruk- en regeldrukmetingen worden uitgevoerd. Daarnaast is van belang dat een balans wordt gevonden in het verbeteren van de bescherming van mensen binnen het legale aanbod en het tegengaan van toestroom naar illegaal aanbod. Daarmee wordt een zo groot mogelijke bescherming tegen gokschade geboden en wordt criminaliteit zo veel mogelijk tegengegaan. De implementatie van voorgenomen wijzigingen heeft mogelijk ook financiële gevolgen. Deze zal ik in de loop van de verdere uitwerking in kaart brengen met behulp van uitvoeringstoetsen en lastenmetingen. De financiële gevolgen voor de Ksa worden gedekt binnen de begroting van Ksa en zo nodig door het Ministerie van Justitie en Veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="625910B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0DE34EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk219467821" w:id="5"/>
-      <w:r w:rsidRPr="00EA1E4E">
-[...39 lines deleted...]
-        <w:t>het beter beschermen van mensen tegen gokschade en zet zich in om zo snel mogelijk te komen tot goede wet- en regelgeving.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eerder is met uw Kamer het streven gedeeld om het wetsvoorstel tot wijziging van de Wok eind 2026 in consultatie te geven. Gelet op de omvang van de wijzigingen en de benodigde zorgvuldigheid van dit traject houd ik er rekening mee dat dit in 2027 gebeurt. Het kabinet hecht groot belang aan het beter beschermen van mensen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tegen gokschade en zet zich in om zo snel mogelijk te komen tot goede wet- en regelgeving.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00185E06" w:rsidP="00246EB0" w:rsidRDefault="00185E06" w14:paraId="0AD928DE" w14:textId="5A52C386"/>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00E75ACF" w:rsidP="00705E23" w:rsidRDefault="00E75ACF" w14:paraId="23BBD2B6" w14:textId="1025429B">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="645937B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4DBA5299" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk219466427" w:id="6"/>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> bescherming tegen gokschade</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bredere aanpak: Meerjarenagenda bescherming tegen gokschade</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="007628D0" w:rsidP="00843C90" w:rsidRDefault="007628D0" w14:paraId="79DC9382" w14:textId="77777777"/>
-[...38 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7FFF947D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0AF0889C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitsluitend aanpassing van wet- en regelgeving is niet voldoende om mensen te beschermen tegen gokschade. Effectieve bescherming vraagt om een brede aanpak die ook meer preventieve maatregelen bevat, zowel voor landgebonden als online kansspelen. In dat kader hebben diverse partijen de afgelopen jaren binnen de werkagenda Verslavingspreventie Kansspelen 2024 belangrijke stappen gezet om (potentiële) spelers beter te beschermen tegen de risico’s van kansspelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo is het Expertisecentrum Gokken opgericht binnen het Trimbos-instituut en zijn verschillende preventieve initiatieven uitgevoerd, waaronder voorlichtingsactiviteiten en -campagnes, onderzoeken en de ontwikkeling en lancering van het platform OpenOverGokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="33"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00843C90">
-[...18 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het voorgaande wordt gefinancierd vanuit het Verslavingspreventiefonds dat onder beheer staat van de Ksa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="48B56C43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="73072AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te komen tot duurzame, effectieve bescherming van mensen tegen gokschade is een langetermijnstrategie nodig die niet alleen ziet op het voorkomen van gokverslaving, maar is gericht op het breder voorkomen van gokschade. Het Expertisecentrum Gokken legt op basis van wetenschappelijke (internationale) literatuur het begrip gokschade als volgt uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="34"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00843C90">
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00073BDB">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="006C32F4" w:rsidP="00F85435" w:rsidRDefault="00713284" w14:paraId="46DBEA0B" w14:textId="48FF1C34">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="750563E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="33A2ADE2" wp14:anchorId="4E62B75E">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="59A950A4" wp14:anchorId="53FE30F7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>206375</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4733925" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="13970"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4733925" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006C32F4" w:rsidRDefault="006C32F4" w14:paraId="1B82419E" w14:textId="614E53BE">
+                          <w:p w:rsidR="00A268FC" w:rsidP="00A268FC" w:rsidRDefault="00A268FC" w14:paraId="3F05A11F" w14:textId="77777777">
                             <w:r>
                               <w:t>Gokschade is</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006C32F4">
                               <w:t xml:space="preserve"> de negatieve gevolgen van gokken voor mensen, gezinnen en de maatschappij. Deze negatieve gevolgen kunnen optreden op verschillende gebieden, zoals financiën, gezondheid en relaties. Soms is gokschade tijdelijk. Maar het kan ook blijvend zijn, zelfs nadat iemand is gestopt met gokken. In sommige gevallen raakt gokschade zelfs meerdere generaties.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4E62B75E">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="53FE30F7">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstvak 2" style="position:absolute;margin-left:.1pt;margin-top:16.25pt;width:372.75pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDntWYdEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJnbYx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbG7rx+lpGnQDXsYpgdBFKmjw0NyeTP2mu2l8wpNxaeTnDNpBDbKbCv+7evm&#10;zTVnPoBpQKORFX+Unt+sXr9aDraUM+xQN9IxAjG+HGzFuxBsmWVedLIHP0ErDTlbdD0EMt02axwM&#10;hN7rbJbnl9mArrEOhfSebu8OTr5K+G0rRfjctl4GpitO3ELaXdrruGerJZRbB7ZT4kgD/oFFD8rQ&#10;pyeoOwjAdk79BtUr4dBjGyYC+wzbVgmZcqBspvmLbB46sDLlQuJ4e5LJ/z9Y8Wn/YL84Fsa3OFIB&#10;UxLe3qP47pnBdQdmK2+dw6GT0NDH0yhZNlhfHp9GqX3pI0g9fMSGigy7gAlobF0fVaE8GaFTAR5P&#10;ossxMEGXxdXFxWI250yQb1rkxeUslSWD8um5dT68l9izeKi4o6omeNjf+xDpQPkUEn/zqFWzUVon&#10;w23rtXZsD9QBm7RSBi/CtGFDxRdzIvJ3iDytP0H0KlAra9VX/PoUBGXU7Z1pUqMFUPpwJsraHIWM&#10;2h1UDGM9UmAUtMbmkSR1eGhZGjE6dOh+cjZQu1bc/9iBk5zpD4bKspgWRezvZBTzK9KQuXNPfe4B&#10;Iwiq4oGzw3Ed0kyk1O0tlW+jkrDPTI5cqQ2T3seRiX1+bqeo58Fe/QIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAu/8ErbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFwq6pDgBoU4&#10;FVTqiVNDubvxkkTE6xC7bfr2LCd6nB/NfOV6doM44RR6TxoelwkIpMbbnloN+4/twzOIEA1ZM3hC&#10;DRcMsK5ub0pTWH+mHZ7q2AoeoVAYDV2MYyFlaDp0Jiz9iMTZl5+ciSynVtrJnHncDTJNkpV0pid+&#10;6MyImw6b7/roNKx+6mzx/mkXtLts36bGKbvZK63v7+bXFxAR5/hfhj98RoeKmQ7+SDaIQUPKPQ1Z&#10;qkBwmj+pHMSBbZXlIKtSXvNXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDntWYdEAIA&#10;ACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALv/BK&#10;2wAAAAcBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="006C32F4" w:rsidRDefault="006C32F4" w14:paraId="1B82419E" w14:textId="614E53BE">
+                    <w:p w:rsidR="00A268FC" w:rsidP="00A268FC" w:rsidRDefault="00A268FC" w14:paraId="3F05A11F" w14:textId="77777777">
                       <w:r>
                         <w:t>Gokschade is</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006C32F4">
                         <w:t xml:space="preserve"> de negatieve gevolgen van gokken voor mensen, gezinnen en de maatschappij. Deze negatieve gevolgen kunnen optreden op verschillende gebieden, zoals financiën, gezondheid en relaties. Soms is gokschade tijdelijk. Maar het kan ook blijvend zijn, zelfs nadat iemand is gestopt met gokken. In sommige gevallen raakt gokschade zelfs meerdere generaties.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00080AA7" w:rsidP="00F85435" w:rsidRDefault="00080AA7" w14:paraId="1A27140D" w14:textId="77777777"/>
-[...56 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="009D6499" w14:paraId="65615EAE" w14:textId="0342E3B6">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6AD5ED6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2C027971" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik omarm deze definitie en zet in op het voorkomen van gokschade op deze gebieden voor alle mensen. Daarbij heb ik steeds nadrukkelijk aandacht voor kwetsbare personen, waaronder minderjarigen en jongvolwassenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="75F9ADDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="068F812E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In samenwerking met het Ministerie van Volksgezondheid, Welzijn en Sport en de Ksa en na gesprekken met verschillende stakeholders die betrokken zijn bij (het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voorkomen van) gokschade, heb ik strategische doelen vastgesteld om te komen tot effectieve, duurzame bescherming tegen gokschade. In de meerjarenagenda die als bijlage bij deze brief is gevoegd, beschrijf ik per strategisch doel de inzet voor de komende vijf jaren (2026-2030). Met de volgende vijf strategische doelen streef ik naar een structurele daling van de omvang van gokschade in Nederland: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4A5B744A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="318905AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="008443B3" w:rsidRDefault="00B66FD5" w14:paraId="28023694" w14:textId="1330E9E7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meer bewustzijn bij mensen die gokken (of dit overwegen) en hun omgeving over de risico’s van gokken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="70AB08DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="009D6499" w14:paraId="3C850809" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het verbeteren van de informatievoorziening over de risico’s van gokken. Gokken moet niet worden gezien als een reguliere, onschuldige, tijdsbesteding. Normalisering van deelname aan risicovolle kansspelen onder jongvolwassenen dient te worden tegengegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6C80431A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="008443B3" w:rsidP="008443B3" w:rsidRDefault="008443B3" w14:paraId="79D5A89A" w14:textId="3FCDE1C8">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0F9B3276" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="008443B3" w:rsidP="008443B3" w:rsidRDefault="008443B3" w14:paraId="14B208AB" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een veiliger gokaanbod en hoger beschermingsniveau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4FEB8FA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het veiliger maken van de aangeboden gokproducten zelf en de omgeving waarin dit wordt aangeboden. Het tegengaan van illegaal aanbod valt hier ook onder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="008443B3" w:rsidP="008443B3" w:rsidRDefault="008443B3" w14:paraId="2F6649A5" w14:textId="77777777">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1AF257F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="009D6499" w14:paraId="637A1B11" w14:textId="282C8010">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5E24E928" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tijdige signalering en effectiever ingrijpen bij (dreiging van) gokschade</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="00B66FD5" w14:paraId="64D12A69" w14:textId="67FE8CAE">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4911823E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="00056845" w:rsidP="009D6499" w:rsidRDefault="00056845" w14:paraId="092831DC" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het eerder herkennen van (dreigende) gokproblemen door gokaanbieders, professionals, spelers en hun naasten. Daarnaast ingrijpen bij risicovol gedrag, waaronder invulling van de zorgplicht en hoe een speler zichzelf effectiever zou kunnen beschermen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="3FBE4EC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="009D6499" w14:paraId="5E6D3D8E" w14:textId="3F4285DA">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="02E1025C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Betere doorgeleiding naar passende hulp en ondersteuning bij gokproblematiek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="00B66FD5" w14:paraId="4647BBDE" w14:textId="6241D97E">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0D2443A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="009D6499" w14:paraId="5D0A0580" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdig passende hulp en ondersteuning is voor de speler en diens naasten bij gokschade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4343913E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="00705E23" w:rsidRDefault="009D6499" w14:paraId="548AABA1" w14:textId="0F1964BD">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1227DDDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA1E4E">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Meer kennis over gokschade</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="009D6499" w:rsidP="009D6499" w:rsidRDefault="00B66FD5" w14:paraId="5961537F" w14:textId="5DD63E54">
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1E775CDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="002068B1" w:rsidDel="00C44B6F" w:rsidP="00FC77F5" w:rsidRDefault="00BA17CD" w14:paraId="4F3C7115" w14:textId="7338B604">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voortdurende kennisontwikkeling, kennisuitwisseling en toepassing van wetenschappelijke kennis in de praktijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6431CA72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidDel="00C44B6F" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="65305A8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk218683286" w:id="7"/>
-      <w:r w:rsidRPr="00EA1E4E">
-[...116 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de ontwikkeling van de meerjarenagenda en de bovengenoemde strategische doelen heb ik gebruikgemaakt van de resultaten van verschillende recente onderzoeken rond gokken en gokproblematiek. Uit deze onderzoeken blijkt bijvoorbeeld het belang van het tegengaan van het stigma rond gokproblematiek, vroegsignalering, bekendheid van hulp(organisaties) bij gokproblematiek en specifieke aandacht voor suïcidepreventie. Deze onderwerpen zijn expliciet onderdeel van de meerjarenagenda. Relevant in het kader van vroegsignalering is dat het afgelopen jaar een landelijk Samenwerkingsverband Vroegsignalering Schade door Gokken is gestart dat zich de komende jaren inzet om op lokaal niveau gokschade eerder te signaleren en verdere problemen te voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast breidt de Ksa Gokstop uit met gratis blokkeersoftware voor zowel legale als illegale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">goksites. Iedereen die dat wil kan hier naar verwachting vanaf de zomer van 2026 gebruik van maken. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook is bescherming tegen gokschade als onderwerp opgenomen in de op 12 december 2025 aan uw Kamer toegestuurde Landelijke nota Gezondheidsbeleid 2025-2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="36"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="00C354CE">
-[...33 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het belang van inzet op bescherming tegen gokschade is daarmee ook op lokaal niveau onder de aandacht gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0B0E6C41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="435BA05A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor effectieve bescherming tegen gokschade is inzet nodig van alle partijen die invloed op die bescherming kunnen uitoefenen. Van vergunninghouders tot preventiemedewerkers, verslavings- en ervaringsdeskundigen en overheidsinstanties. Bescherming van mensen tegen gokschade is immers een gedeelde verantwoordelijkheid van alle partijen die invloed kunnen hebben op die bescherming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="37"/>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E" w:rsidR="002068B1">
-[...77 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanuit de overheid zorg ik voor duidelijke regels en stimuleer ik dat alle belanghebbenden in positie worden gebracht om verantwoordelijkheid te nemen. Het afgelopen jaar is hierover vanuit mijn ministerie individueel gesproken met verschillende stakeholders en ook gezamenlijk tijdens een bijeenkomst in december 2025. Onder meer om te bezien of organisaties elkaar op bepaalde onderdelen kunnen versterken in het verbeteren van de bescherming. Hieruit zijn een aantal thema’s naar voren gekomen waarop vanuit het Ministerie van Justitie en Veiligheid verdiepende gesprekken zullen worden georganiseerd met relevante stakeholders. Bijvoorbeeld hoe mensen met gokproblematiek effectiever kunnen worden doorgeleid naar de juiste hulp en ondersteuning. Een ander voorbeeld is hoe de samenwerking tussen professionals vanuit verschillende expertises, zoals schuldhulpverlening, verslavingszorg en zelfmoordpreventie kan worden versterkt als het gaat om gokproblematiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2D237304" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bescherming van minderjarigen en jongvolwassenen is eveneens een belangrijk thema. Veel jongeren komen al voor hun 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA1E4E">
-[...113 lines deleted...]
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="007357DF" w:rsidP="007F4433" w:rsidRDefault="007357DF" w14:paraId="620DE2B0" w14:textId="3B8A441C">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in aanraking met gokken of andere risicovolle producten. Daarom trek ik op met andere departementen om de verbinding te zoeken op het gebied van bijvoorbeeld online kinderrechten, games en andere risicovolle producten zoals handel in cryptovaluta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="44001D85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="53795294" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van de meerjarenagenda zal ik daarnaast regelmatig met relevante organisaties spreken over de voortgang op de strategische doelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7061DABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7511A933" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de genoemde doelstellingen streef ik naar een structurele daling van de omvang van gokschade in Nederland. Er is nog geen meetinstrument beschikbaar om deze gokschade te meten. Het Expertisecentrum Gokken ontwikkelt dit instrument momenteel en het is naar verwachting eind 2026 gereed. Daarna stel ik tijdgebonden doelen met betrekking tot de daling van gokschade. Na een eerste meting van gokschade bezie ik of het beleid verder moet worden aangescherpt. Ook kijk ik naar en stuur ik op de indicatoren die middels verschillende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">monitoringsrapportages worden gemeten, zoals het aantal en percentage laag-, gemiddeld en hoogrisicospelers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="4195053C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0CF6A471" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk229488851" w:id="8"/>
-      <w:r w:rsidRPr="00EA1E4E">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpak illegaliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6D0F4E20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="7F3521F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor effectieve bescherming is het tot slot noodzakelijk dat illegaal aanbod stevig wordt aangepakt. Niet alleen met aanvullende wettelijke instrumenten, maar ook met optimaal gebruik van de bestaande instrumenten en in samenwerking met partijen die hierin kunnen helpen. Zo heeft de Ksa in het programma ‘Disconnect’ uitvoerig het gehele ecosysteem rondom een aanbieder van online kansspelen in kaart gebracht. Naast partijen die een rol spelen in het betalingsverkeer, gaat dat bijvoorbeeld ook om organisaties die bijdragen aan marketing en organisaties die bijdragen aan het functioneren van de website. Daarom heeft de Ksa ten behoeve van de aanpak van het illegale aanbod de Alliantie tegen illegale kansspelen opgericht. Dit is een samenwerkingsverband tussen de Ksa en hiervoor genoemde partijen. Het doel van de samenwerking is om gezamenlijk maatregelen te treffen om het illegaal aanbod en het faciliteren ervan tegen te gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de bijlage bij deze brief ontvangt u een rapportage van de Ksa over de Alliantie.  Inmiddels hebben er drie bijeenkomsten van de Alliantie plaatsgevonden, laatstelijk op 12 mei jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="34655381" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2E41540E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rapportage laat zien dat de Alliantie in het afgelopen jaar een aantal successen heeft geboekt. Zo melden de Ksa en alliantiepartners gezamenlijk illegale advertenties bij Google. De Ksa ziet van augustus 2025 tot nu weinig tot geen advertenties voor illegale kansspelen meer bij Google. Dit is een belangrijke stap om te voorkomen dat mensen die interesse hebben in online kansspelen terechtkomen bij illegale aanbieders. In het afgelopen half jaar is met name het aantal verwijderingsverzoeken voor illegale content op Facebook en Instagram (Meta) flink opgeschaald. Zo heeft de Ksa tussen 1 en 15 mei al 15.000 verwijderingsverzoeken aan Meta gedaan. Ook zijn meldkanalen ingericht bij een aantal betaaldienstverleners/creditcardmaatschappijen, waarbij zij meldingen consequent opvolgen. Daarnaast is een succesvolle samenwerking opgestart met Stichting Internet Domeinregistratie Nederland om illegale affiliatiewebsites op het .nl-domein op zwart te zetten. Dit jaar zijn al ruim 200 illegale affiliatiewebsites met een .nl-extensie onbereikbaar gemaakt. Ook hebben er verschillende werkgroepbijeenkomsten onder de vlag van de Alliantie met zeven aanbieders van spelsoftware plaatsgevonden. Deze aanbieders hebben spellen die ook op illegale sites stonden, daar geblokkeerd. En hostingbedrijven worden op basis van de Digital Services Act aangeschreven om illegale websites niet meer te hosten. Net als de Ksa zie ik de Alliantie als een waardevol samenwerkingsverband met gebundelde en gedeelde expertise en inzichten om een vuist te maken tegen de illegaliteit. De praktijk laat zien dat illegaal aanbod niet eenvoudig aan te pakken is. Daarvoor is nodig dat alle beschikbare instrumenten structureel en in samenwerking worden ingezet en deze worden versterkt met de in deze brief genoemde nieuwe instrumenten. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1B426EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="5EA5A19B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Naast de intensivering die de Ksa heeft vormgegeven met Disconnect en de Alliantie, kijk ik samen met de Ksa hoe illegale aanbod in internationaal verband effectiever bestreden kan worden. Daarbij zet ik vooral in op betere samenwerking met landen binnen Europa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="1335A3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0BD43089" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...342 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1E4E" w:rsidR="000C3DB8" w:rsidP="00C92676" w:rsidRDefault="000C3DB8" w14:paraId="58CCB5FC" w14:textId="77777777"/>
-[...151 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="6656BCB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2892236D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eerder doorgevoerde maatregelen laten eerste verbeteringen zien in de bescherming van mensen tegen gokschade. Deze bescherming moet echter nog vele malen beter, in het bijzonder om te voorkomen dat kwetsbare groepen zoals minderjarigen en jongvolwassenen door gokken in de problemen komen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0965E4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="2509CB14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de voorgenomen maatregelen en wijziging van de wet- en regelgeving zet ik erop in om gokschade binnen het vergunde aanbod zoveel mogelijk tegen te gaan en te voorkomen dat mensen illegaal gokken zonder enige vorm van bescherming. Dit jaar werk ik de maatregelen verder uit in de hier aangegeven richting. Ik wil in de eerste helft van 2027 de consultatieversie van het wetsvoorstel gereed hebben. Ik zal uw Kamer dan ook informeren over de voortgang de meerjarenagenda bescherming tegen gokschade en aanpak van illegaliteit. In de tussentijd blijf ik de ontwikkelingen rondom deelname aan online kansspelen nauwlettend monitoren, zodat waar nodig tijdig kan worden bijgestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="0A3FA788" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="00A268FC" w14:paraId="470AD563" w14:textId="1D281FF6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taatssecretaris van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="00A268FC" w:rsidP="005245C3" w:rsidRDefault="005245C3" w14:paraId="7F7A9360" w14:textId="6FD6745C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>K.T.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3" w:rsidR="00A268FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005245C3" w:rsidR="004E5D09" w:rsidP="005245C3" w:rsidRDefault="004E5D09" w14:paraId="489E65D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005245C3" w:rsidR="004E5D09" w:rsidSect="00D30B7E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A05450A" w14:textId="77777777" w:rsidR="004632BD" w:rsidRDefault="004632BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4171570C" w14:textId="77777777" w:rsidR="00B56179" w:rsidRDefault="00B56179" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DDBD2E9" w14:textId="77777777" w:rsidR="004632BD" w:rsidRDefault="004632BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="14AA8E8C" w14:textId="77777777" w:rsidR="00B56179" w:rsidRDefault="00B56179" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FAB6D3D" w14:textId="77777777" w:rsidR="00732644" w:rsidRDefault="00732644">
+  <w:p w14:paraId="2C3962A1" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="00A268FC" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="285FB3F3" w14:textId="77777777" w:rsidR="003B4750" w:rsidRPr="00A268FC" w:rsidRDefault="003B4750" w:rsidP="00A268FC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02C84863" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="00A268FC" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45BAD1B2" w14:textId="77777777" w:rsidR="004632BD" w:rsidRDefault="004632BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="232DB095" w14:textId="77777777" w:rsidR="00B56179" w:rsidRDefault="00B56179" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723E0351" w14:textId="77777777" w:rsidR="004632BD" w:rsidRDefault="004632BD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="563AAA03" w14:textId="77777777" w:rsidR="00B56179" w:rsidRDefault="00B56179" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="11262864" w14:textId="1C3B2C6D" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stichting Informatievoorziening Zorg (IVZ) (2026). Landelijk Alcohol en Drugs Informatie Systeem. Kerncijfers verslavingszorg 2016–2025. Geraadpleegd via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="005245C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.ladis.eu/nl/publicaties/kerncijfers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="75178C8B" w14:textId="548474B5" w:rsidR="00CD5977" w:rsidRPr="001D54D1" w:rsidRDefault="00CD5977">
+    <w:p w14:paraId="7FE82D76" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D54D1">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D54D1" w:rsidRPr="001D54D1">
-[...18 lines deleted...]
-        <w:t>Kerncijfers verslavingszorg 2016–2025. Geraadpleegd via https://www.ladis.eu/nl/publicaties/kerncijfers</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024/25, 24 557, nr. 245.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="53391E0D" w14:textId="77777777" w:rsidR="00C21A7F" w:rsidRPr="008638B8" w:rsidRDefault="00C21A7F" w:rsidP="00C21A7F">
+    <w:p w14:paraId="0924FD5C" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008638B8">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De visie is gericht op alle burgers van Nederland, zowel woonachtig in Europees Nederland als in Caribisch Nederland. De jaarlijkse monitoring van deelname aan kansspelen wordt dit jaar uitgebreid met een meting onder de inwoners op Bonaire, Saba en Sint Eustatius.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6B185EB4" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport van Dialogic in opdracht van het WODC: ‘Risico’s op gokschade: een rangorde van gokproducten’, bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="008638B8">
-[...44 lines deleted...]
-        <w:t>, zowel woonachtig in Europees Nederland als in Caribisch Nederland. De jaarlijkse monitoring van deelname aan kansspelen wordt dit jaar uitgebreid met een meting onder de inwoners op Bonaire, Saba en Sint Eustatius.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025/26, 24 557, nr. 281.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4D1ED4D9" w14:textId="62DAE2F6" w:rsidR="00422998" w:rsidRDefault="00422998">
+    <w:p w14:paraId="20F606A5" w14:textId="2558747A" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A0F9A">
-[...44 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft het per 30 juni 2022 in werking getreden verbod om rolmodellen in te zetten voor reclames voor risicovolle kansspelen (Regeling van de Minister voor Rechtsbescherming van 26 april 2022, nr. 3982479, tot wijziging van artikel 4 van de Regeling werving, reclame en verslavingspreventie kansspelen, Stcrt. 2022, nr. 11826). Per 1 juli 2023 is ongerichte reclame voor online kansspelen verboden en per 1 juli 2024 sponsoring, uitgezonderd sportsponsoring dat is verboden per 1 juli 2025 (Besluit ongerichte reclame kansspelen op afstand (Besluit orka), Stb. 2023, nr. 120). Per oktober 2024 zijn maatregelen getroffen met betrekking tot de invulling van de zorgplicht, speellimieten en bewuster speelgedrag (Regeling speellimieten en bewuster speelgedrag, Stcrt. 2024, nr. 19648 en Beleidsregel verantwoord spelen 2024, Stcrt. 2024, nr. 18177). </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="1969A71C" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cijfers tot en met het eerste half jaar van 2025, bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276; cijfers tot en met mei 2025, bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidR="005A0F9A">
-[...205 lines deleted...]
-        <w:t xml:space="preserve"> Staatscourant 2024, 18177). </w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/25, 24 557, nr. 245 en bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 273. Monitoringsrapportage Ksa voorjaar 2026: Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26, 24 557, nr. 281. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="2946D7CD" w14:textId="1EE9E6FC" w:rsidR="00BA665D" w:rsidRPr="008F1CEA" w:rsidRDefault="00BA665D" w:rsidP="00BA665D">
+    <w:p w14:paraId="053C955F" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F1CEA">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport van Dialogic in opdracht van het WODC: ‘Risico’s op gokschade: een rangorde van gokproducten’, bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025/26, 24 557, nr. 281.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="003B19D5" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport van Ipsos I&amp;O in opdracht van het WODC ‘Deelname aan kansspelen in Nederland, meting 2025’, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 273, p. 50. Monitoringsrapportage Ksa najaar 2025, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F1CEA">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="765ABC52" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meer dan een derde van de spelers die (ook) illegale websites gebruikten om online te gokken, voldoet volgens onderzoek aan de criteria van hoog-risico gokker. Bij spelers van online kansspelen is dit 9 procent, zie bijlage bij: Kamerstukken II 2024/25, 24 557, nr. 273, p. 41.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="11F77B9F" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...29 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008F1CEA">
-[...58 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport van Ipsos I&amp;O in opdracht van het WODC ‘Perspectief van Nederlanders op kansspelen, meting 2025’, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...82 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 278. Dit rapport is een vervolg op de meting die in 2024 is uitgevoerd en aangepast aan de recente informatiebehoefte, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...26 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2023/24, 24 557, nr. 240.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="5E4E3EED" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1417">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 266. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="7AD104D4" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1417">
-[...52 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...70 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Contouren voor overkoepelende speellimieten en beleidsreactie onderzoek D&amp;B,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17D24">
-[...49 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 245.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="3FB32716" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport ‘Ervaringen met speellimieten bij online kansspelen, meting 2025’, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0D993D88" w14:textId="77777777" w:rsidR="00AD5589" w:rsidRPr="005B55FE" w:rsidRDefault="00AD5589" w:rsidP="00AD5589">
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 278; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EF4A63" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kansspelautoriteit juli 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...38 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede meting effecten op de online gokmarkt. Nieuwe regels spelersbescherming 2024, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 273; Monitoringsrapportage Ksa najaar 2025, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC44C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 245.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276, p. 11; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3505982C" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dialogic, ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Drie jaar legaal online gokken. Evaluatie van de Wet Kansspelen op afstand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’, oktober 2024, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 244, p. 52.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="6A6901B4" w14:textId="77777777" w:rsidR="00AC44C0" w:rsidRDefault="00AC44C0" w:rsidP="00AC44C0">
+    <w:p w14:paraId="32ABB284" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC44C0">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC44C0">
-[...14 lines deleted...]
-    <w:p w14:paraId="739A92C0" w14:textId="77777777" w:rsidR="00AC44C0" w:rsidRDefault="00AC44C0" w:rsidP="00AC44C0">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24 557, nr. 233.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="7FEC4652" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...21 lines deleted...]
-          <w:rFonts w:cs="Vrinda"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SIRA Consulting, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Vrinda"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ontwerp draagkrachttoets online kansspelen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...22 lines deleted...]
-          <w:rFonts w:cs="Vrinda"/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24557, nr. 275.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="2652A5DC" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitoringsrapportage Ksa najaar 2025, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1417">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276, p. 50.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="4BB1BC51" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1417">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1417">
-[...67 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24 557, nr. 223 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 247.  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="7C924FA1" w14:textId="27CF862A" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stb. 2023, nr. 120.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="1405DC63" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport Ipsos I&amp;O ‘Effecten kansspelreclame’, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...19 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 278 Bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D742B">
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 244 en Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...37 lines deleted...]
-        <w:t>557, nr. 233.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025/26, 24 557, nr. 281.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
-    <w:p w14:paraId="08B5A228" w14:textId="1066D0A0" w:rsidR="00BB758F" w:rsidRPr="00614178" w:rsidRDefault="00BB758F" w:rsidP="00BB758F">
+  <w:footnote w:id="20">
+    <w:p w14:paraId="3FE4700C" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00614178">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...21 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 244.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="39AB4B09" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17D24">
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614178">
-[...426 lines deleted...]
-        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 244.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24557, nr. 232.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="1FB3BD02" w14:textId="77777777" w:rsidR="00C02930" w:rsidRPr="00966FA5" w:rsidRDefault="00C02930" w:rsidP="00C02930">
+    <w:p w14:paraId="7B6A6777" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00966FA5">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2023/24, 24557, nr. 232.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een bonus bij gokken is extra geld of spins die een speler ontvangt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="672E0E46" w14:textId="2FA76103" w:rsidR="00966FA5" w:rsidRDefault="00966FA5">
+    <w:p w14:paraId="3C104035" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00966FA5">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meer dan een derde van de spelers die (ook) illegale websites gebruikten om online te gokken, voldoet volgens onderzoek aan de criteria van hoog-risico gokker. Bij spelers van online kansspelen is dit 9 procent, zie bijlage bij: Kamerstukken II 2024/25, 24 557, nr. 273, p. 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="7E8E3DBF" w14:textId="78D1BA94" w:rsidR="00FB6580" w:rsidRPr="00781960" w:rsidRDefault="00FB6580" w:rsidP="00FB6580">
+    <w:p w14:paraId="567C1462" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00781960">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer iemand via een zoekmachine zoekt naar online goksites worden gesponsorde zoekresultaten getoond. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="083EADD2" w14:textId="23A79909" w:rsidR="00A816D4" w:rsidRPr="00A816D4" w:rsidRDefault="00A816D4">
+    <w:p w14:paraId="7126D95A" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A816D4">
-[...112 lines deleted...]
-        <w:r w:rsidR="0093193D" w:rsidRPr="00781960">
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Ksa heeft recent ook nieuwe guidance gepubliceerd over de uitvoering van de zorgplicht door vergunde online kansspelaanbieders: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="005245C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://kansspelautoriteit.nl/ksa-publiceert-onderzoeken-en-geeft-guidance-over-zorgplicht</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0093193D" w:rsidRPr="00781960">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="26">
+    <w:p w14:paraId="7A6D4528" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24 557, nr. 234.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="6EE05233" w14:textId="732D5EF1" w:rsidR="00405651" w:rsidRDefault="00405651" w:rsidP="00405651">
+    <w:p w14:paraId="4D030C49" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000C08DA">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monitoringsrapportage Ksa voorjaar 2026: Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/26, 24 557, nr. 281; Monitoringsrapportage Ksa najaar 2025: Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C08DA">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="60322752" w14:textId="6A5D4C1D" w:rsidR="00BB758F" w:rsidRPr="00190B63" w:rsidRDefault="00BB758F" w:rsidP="00BB758F">
+    <w:p w14:paraId="08FB36FF" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00190B63">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie ingediend door de leden Boswijk en Krul over zware maatregelen nemen tegen buitenlandse casino's die zonder vergunning in Nederland hun diensten aanbieden aan Nederlandse spelers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...61 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24 557, nr. 226; Motie ingediend door het lid Wijen-Nass over een bevoegdheid om illegale websites offline te kunnen halen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7A7F" w:rsidRPr="0003255F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 276.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 254; Motie ingediend door het lid Bikker c.s. over de benodigde capaciteit bij de Kansspelautoriteit om het illegale aanbod van kansspelen te kunnen handhaven, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 257.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="3FB2E6C2" w14:textId="77777777" w:rsidR="00856A20" w:rsidRPr="00190B63" w:rsidRDefault="00856A20" w:rsidP="00856A20">
+    <w:p w14:paraId="28798C63" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00190B63">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E47F03">
-[...158 lines deleted...]
-        <w:r w:rsidRPr="002B570A">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="005245C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://kansspelautoriteit.nl/nieuws/2025/december/kansspelautoriteit-zet-integriteit/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002B570A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="30">
+    <w:p w14:paraId="5A0B6AD6" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 273.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="5AD0C089" w14:textId="16DDD7C9" w:rsidR="00AE4810" w:rsidRPr="002B570A" w:rsidRDefault="00AE4810" w:rsidP="00AE4810">
+    <w:p w14:paraId="030E686A" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B570A">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport Dialogic in opdracht van het WODC ‘Dataverzameling en -deling voor onderzoek naar online kansspelen’, bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B570A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2024/25, 24 557, nr. 273.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 278.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="2BEC0A55" w14:textId="77777777" w:rsidR="008A3C74" w:rsidRDefault="008A3C74" w:rsidP="008A3C74">
+    <w:p w14:paraId="5AC867B9" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B570A">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B570A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2025/26, 24 557, nr. 278.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 24 557, nr. 219.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="26B77BB6" w14:textId="3F305998" w:rsidR="00D53195" w:rsidRPr="00DC23DB" w:rsidRDefault="00D53195" w:rsidP="00D53195">
+    <w:p w14:paraId="55400D68" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F0459D">
-[...44 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00F0459D">
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="005245C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://openovergokken.nl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="35">
-    <w:p w14:paraId="6F94DFF2" w14:textId="77777777" w:rsidR="006C32F4" w:rsidRPr="000D4498" w:rsidRDefault="006C32F4" w:rsidP="006C32F4">
+  <w:footnote w:id="34">
+    <w:p w14:paraId="154F4086" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E7058">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Lancet Public Health Commission on gambling, november 2024; ‘Verdiepend kwalitatief onderzoek naar gokproblemen’ september 2025; zie ook de visual ‘Gokschade’ van Geurts, S., Meijer, M., &amp; Van Rooij, A. J. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wat is gokschade?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314EF3">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (No. TRI-62-122). Trimbos-instituut. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00314EF3">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="005245C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.trimbos.nl/aanbod/webwinkel/tri-62-122-wat-is-gokschade/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="35">
+    <w:p w14:paraId="1C6B242E" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij dit verband zijn onder andere het Trimbos-instituut, Verslavingskunde Nederland, GGD GHOR Nederland en de Nederlandse Schuldhulproute aangesloten.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="4252A0FA" w14:textId="4F0F3B43" w:rsidR="006F473A" w:rsidRPr="00F714D5" w:rsidRDefault="006F473A">
+    <w:p w14:paraId="5557C7D6" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F714D5">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze nota beschrijft de uitdagingen en prioriteiten op het gebied van volksgezondheid en preventie en schetst voor gemeenten, GGD'en en de regionale en lokale partners de kaders om met dit beleid aan de slag te gaan. Hierop worden de lokale nota’s, en daarmee het lokale gezondheidsbeleid, gebaseerd. Bijlage bij: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstukken II </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025/26, 32 793, nr. 877.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
-    <w:p w14:paraId="394AF648" w14:textId="27494B68" w:rsidR="002068B1" w:rsidRPr="00F714D5" w:rsidRDefault="002068B1" w:rsidP="002068B1">
+    <w:p w14:paraId="239A2F64" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F714D5">
-[...37 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie hiervoor ook de Kamerbrief van 14 februari 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F714D5">
-[...4 lines deleted...]
-        <w:t>2025/26, 32 793, nr. 877.</w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2024/25, 24 557, nr. 245, p. 7.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
-    <w:p w14:paraId="1E9A442F" w14:textId="6C5BB32D" w:rsidR="00F85435" w:rsidRPr="00B255AC" w:rsidRDefault="00F85435" w:rsidP="00F85435">
+    <w:p w14:paraId="6D18D037" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="005245C3" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F714D5">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...42 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00590D8B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">2024/25, 24557, nr. 246. </w:t>
+      <w:r w:rsidRPr="005245C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 24557, nr. 246. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CC92B76" w14:textId="69A18CE1" w:rsidR="00732644" w:rsidRDefault="009831EC">
-[...442 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0DE2F01E" w14:textId="77777777" w:rsidR="00A268FC" w:rsidRPr="00A268FC" w:rsidRDefault="00A268FC" w:rsidP="00A268FC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="358AAFC7" w14:textId="77777777" w:rsidR="00732644" w:rsidRDefault="001C2835">
+  <w:p w14:paraId="00C2E770" w14:textId="77777777" w:rsidR="003B4750" w:rsidRPr="00A268FC" w:rsidRDefault="003B4750" w:rsidP="00A268FC">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1264 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3017F513" w14:textId="77777777" w:rsidR="003B4750" w:rsidRPr="00A268FC" w:rsidRDefault="003B4750" w:rsidP="00A268FC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="95BB0ECD"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="4DF21365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFDE1E82"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Comparitienummer"/>
-[...504 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -10711,1552 +5402,259 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043B7E89"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C05A16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41F85418"/>
-[...180 lines deleted...]
-    <w:tmpl w:val="B35A2F6C"/>
+    <w:tmpl w:val="9392B8F2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B55265B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62B2E178"/>
+    <w:lvl w:ilvl="0" w:tplc="5C5825CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...66 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705" w:hanging="705"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198C46C7"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E6308BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC56BAAC"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="116CE27C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
-[...1137 lines deleted...]
-      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -12295,1810 +5693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...1758 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF31DC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BB43A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
@@ -14175,1833 +5814,162 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2012296426">
+  <w:num w:numId="1" w16cid:durableId="1558007477">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1504474302">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="484904149">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="918101256">
-[...116 lines deleted...]
-  <w:num w:numId="41" w16cid:durableId="973873273">
+  <w:num w:numId="4" w16cid:durableId="2117210359">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1509444670">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="1509444670">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00683AE8"/>
-[...1565 lines deleted...]
-    <w:rsid w:val="00FF7A15"/>
+    <w:rsidRoot w:val="00A268FC"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="003B4750"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005245C3"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rsid w:val="00B56179"/>
+    <w:rsid w:val="00D30B7E"/>
+    <w:rsid w:val="00D82112"/>
+    <w:rsid w:val="00FB238D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C4CA1CA"/>
+  <w14:docId w14:val="5B80BD82"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0628FCA7-88A2-423F-86AD-BBC312C7BA41}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16010,77 +5978,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16105,75 +6073,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -16208,55 +6176,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -16328,1127 +6296,788 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A268FC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A268FC"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...303 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED66D6"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00ED66D6"/>
+    <w:rsid w:val="00A268FC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED66D6"/>
+    <w:rsid w:val="00A268FC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007654F0"/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007654F0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A268FC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E47E78"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A268FC"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...59 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A268FC"/>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C15B6C"/>
+    <w:rsid w:val="00A268FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D4625E"/>
+    <w:rsid w:val="005245C3"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...182 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openovergokken.nl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansspelautoriteit.nl/nieuws/2025/december/kansspelautoriteit-zet-integriteit/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansspelautoriteit.nl/ksa-publiceert-onderzoeken-en-geeft-guidance-over-zorgplicht" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trimbos.nl/aanbod/webwinkel/tri-62-122-wat-is-gokschade/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansspelautoriteit.nl/nieuws/2025/december/kansspelautoriteit-zet-integriteit/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kansspelautoriteit.nl/ksa-publiceert-onderzoeken-en-geeft-guidance-over-zorgplicht" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladis.eu/nl/publicaties/kerncijfers" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trimbos.nl/aanbod/webwinkel/tri-62-122-wat-is-gokschade/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openovergokken.nl/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -17724,68 +7353,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>39507</ap:Characters>
+  <ap:Pages>18</ap:Pages>
+  <ap:Words>7207</ap:Words>
+  <ap:Characters>39640</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>329</ap:Lines>
+  <ap:Lines>330</ap:Lines>
   <ap:Paragraphs>93</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>46596</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>46754</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>