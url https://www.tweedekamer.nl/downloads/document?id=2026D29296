--- v0 (2026-06-12)
+++ v1 (2026-08-10)
@@ -1,5237 +1,1617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00897378" w:rsidP="00DC5DDA" w:rsidRDefault="00897378" w14:paraId="1A8E8D3D" w14:textId="77777777">
-[...433 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00B25223">
+    <w:p w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="41F3A52B" w14:textId="0102AC16">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2228</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="66C3C8F0" w14:textId="4F477DDA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z03543</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC5DDA">
-[...306 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="3747F47B" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="088B60BE" w14:textId="3FA355EE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57979">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="3B143EA2" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="5E7ADA63" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="1C61168C" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="12B3A8CB" w14:textId="0A9B5290">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het bericht 'Buitenlandse investeerder verdient aan medische keuringen: ‘Absurd en frustrerend’'?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="115F225B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="09B5AFCA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="53AAB926" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1A258ABD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="001C7534" w14:paraId="578DBACC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="734415B3" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="2D482A89" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="44949440" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="16015BF5" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="130823DC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u aangeven in hoeveel gemeenten de medische keuringen worden verzorgd door een private equity-partij?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="001C7534" w14:paraId="4D317715" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="3A5462C6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="7DB2397E" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="525E1414" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C6411C" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="395480F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7E352E69" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ik beschik niet over deze gegevens. Dit wordt landelijk ook niet bijgehouden. Bij verschillende gemeentelijke taken, zoals leerlingenvervoer, urgentieverklaringen en de gehandicaptenparkeerkaart, gaat het om besluiten in de publieke sfeer waarvoor gemeenten verantwoordelijk zijn. Gemeenten kunnen daarbij gebruikmaken van externe medische advisering, maar </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00D3025F">
+        <w:t>Ik beschik niet over deze gegevens. Dit wordt landelijk ook niet bijgehouden. Bij verschillende gemeentelijke taken, zoals leerlingenvervoer, urgentieverklaringen en de gehandicaptenparkeerkaart, gaat het om besluiten in de publieke sfeer waarvoor gemeenten verantwoordelijk zijn. Gemeenten kunnen daarbij gebruikmaken van externe medische advisering, maar zijn zelf verantwoordelijk voor de besluitvorming. Bij verordening legt de gemeente vast hoe zij hier mee omgaat en wie zij daarvoor eventueel inschakelt. De eventuele inkoop van advies geschiedt volgens het reguliere inkoopproces. Daarbij gelden altijd de algemene beginselen van behoorlijk bestuur uit de Algemene wet bestuursrecht, waaronder de zorgvuldigheidsplicht, het motiveringsbeginsel en de eisen van rechtsbescherming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="5942689B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zijn</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00506D26">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="63B3E2E4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="071423D7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u nader toelichten of er op dit moment richtlijnen bestaan voor de bedragen die gefactureerd worden voor (telefonische) consulten voor bijvoorbeeld het herkeuren voor een gehandicaptenparkeerkaart? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="2AAFAEDF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="30D46A98" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zelf</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00D3025F">
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA">
+        <w:t>Antwoord vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="600A0AEE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>verantwoordelijk voor de besluitvorming. Bij verordening legt de gemeente vast hoe zij hier mee omgaat en wie zij daarvoor eventueel inschakelt. De eventuele inkoop van advies geschiedt volgens het reguliere inkoopproces. Daarbij gelden altijd de algemene beginselen van behoorlijk bestuur uit de Algemene wet bestuursrecht, waaronder de zorgvuldigheidsplicht, het motiveringsbeginsel en de eisen van rechtsbescherming.</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t xml:space="preserve">Er bestaan geen landelijke richtlijnen voor de bedragen die gefactureerd worden voor (telefonische) consulten voor bijvoorbeeld het herkeuren voor een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:r w:rsidRPr="00DC5DDA" w:rsidR="00C6411C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gehandicaptenparkeerkaart. Er is wel een richtlijn – de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="00DC5DDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="034990" w:themeColor="hyperlink" w:themeShade="BF"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Richtlijn Gehandicaptenparkeerkaart van de VAV</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00C6411C">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00462DE2" w:rsidP="00DC5DDA" w:rsidRDefault="00462DE2" w14:paraId="768BDEAC" w14:textId="77777777">
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – voor de inhoudelijke keuring voor een gehandicaptenparkeerkaart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7C5231C3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="6EEA6C03" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="784BF5DB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk231197052" w:id="8"/>
+      <w:bookmarkStart w:name="_Hlk231197052" w:id="0"/>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="323E8EED" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1523C1AE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vindt u het wenselijk dat voor deze diensten een private equity-partij, die primair gericht is op het maken van winst, wordt gecontracteerd? Deelt u de mening dat dit onwenselijke prikkels in de hand werkt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00187CFC" w:rsidP="00DC5DDA" w:rsidRDefault="00187CFC" w14:paraId="24FDD9DD" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="17C9F213" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="399BBCDE" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="39588FC8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E03EEE" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="26A9525D" w14:textId="77777777">
-[...61 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00187CFC" w:rsidP="00DC5DDA" w:rsidRDefault="00187CFC" w14:paraId="48C978BA" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1590AD12" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dat bedrijven geld verdienen aan het uitvoeren van gemeentelijke taken is niet per definitie problematisch. Het behoort tot de beleidsvrijheid van gemeenten om, wanneer zij ervoor kiezen om medisch advies onderdeel te maken van de besluitvorming, de juiste partij(en) te vinden voor het uitvoeren van deze keuringen. Het kabinet ziet dat private investeerders zowel kansen als risico’s bieden voor de zorg. Private equity kan uitkomst bieden voor zorgaanbieders die moeite hebben met het vinden van financiering of bedrijfsopvolging. Maar we moeten voorkomen dat partijen kwalitatief goede zorg ondergeschikt maken aan hun financiële positie. Bijvoorbeeld doordat partijen onnodige risico’s nemen bij bijvoorbeeld het aangaan van schulden waarbij de continuïteit in gevaar komt. Of doordat partijen bezuinigen op kwaliteit om zo kosten te besparen en zo de financiële positie te verbeteren. Gemeenten kunnen bij het contracteren van partijen aanvullende voorwaarden stellen, te denken valt bijvoorbeeld aan eisen aan de kwaliteit en bedrijfsvoering en het toepassen van een goede tariefdifferentiatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="6A4C54F7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="74294139" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="0D64883C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="6DB816C0" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="64CB2CFA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de mening dat dergelijke essentiële diensten primair thuishoren in de publieke of semi-publieke sector en niet in handen zouden moeten zijn van een organisatie die primair winstgedreven is? Zo nee, waarom niet? Zo ja, wat gaat u doen om te zorgen dat deze keuringen in publieke handen komt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00187CFC" w:rsidP="00DC5DDA" w:rsidRDefault="00187CFC" w14:paraId="4A4DA515" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="61896216" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="1FC2EEAC" w14:textId="77777777">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="6E84DC14" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E03EEE" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="144B005F" w14:textId="77777777">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="449A2914" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="79FBCF4B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is niet verboden om als gecontracteerde partij winst te maken. Zorgaanbieders zijn van oudsher private organisaties. Winstgevendheid is daarbij noodzakelijk om te kunnen innoveren en investeren in de zorg, en noodzakelijk om onderhoud te kunnen uitvoeren. Dit komt de zorg ten goede. Wel vind ik het belangrijk dat gemeenten bij contractering duidelijke aanvullende voorwaarden stellen over de uitvoering van de opdracht, zoals bijvoorbeeld eisen aan de kwaliteit en de bedrijfsvoering en het toepassen van goede tariefdifferentiatie, maar ook over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">onafhankelijkheid en deskundigheid van de keuring. Dat betekent dat financieel gewin niet de boventoon mag voeren, zoals dat wel het geval is bij partijen die gericht zijn op snel geld verdienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="4C4C5CF7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="28975F27" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="6926B7CF" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="522A1277" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u ingaan op de wenselijkheid van hoge kosten voor dergelijke keuringen en hoe dit zich verhoudt tot de hogere kosten die mensen met een beperking of chronische ziekte al maken vanwege hun beperking of chronische ziekte?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00A55EC8" w:rsidP="00DC5DDA" w:rsidRDefault="00A55EC8" w14:paraId="0D666E59" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="33133B05" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="2DA40042" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="03CBF5DA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="07AAB919" w14:textId="77777777">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00E238FC" w14:paraId="3B8BB4BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="42A3672A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vind het onwenselijk als de kosten voor medische keuringen voor ondersteuning en voorzieningen hoog oplopen voor mensen. Daarom onderzoek ik de mogelijkheden voor de samenvoeging van verschillende landelijke indicatiestellingstrajecten. In 2026 wordt gekeken naar de mogelijkheden voor het samenvoegen van de trajecten die mensen moeten doorlopen voor het aanvragen van Valys Standaard, Valys Hoog PKB, sportvervoer en de OV begeleiderskaart. Met deze samenvoeging wordt een verbetering voor de aanvrager beoogd waarbij de aanvraag voor indicatiestelling(en) meer efficiënt en minder belastend wordt voor de aanvrager, omdat er dan geen separate medische keuring en administratieve taken voor elke indicatiestelling nodig is. Ook wordt het tijdens de aanvraag meer overzichtelijk wat de ondersteuningsbehoefte is, waardoor de relevante voorzieningen in één keer kunnen worden aangevraagd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="11B98E3A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="79A1D3DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="169203FD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ook </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00C925FA">
+        <w:t>Ook herken ik de signalen dat de tarieven voor het aanvragen van bijvoorbeeld een gehandicaptenparkeerkaart sterk uiteenlopen. Dat is vooral onderwerp van gemeentelijk beleid. Uit onderzoek blijkt een bandbreedte van €0 tot ruim €300 per aanvraag. De verantwoordelijkheid voor het vaststellen van leges ligt bij de gemeenteraad. Op grond van de Gemeentewet geldt als harde norm dat leges niet hoger mogen zijn dan de werkelijke kosten; gemeenten zijn vrij om onder deze norm te blijven of de kaart gratis aan te bieden, en een aantal doet dat ook. Daarnaast biedt de Regeling gehandicaptenparkeerkaart al een instrument om onnodige keuringskosten te voorkomen: in bepaalde gevallen kan de keuring achterwege blijven. Als het gaat om een stapeling van kosten zouden gemeenten op grond van artikel 2.1.7 van de Wmo 2015 een tegemoetkoming kunnen verstrekken in aannemelijke meerkosten als gevolg van een beperking. Waar ook dat niet toereikend is, biedt de bijzondere bijstand een aanvullend vangnet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7AAFCE3C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">herken </w:t>
-[...67 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="2E235D28" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="4587BF05" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="1DB99443" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="1776009A" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="03B7F9F6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe verhouden de extra kosten die mensen met een beperking maken, zoals bijvoorbeeld voor de Gehandicaptenparkeerkaart, zich tot het VN-Verdrag voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rechten van personen met een handicap? Kunt u inschatten hoeveel extra kosten gemaakt worden door mensen vanwege hun beperking?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="43FD0F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="5E4310B7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="2501C720" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="4DE52395" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikel 20 van het verdrag verplicht staten ertoe doeltreffende maatregelen te nemen om de persoonlijke mobiliteit van mensen met een handicap te bevorderen op de wijze en het tijdstip van hun keuze en tegen een betaalbare prijs. De combinatie van legesmaximering op grond van de Gemeentewet, de tegemoetkomingsmogelijkheid op grond van artikel 2.1.7 Wmo 2015 en de bijzondere bijstand als vangnet vormt de Nederlandse invulling van die verplichting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00E238FC" w14:paraId="5040CC6C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C925FA" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="60EF351B" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="6A92E291" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="200AD3E8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wat betreft de bredere meerkosten heeft het kabinet in 2024 onderzoek laten uitvoeren door het NIBUD.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Daaruit blijkt dat mensen met een beperking tussen €1.080 en €4.100 per jaar aan extra kosten maken vanwege hun beperking, afhankelijk van de aard en ernst van de beperking, de huishoudsituatie en de inkomenspositie. Het NIBUD stelt daarbij dat de meerkosten voor vervoer specifiek niet eenvoudig zijn vast te stellen door de grote verschillen in beperking, zorgbehoefte en reisafstanden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00F70B0E" w:rsidP="00DC5DDA" w:rsidRDefault="00F70B0E" w14:paraId="53D53FE6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="37013465" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="5A702F17" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1CCB6DF5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 8 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="4443D85D" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="4346195C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ontvangt u ook signalen van mensen, met een duidelijk zichtbare beperking zoals bijvoorbeeld een amputatie van een been, die desondanks opnieuw gekeurd moeten worden? Bent u bereid de herkeuringen zo in te richten dat alleen mensen van wie het duidelijk en aannemelijk is dat hun fysieke gesteldheid beter kan worden, herkeurd hoeven te worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00F70B0E" w:rsidP="00DC5DDA" w:rsidRDefault="00F70B0E" w14:paraId="79D0412C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="45612993" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7347B197" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="2074DF86" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="3B84B828" w14:textId="77777777">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00F70B0E">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="3EAFE049" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik ben het met u eens dat overbodige keuringen niet zouden moeten plaatsvinden. Bij een verlenging van bijvoorbeeld de gehandicaptenkaart kan een keuring achterwege blijven indien duidelijk is dat de aanvrager nog steeds aan de voorwaarden voldoet. De gemeente beoordeelt dit aan de hand van de verstrekte actuele informatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00F70B0E" w:rsidP="00DC5DDA" w:rsidRDefault="00F70B0E" w14:paraId="6D99A282" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7C3C2ABB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="39FC361C" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="2B403C73" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 9 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="1BB4A4C5" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="5A5BCCA3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kunt u nader toelichten op basis waarvan de afweging is gemaakt dat dergelijke keuringen ook uitgevoerd mogen worden door basisartsen, die niet specifiek zijn opgeleid voor het geven van sociaal-medisch advies?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="382E4BE2" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="0EC66049" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001B43AA" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="6321F78A" w14:textId="77777777">
-[...174 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="22A2F705" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="6B68868A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat het onderzoek zorgvuldig is en het besluit goed wordt gemotiveerd. Hierbij is niet alleen medische kennis noodzakelijk - op het niveau van minimaal een basisarts - maar ook kennis van de toegangscriteria voor een Gehandicaptenparkeerkaart en van de uitwerking van het beoordelingskader zoals dit door de beroepsgroep is vastgelegd in de VAV-Richtlijn Gehandicaptenparkeerkaart. Van een arts Medisch Advies (een basisarts met aanvullende scholing) mag deze kennis verwacht worden maar dat betekent niet dat een basisarts zonder deze formele scholing deze kennis niet kan verkrijgen door zich hierin te verdiepen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="23FE5AEA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="6FF2835E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is het belangrijk om grip te houden op de maatschappelijke kosten die keuringen met zich meebrengen. Een aanvraagproces bestaat uit vele onderdelen. En bij elke aanvrager is de medische situatie anders. Het kan echter zo zijn dat bepaalde (deel)aspecten door een basisarts kunnen worden beoordeeld. Daarom werken adviesbureaus veelal met teams. Zeker als de gemeentelijke opdracht aan het adviesbureau is het college van B&amp;W van een sociaal medisch advies te voorzien.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="45A6AE7A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="26804594" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit het Rijk zijn geen nadere inhoudelijke richtlijnen in de wet- en regelgeving vastgelegd, anders dan dat een arts de beoordeling moet uitvoeren. Het is aan de gemeenten om een zorgvuldig onderzoek uit te voeren en op basis daarvan een besluit te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="21FA0EA4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1110752F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 10 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="60EB358F" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="3F6C4A1D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kunt u aangeven hoeveel personen op jaarbasis de opleiding volgen voor medisch adviseur?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="001C7534" w14:paraId="3A729860" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="386423A9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="594C6427" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="74B8DE29" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="62AB1EBB" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:t>Uit het register van de Registratiecommissie Geneeskundig Specialisten (RGS) blijkt dat voor de periode 2015-2025 elk jaar minder dan 6 aios in opleiding tot arts medisch advies zijn geregistreerd. Met uitzondering van de periode 2020 tot 2024 – in die jaren zijn er geen aios geregistreerd.</w:t>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="732FCDF1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarmee wordt neem ik aan gedoeld op de opleiding tot arts medisch advies KNMG. Dit is de profielopleiding binnen de eerste fase van de medische vervolgopleiding Maatschappij + Gezondheid (M+G). Uit het register van de Registratiecommissie Geneeskundig Specialisten (RGS) blijkt dat voor de periode 2015-2025 elk jaar minder dan 6 aios in opleiding tot arts medisch advies zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>geregistreerd. Met uitzondering van de periode 2020 tot 2024 – in die jaren zijn er geen aios geregistreerd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00E238FC" w14:paraId="59C6E1B8" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="0BFC8AEB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="3DCE3E5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="726A104A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 11 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="2C3B4C8E" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="69FFEC8D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat de verantwoordelijkheid voor investeren in opleiding en professionalisering van artsen voor medisch advies nu bij werkgevers ligt? Zo ja, op welke wijze wordt dan gegarandeerd dat elk van de artsen hetzelfde ‘basisniveau van deskundigheid heeft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="001C7534" w14:paraId="79F4A419" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="1A22DF3A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00040B04" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="39483BFB" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="46DA6D2A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="2331F16A" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="449ACDD5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja, dat klopt. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00DC5DDA" w:rsidR="00A57DBB">
+        <w:t>Ja, dat klopt. Uiteraard is de opleiding een belangrijke voorwaarde om de zogenoemde interdoktervariatie te verkleinen en de rechtsgelijkheid van aanvragers te bevorderen. De opdrachtnemende partij (werkgever) moet voldoen aan de gestelde eisen van de gemeente in de inkoopuitvraag. Investeringen in het uitvoerend personeel is onderdeel van de aangeboden prijs. De opdrachtnemer is daarmee ook verantwoordelijk voor de uitvoering en het benodigde kennisniveau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00B23FD3" w:rsidP="00DC5DDA" w:rsidRDefault="00B23FD3" w14:paraId="4E073232" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="01D73B99" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00E238FC" w:rsidP="00DC5DDA" w:rsidRDefault="00E238FC" w14:paraId="051D74F8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="00000000" w14:paraId="561D0889" w14:textId="77777777">
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="3916208B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="20EB44AD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5DDA">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[1] Omroep Gelderland, “Buitenlandse investeerder verdient aan medische keuringen: ‘Absurd en frustrerend’”, https://www.gld.nl/nieuws/8429262/buitenlandse-investeerder-verdient-aan-medische-keuringen-absurd-en-frustrerend, geraadpleegd op 9 februari 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC5DDA" w:rsidR="001C7534" w:rsidP="00DC5DDA" w:rsidRDefault="001C7534" w14:paraId="32DD63AF" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="00DC5DDA" w:rsidR="00C57979" w:rsidP="00C57979" w:rsidRDefault="00C57979" w14:paraId="7CB65299" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00451E6A" w:rsidRDefault="00451E6A" w14:paraId="798BA8CC" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00451E6A" w:rsidSect="00C57979">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B63C75C" w14:textId="77777777" w:rsidR="00F91697" w:rsidRDefault="00F91697">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E148C60" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07BA85BF" w14:textId="77777777" w:rsidR="00F91697" w:rsidRDefault="00F91697">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2817A855" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Univers">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...56 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08B7A259" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5286281E" w14:textId="77777777" w:rsidR="00C57979" w:rsidRPr="00C57979" w:rsidRDefault="00C57979" w:rsidP="00C57979">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18637D86" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="00000000">
+  <w:p w14:paraId="35CA7D26" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRPr="00C57979" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B20A4C6" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="02FB50D6" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRPr="00C57979" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6631ACC0" w14:textId="77777777" w:rsidR="00F91697" w:rsidRDefault="00F91697">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="316FBA6C" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67EE9273" w14:textId="77777777" w:rsidR="00F91697" w:rsidRDefault="00F91697">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="562E02E2" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="41A0355E" w14:textId="77777777" w:rsidR="00C925FA" w:rsidRPr="00202E7B" w:rsidRDefault="00000000" w:rsidP="00C925FA">
+    <w:p w14:paraId="4FD26743" w14:textId="77777777" w:rsidR="00C57979" w:rsidRPr="00202E7B" w:rsidRDefault="00C57979" w:rsidP="00C57979">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E7B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00202E7B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> NIBUD (2024). Meerkosten van het leven met een beperking.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3A2C26CC" w14:textId="77777777" w:rsidR="001C1CC5" w:rsidRPr="00202E7B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55D0521A" w14:textId="77777777" w:rsidR="00C57979" w:rsidRPr="00202E7B" w:rsidRDefault="00C57979" w:rsidP="00C57979">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202E7B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00202E7B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="Aantallen_geregistreerde_aios__(Registers)-anchor" w:history="1">
-        <w:r w:rsidR="001C1CC5" w:rsidRPr="00202E7B">
+        <w:r w:rsidRPr="00202E7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Registers | KNMG</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A5ADB4B" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00000000" w:rsidP="009071A4">
-[...695 lines deleted...]
-  <w:p w14:paraId="2ADBC80C" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="0E27EB67" w14:textId="77777777" w:rsidR="00C57979" w:rsidRPr="00C57979" w:rsidRDefault="00C57979" w:rsidP="00C57979">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1063 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FA86492" w14:textId="77777777" w:rsidR="00C57979" w:rsidRPr="00C57979" w:rsidRDefault="00C57979" w:rsidP="00C57979">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B93149A" w14:textId="77777777" w:rsidR="00D40F86" w:rsidRPr="00C57979" w:rsidRDefault="00D40F86" w:rsidP="00C57979">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...293 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="00C57979"/>
+    <w:rsid w:val="00451E6A"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rsid w:val="00D40F86"/>
+    <w:rsid w:val="00EC6EB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="63B507DC"/>
+  <w14:docId w14:val="737B5C1B"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{70117D6B-7610-4F7A-8138-9CD6EDFBEA05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...19 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5380,1343 +1760,884 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00C57979"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...188 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F317D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00C57979"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00C57979"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00C57979"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C57979"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F317D"/>
+    <w:rsid w:val="00C57979"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vavolksgezondheid.nl/app/uploads/2022/10/RICHTLIJN-Gehandicaptenparkeerkaart-2022.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vavolksgezondheid.nl/app/uploads/2022/10/RICHTLIJN-Gehandicaptenparkeerkaart-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmg.nl/ik-ben-arts/rgs/registers" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6823,52 +2744,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1866</ap:Words>
-  <ap:Characters>10268</ap:Characters>
+  <ap:Words>1786</ap:Words>
+  <ap:Characters>9826</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>81</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12110</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11589</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>