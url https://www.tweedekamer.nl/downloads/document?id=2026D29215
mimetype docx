--- v0 (2026-06-11)
+++ v1 (2026-07-28)
@@ -1,3025 +1,757 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E82C28" w:rsidP="007426AA" w:rsidRDefault="00E82C28" w14:paraId="069CBDAD" w14:textId="1EDE7AE0">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00525F4B" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="7DD342B7" w14:textId="40E813D2">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>286</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dierenwelzijn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E82C28" w:rsidP="007426AA" w:rsidRDefault="00E82C28" w14:paraId="17B043E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00525F4B" w:rsidP="00525F4B" w:rsidRDefault="00525F4B" w14:paraId="579F6360" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00AB460D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1436</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00525F4B" w:rsidP="00525F4B" w:rsidRDefault="00525F4B" w14:paraId="50F8E72F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00525F4B" w14:paraId="47D1D18C" w14:textId="1971E3E6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00AB460D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00AB460D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In een brief van 12 mei 2026 vraagt Studio Roodborstje mede namens andere ondertekenende personen en organisaties aandacht voor verschillende incidenten waarbij dieren schade hebben opgelopen als gevolg van achtergebleven vislijnen en haken door sportvissers. De dieren zijn hierin verstrikt geraakt of hebben vishaken binnen gekregen waarbij de dieren dit uiteindelijk niet hebben overleefd. In haar brief verzoekt Studio Roodborstje, ten einde toekomstige vergelijkbare incidenten te voorkomen, om de instelling van een verbod op recreatief hengelen. Per 3 juni jl. verzoekt de Kamer om een reactie op deze brief voorafgaand aan het commissiedebat Visserij &amp; Landbouw- en Visserijraad op 16 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="5760BA21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E82C28" w:rsidP="00E82C28" w:rsidRDefault="00E82C28" w14:paraId="2DF56D29" w14:textId="559A43AE">
-[...19 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="34D16EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laat ik vooropstellen dat de in de brief omschreven incidenten betreurenswaardig zijn en dat alle inzet erop gericht moet zijn om dergelijke incidenten te voorkomen. Ik vind het echter niet nodig en zal er niet toe over gaan om in reactie hierop een verbod op sportvisserij in te stellen. Sportvisserij vindt binnen de kaders van de Visserijwet al meer dan 100 jaar plaats en wordt door meer dan een miljoen Nederlanders beoefend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E82C28" w:rsidP="00402847" w:rsidRDefault="00E82C28" w14:paraId="1DE31B4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="61930275" w14:textId="77777777">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E82C28" w:rsidP="00E82C28" w:rsidRDefault="00E82C28" w14:paraId="3B69805B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Laat ik vooropstellen dat de in de brief omschreven incidenten betreurenswaardig zijn en dat alle inzet erop gericht moet zijn om dergelijke incidenten te voorkomen. Ik vind het echter niet nodig en zal er niet toe over gaan om in reactie hierop een verbod op sportvisserij in te stellen. Sportvisserij vindt binnen de kaders van de Visserijwet al meer dan 100 jaar plaats en wordt door meer dan een miljoen Nederlanders beoefend.</w:t>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="5FD2379D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbij wordt vanuit de koepelorganisatie Sportvisunie er nadrukkelijk op ingezet dat sportvisserij zorgvuldig en respectvol wordt uitgeoefend. Hiervoor is door de Sportvisunie een gedragscode ontwikkeld waarmee bij vissers onder de aandacht wordt gebracht over hoe om te gaan met gevangen vissen en hoe hierbij de visserij zorgvuldig uit te oefenen zodat de dieren na terugzet zonder vervolgschade overleven. Ook wordt aandacht gevraagd voor het voorkomen van het achterlaten van afval aan de waterkant en het voorkomen van het achterblijven van vistuig als lijnen en haken in het veld. Gemeenten en terrein beherende instanties kunnen hierop toezien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E82C28" w:rsidP="00E82C28" w:rsidRDefault="00E82C28" w14:paraId="3C1A07B5" w14:textId="77777777"/>
-[...96 lines deleted...]
-    <w:p w:rsidR="00402847" w:rsidP="00F90A14" w:rsidRDefault="00402847" w14:paraId="592EB8A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="1EAC7E91" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00402847" w:rsidP="00F90A14" w:rsidRDefault="00402847" w14:paraId="6FF3244F" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="5A80562B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er vinden op jaarbasis miljoenen sportvisactiviteiten plaats. Hierbij kan niet in alle gevallen voorkomen worden dat af en toe lijnen en haken verloren gaan. Incidenteel treedt verlies van haken en lijnen op en kan dit leiden tot incidenten zoals omschreven in de brief van Studio Roodborstje. Dit is voor mij echter geen aanleiding om daarmee over te gaan tot een algeheel verbod op sportvisserij. Binnen de zorgvuldige kaders die hiervoor vanuit de Sportvisunie worden gehanteerd vind ik het van belang dat deze vorm van recreatie voor zo’n grote groep Nederlanders kan blijven plaatsvinden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00402847" w:rsidP="00F90A14" w:rsidRDefault="00402847" w14:paraId="00CA79C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="08769321" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B03101" w:rsidP="00F90A14" w:rsidRDefault="00B03101" w14:paraId="6674CE24" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="47F714DB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel zal ik naar aanleiding van de in de brief omschreven incidenten in gesprek gaan met de Sportvisunie. Ik zal bespreken of de huidige gedragscode nog steeds voldoende is of dat op punten nog aanscherping en verbetering nodig is. Ook zal ik benadrukken dat het van groot belang is dat de punten uit de gedragscode </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nadrukkelijk en structureel onder de aandacht gebracht blijven worden van de mensen die sportvissen, zodat hun visserij zorgvuldig plaatsvindt en incidenten zoveel mogelijk worden voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="6CE7F46A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00402847" w:rsidP="00F90A14" w:rsidRDefault="00402847" w14:paraId="3B087596" w14:textId="77777777">
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00525F4B" w:rsidP="00525F4B" w:rsidRDefault="00525F4B" w14:paraId="73DA8B76" w14:textId="2E090841">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="00AB460D" w:rsidP="00525F4B" w:rsidRDefault="00AB460D" w14:paraId="26096AED" w14:textId="13B102D8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B" w:rsidR="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00525F4B" w:rsidR="004E5D09" w:rsidP="00525F4B" w:rsidRDefault="004E5D09" w14:paraId="7F9373D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00402847" w:rsidP="00F90A14" w:rsidRDefault="00402847" w14:paraId="23D6F86A" w14:textId="77777777">
-[...70 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00525F4B" w:rsidR="004E5D09" w:rsidSect="009B43EB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EEA488D" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6">
+    <w:p w14:paraId="04C66B52" w14:textId="77777777" w:rsidR="00162F12" w:rsidRDefault="00162F12" w:rsidP="00AB460D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE0C95" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B1CCD3D" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6">
+    <w:p w14:paraId="3B53C4EF" w14:textId="77777777" w:rsidR="00162F12" w:rsidRDefault="00162F12" w:rsidP="00AB460D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFA6E16" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55B2D336" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="38A19C3B" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="07B702D9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="543744A5" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12F4E413" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15FD5CE3" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0901C988" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6">
+    <w:p w14:paraId="7F183338" w14:textId="77777777" w:rsidR="00162F12" w:rsidRDefault="00162F12" w:rsidP="00AB460D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249D280C" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E3E6A8" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6">
+    <w:p w14:paraId="50864CB6" w14:textId="77777777" w:rsidR="00162F12" w:rsidRDefault="00162F12" w:rsidP="00AB460D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26148357" w14:textId="77777777" w:rsidR="000756D6" w:rsidRDefault="000756D6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="3BEB811C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="591870FC" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...535 lines deleted...]
-  <w:p w14:paraId="6B6549E4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0FE032CD" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36945A4D" w14:textId="77777777" w:rsidR="00AB460D" w:rsidRPr="00AB460D" w:rsidRDefault="00AB460D" w:rsidP="00AB460D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...578 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00AB460D"/>
+    <w:rsid w:val="00162F12"/>
+    <w:rsid w:val="001672D4"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00525F4B"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009B43EB"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rsid w:val="00BF7B1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0843449E"/>
+  <w14:docId w14:val="65DD5399"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E53CC1BA-5AA6-45B4-A381-0631C80B7EBB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3041,74 +773,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3257,1082 +990,1151 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AB460D"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB460D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00AB460D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00AB460D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AB460D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00AB460D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...14 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00525F4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>464</ap:Words>
-  <ap:Characters>2557</ap:Characters>
+  <ap:Words>488</ap:Words>
+  <ap:Characters>2686</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>21</ap:Lines>
+  <ap:Lines>22</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3015</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3168</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>