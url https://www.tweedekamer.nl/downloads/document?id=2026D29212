--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,6849 +1,1921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00182543" w:rsidP="00765999" w:rsidRDefault="00182543" w14:paraId="484D9603" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00330368" w:rsidR="00F5660C" w:rsidP="00765999" w:rsidRDefault="00182543" w14:paraId="56CD2607" w14:textId="5A04DF1C">
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidRDefault="00DF254B" w14:paraId="482A3721" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00B93EA5" w:rsidRDefault="00B93EA5" w14:paraId="5218969D" w14:textId="4E461B8B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
-      </w:pPr>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1215</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00B93EA5" w:rsidRDefault="00B93EA5" w14:paraId="48BF4A67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="674E9F67" w14:textId="57E15DBA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="35D54B57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="55652767" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="2528D87E" w14:textId="26563CBF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bijgevoegd vindt u de geannoteerde agenda voor de formele Energieraad van 26 juni 2026 in Luxemburg. Tevens deel ik in de bijlage het non-paper getiteld ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...124 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU Energy Framework </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beyond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2030 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Priorities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Netherlands’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, waarin de Nederlandse inzet en positie ten aanzien van de Europese 2040-energiedoelstellingen wordt beschreven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="2B062EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="06E81901" w14:textId="5ED7A43A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidR="00DF254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00B93EA5" w:rsidRDefault="00B93EA5" w14:paraId="03588432" w14:textId="6FDF2692">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven - Van der Meer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00B93EA5" w:rsidP="00DF254B" w:rsidRDefault="00B93EA5" w14:paraId="2CA65004" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="1113FB0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="46930AB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00182543" w:rsidP="00765999" w:rsidRDefault="00182543" w14:paraId="747F1AF9" w14:textId="16BEEECB">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="120E3ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geannoteerde Agenda Formele Energieraad 26 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00182543" w:rsidP="00765999" w:rsidRDefault="00182543" w14:paraId="4B3AC7AE" w14:textId="77777777">
-[...74 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="46F4EEDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="3D7BEE5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 26 juni 2026 vindt in Luxemburg de Energieraad plaats onder Cypriotisch voorzitterschap (hierna: het voorzitterschap). De volgende onderwerpen staan op de agenda: het bereiken van een algemene oriëntatie op de voorstellen uit het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, een uitwisseling van standpunten over ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de energiesector post-2030’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00230194">
-[...154 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een uitwisseling van standpunten over de crisis in het Midden-Oosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="56748FCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="50BD646B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Algemene Oriëntatie - European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...65 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="0CC23883" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="11FEB2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorzitterschap is voornemens om op de Energieraad tot een Algemene Oriëntatie (hierna: AO) over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...428 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...202 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te komen. Dit pakket, dat op 10 december jl. door de Europese Commissie werd gepubliceerd, is gericht op het versnellen van vergunningverlening, een goed geïntegreerde Europese energie-infrastructuur, het efficiënter benutten van bestaande netten en de veiligheid en weerbaarheid van kritieke energie-infrastructuur. Daarmee beoogt de Commissie bij te dragen aan structureel lagere energieprijzen, versterking van de leveringszekerheid en de voltooiing van de Energie-Unie. De Tweede Kamer is op 6 februari jl. geïnformeerd over de Nederlandse appreciatie van het Commissievoorstel, waarin is aangegeven dat het kabinet het voorstel steunt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="7319CD25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="3FE00206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de afgelopen periode is onderhandeld over dit pakket, bestaande uit de herziening van de verordening voor trans-Europese energie-infrastructuur (TEN-E) en de richtlijn voor versnelling vergunningverlening. De verwachting is dat tijdens de Energieraad een AO zal worden bereikt. Nederland steunt conform motie-Klos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voortvarende afronding van de onderhandelingen, zodat de voordelen van het pakket tijdig kunnen bijdragen aan de energietransitie en de aanpak van netcongestie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="0FBA6425" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="7CA0893F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland staat positief tegenover de voorgestelde maatregelen om vergunningverlening te versnellen. Hierbij zal Nederland in het bijzonder de verduidelijkende regels rondom stikstofemissies voor elektriciteitsnetten en waterstofinfrastructuur verwelkomen, die op inzet van Nederland zijn opgenomen. Indien andere lidstaten tijdens de Energieraad vragen om voldoende nationale ruimte bij de inrichting van vergunningprocedures, waaronder stilzwijgende vergunningverlening (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>silencio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), zal Nederland dit steunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="35BE43BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="5F390A90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de raad zal Nederland het belang van een rechtvaardigere verdeling van de kosten van infrastructuurprojecten met grensoverschrijdende effecten benadrukken. Nederland steunt de voorgestelde EU-principes voor kostendeling, inclusief de mogelijkheid om projecten te bundelen. Nederland staat ook positief tegenover het voorstel voor een sterkere Europese aanpak van infrastructuurplanning, omdat onvoldoende coördinatie tot inefficiënte en vertraagde investeringen kan leiden. Mede op inzet van Nederland zijn verschillende aanpassingen in de tekst opgenomen die zorgen voor een sterkere betrokkenheid van lidstaten in het proces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="2A5727E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="6CA2B0D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mogelijk ontstaat er tijdens de Energieraad discussie over de uitbreiding van de TEN-E-categorie rond veiligheid en weerbaarheid van kritieke energie-infrastructuur, inclusief reparatie, zodat deze projecten in aanmerking komen voor EU-middelen onder het CEF (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Connection Europe Facility)</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE" w:rsidR="0613A792">
-[...87 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-fonds. Nederland kan dit steunen, waarbij het belangrijk is dat er voldoende duidelijkheid is over de reikwijdte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="386725D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="682354C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de energiesector post-2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="2E789F41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="64823A3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland verwelkomt de </w:t>
       </w:r>
-      <w:r w:rsidR="00230194">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uitwisseling van standpunten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841D5A">
-[...464 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het Europese energiekader na 2030. De Europese Commissie zal naar verwachting later dit jaar een voorstel presenteren voor het Europese klimaat- en energiekader na 2030 ter invulling van het Europese klimaatdoel voor 2040.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="7300DD6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="033B58F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform de positie zoals uiteengezet in het bijgevoegde non-paper zal Nederland tijdens de Energieraad inzetten op duidelijke energiedoelen voor 2040, ondersteund door een sterk Europees instrumentarium en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een uitvoeringspakket om knelpunten in de energietransitie aan te pakken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investeringszekerheid te bieden en de afbouw van fossiele brandstoffen te ondersteunen, met behoud van leveringszekerheid, strategische autonomie en concurrentiekracht. Concreet steunt Nederland de afbouw van fossiele brandstoffen door een bindend Europees doel voor schone energie (waaronder hernieuwbare en nucleaire energie), een bindend Europees doel voor finaal energieverbruik, een indicatief Europees doel voor directe elektrificatie en continuering van de bestaande doelen voor de transportsector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="16D0E8C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="677DF29B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze doelen moeten worden ondersteund door een sterk Europees instrumentarium dat bijdraagt aan een gelijk speelveld en gebruik maakt van de interne markt. Concreet wordt gepleit voor een Europese bijmengverplichting voor groen gas, duurzame inzet van biomassa, een Europees kader voor duurzame koolstof en een Europees instrumentarium om de opschaling van hernieuwbare en koolstofarme brandstoffen in de transportsector te bevorderen. Daarnaast vraagt het non-paper aandacht voor een robuust implementatiepakket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="65D10184" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="1E3423A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Crisis in het Midden-Oosten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00801843" w:rsidP="00765999" w:rsidRDefault="00801843" w14:paraId="45A5349D" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="5148C3CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="6F8BFB77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Raad zal er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uitwisseling van standpunten</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE" w:rsidR="2B63385C">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaatsvinden over coördinatie- en responsmaatregelen in de energiesector in reactie op de situatie in het Midden-Oosten. Deze volgt op diverse eerdere uitwisselingen zoals in de vorige Energieraad van maandag 16 maart jl., de extra videoconferentie van EU -energieministers van dinsdag 31 maart jl. en de Europese Raad van 19-20 maart jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE" w:rsidR="249A64F4">
-[...81 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="683AF153" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="3848E8FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De situatie in het Midden-Oosten blijft veranderlijk en onvoorspelbaar. Het kabinet is van mening dat de recente prijsstijgingen en de blijvende afhankelijkheid van fossiele energie-import het belang van een versnelde energietransitie onderstrepen. Deze transitie draagt niet alleen bij aan de verduurzaming van de energievoorziening, maar ook aan de betaalbaarheid van energie, het vergroten van de energie-onafhankelijkheid en het versterken van de strategische autonomie van Europa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003A64C4" w:rsidR="003A64C4" w:rsidP="00765999" w:rsidRDefault="003A64C4" w14:paraId="2E3DDAC0" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="7AB89FFE">
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="601E80E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="0D442611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 22 april jl. heeft de Europese Commissie de mededeling </w:t>
       </w:r>
-      <w:r w:rsidRPr="00397F9A">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gepresenteerd, met als doel lidstaten te ondersteunen bij het beperken van de economische gevolgen van het conflict in het Midden-Oosten. De Kamer is op 9 mei jl. geïnformeerd over de appreciatie van deze mededeling.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE" w:rsidR="009B445F">
+      <w:r w:rsidRPr="00B93EA5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="003A64C4">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00397F9A">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-      <w:r w:rsidRPr="7AB89FFE">
-[...133 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevat vijf categorieën maatregelen, waaronder de versterking van de EU-coördinatie tussen lidstaten en internationale partners op het gebied van olie en gas en maatregelen ter bevordering van de verdere opschaling van schone energie en elektrificatie. Nederland verwelkomt de mededeling en zal tijdens het beleidsdebat aangeven dat het belangrijk is dat de Commissie de Europese inzet blijft coördineren. Met het oog op nationale maatregelen in reactie op de crisis, acht het kabinet het van belang dat crisismaatregelen gericht, tijdelijk en niet-marktverstorend zijn. Het kabinet is positief over het feit dat de Commissie en lidstaten reeds uitvoering geven aan de actielijnen uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-      <w:r w:rsidRPr="371A0C6E">
-[...192 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-mededeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="0A750F3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="00DF254B" w:rsidP="00DF254B" w:rsidRDefault="00DF254B" w14:paraId="47D5EEA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal ook aandacht vragen voor de uitvoerbaarheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5" w:rsidDel="5F385B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Methaanverordening. Deze is van belang voor het halen van onze klimaatdoelstellingen. Nederland steunt de doelstellingen van de Methaanverordening volledig, maar heeft zorgen omdat onderdelen nog onvoldoende zijn uitgewerkt en er concrete zorgen zijn dat dit tot problemen met de import zou kunnen leiden. Nederland verwelkomt daarom het voornemen van de Commissie om met aanbevelingen te komen. De aangekondigde aanbevelingen zijn een belangrijke stap, maar zullen naar verwachting niet alle structurele knelpunten wegnemen. Nederland zal de Commissie daarom oproepen te blijven bezien of aanvullende maatregelen nodig zijn om de leveringszekerheid te waarborgen, met behoud van de doelstellingen van de verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93EA5" w:rsidR="004E5D09" w:rsidP="00DF254B" w:rsidRDefault="004E5D09" w14:paraId="75303FB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B93EA5" w:rsidR="004E5D09" w:rsidSect="00447E50">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="635EA0DB" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085">
+    <w:p w14:paraId="50FA2F99" w14:textId="77777777" w:rsidR="00A577F1" w:rsidRDefault="00A577F1" w:rsidP="00DF254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404DD597" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1695CF18" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085">
+    <w:p w14:paraId="227FFF1F" w14:textId="77777777" w:rsidR="00A577F1" w:rsidRDefault="00A577F1" w:rsidP="00DF254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C36802C" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...41 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...6 lines deleted...]
-  <w:font w:name="Helvetica">
+  <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="061D3E4F" w14:textId="32D461CE" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="00A9BF77" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="58CC67ED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="54D35AC6" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34BBE616" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D3F7B20" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E91E7A6" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085">
+    <w:p w14:paraId="3D7884DC" w14:textId="77777777" w:rsidR="00A577F1" w:rsidRDefault="00A577F1" w:rsidP="00DF254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E70B314" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F67796" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085">
+    <w:p w14:paraId="00DD1C08" w14:textId="77777777" w:rsidR="00A577F1" w:rsidRDefault="00A577F1" w:rsidP="00DF254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E56A30A" w14:textId="77777777" w:rsidR="00E52085" w:rsidRDefault="00E52085"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="229290AB" w14:textId="5138D573" w:rsidR="00362CFA" w:rsidRPr="00765999" w:rsidRDefault="00362CFA">
+    <w:p w14:paraId="16EB4298" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00496341" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00765999">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00765999">
-[...9 lines deleted...]
-        <w:t>Zie: ‘Fiche: Pakket EU-netwerken’, 6 februari 2026, Kamerstuk 22 112, nr. 4260.</w:t>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie: ‘Fiche: Pakket EU-netwerken’, 6 februari 2026, Kamerstuk 22 112, nr. 4260.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6530672B" w14:textId="4D58D4BA" w:rsidR="000538F1" w:rsidRPr="00765999" w:rsidRDefault="000538F1">
+    <w:p w14:paraId="5A668DCB" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00496341" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00765999">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00765999">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> De motie van het lid Klos verzoekt de regering te onderzoeken op welke wijze de voorstellen uit het EU Grids package zo snel mogelijk kunnen worden omgezet in Nederlandse wet- en regelgeving.</w:t>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De motie van het lid Klos verzoekt de regering te onderzoeken op welke wijze de voorstellen uit het EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> package zo snel mogelijk kunnen worden omgezet in Nederlandse wet- en regelgeving.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="059DF68C" w14:textId="28BB44DA" w:rsidR="00E0129F" w:rsidRPr="00765999" w:rsidRDefault="00E0129F">
+    <w:p w14:paraId="2B5A9703" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00496341" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00765999">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00765999">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2025-26, 29023, nr. 619.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="72EFAA8F" w14:textId="7EFA0B98" w:rsidR="00486027" w:rsidRPr="00765999" w:rsidRDefault="00486027" w:rsidP="00486027">
+    <w:p w14:paraId="4D602801" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00496341" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00765999">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00765999">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 21 501-33, nr. 1124 en Kamerstuk 21 501-20, nr. 2397. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="05DE435F" w14:textId="61ED12FB" w:rsidR="009B445F" w:rsidRPr="00765999" w:rsidRDefault="009B445F">
+    <w:p w14:paraId="7CEB8700" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00496341" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00765999">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00765999">
-[...51 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Kamerbief ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>AccelerateEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00496341">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Energy Union’, 8 mei 2026, Kamerstuk 22112, nr. 4326.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="7370F4CF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0F06767A" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...627 lines deleted...]
-  <w:p w14:paraId="5EA94577" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="2BCDA28A" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12106A1A" w14:textId="77777777" w:rsidR="00DF254B" w:rsidRPr="00DF254B" w:rsidRDefault="00DF254B" w:rsidP="00DF254B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1857 lines deleted...]
-    <w:rsid w:val="7F8EDE08"/>
+    <w:rsidRoot w:val="00DF254B"/>
+    <w:rsid w:val="00005217"/>
+    <w:rsid w:val="00447E50"/>
+    <w:rsid w:val="00496341"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00617C9F"/>
+    <w:rsid w:val="006C7B3C"/>
+    <w:rsid w:val="00A577F1"/>
+    <w:rsid w:val="00B93EA5"/>
+    <w:rsid w:val="00DF254B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C100D31"/>
+  <w14:docId w14:val="3220C6C7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{205DCE11-680D-4615-93C6-72B68F7F1EDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6859,74 +1931,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7075,1288 +2148,1207 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DF254B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00DF254B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...64 lines deleted...]
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...198 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00DF254B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00DF254B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00182543"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00DF254B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...50 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003A64C4"/>
+    <w:rsid w:val="00DF254B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...61 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6873</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1276</ap:Words>
+  <ap:Characters>7022</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>57</ap:Lines>
+  <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8106</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8282</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>