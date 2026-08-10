--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,3789 +1,1587 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="4AC018B9" w14:textId="77777777">
-[...165 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="66789A1A" w14:textId="51317F0D">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2223</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2DF152E8" w14:textId="4EF91F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t>2026Z10366</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="7FC192B2" w14:textId="77777777">
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="63E6FB36" w14:textId="77777777">
+    <w:p w:rsidRPr="00305A48" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="62F80393" w14:textId="5A9D5317">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305A48">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Eerenberg (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="3BBCB39C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="2F402674" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="51432B2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Heeft u kennisgenomen van het bericht over een nieuwe grootschalige Bulgarenfraude waarbij criminelen opnieuw misbruik zouden maken van Belastingen en toeslagen en gebrekkige controles bij de Belastingdienst?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="4B0FEFD4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3D7080FE" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="18DC76CE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5CC6704F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="2011561C" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="43CF7EBC" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="54212EBC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="180AD5D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="0A3DCBB1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="7FBBED29" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="72BA5006" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="67863002" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Deelt u de opvatting dat de overheid fraude daadkrachtig moet aanpakken en dat georganiseerde fraudeurs geen ruimte mogen krijgen om misbruik te maken van publiek geld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="709CFBD9" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="5176B5D5" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="21ECAF25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="1007DFEF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="522A8BE9" w14:textId="77777777">
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="19267DDD" w14:textId="77777777">
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="45465A30" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="36FEB689" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="74B736F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="33C3831C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="64AD6A1A" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6E898EA1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Hoe verklaart u dat Nederland, ondanks de lessen uit eerdere fraudezaken, opnieuw kwetsbaar blijkt voor georganiseerde fraude?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="6BCC5A75" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="19B733BE" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2E319EF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="40AB3F1E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="2448AF9B" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="04A14B40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In mijn brief van 18 mei 2026 heb ik uw Kamer geïnformeerd over een patroon dat de Belastingdienst heeft geconstateerd van aangiften, verzoeken en bezwaren (hierna aanvragen) in de inkomensheffingen die onregelmatigheden bevatten. Ook heb ik in deze brief aangegeven dat er sprake lijkt te zijn van personen die zich in georganiseerd verband melden voor een DigiD.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="13858DE6" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="05A17A10" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="3AD09890" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6F799CA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00345CD3">
         <w:t xml:space="preserve">Belastingdienst is een project gestart om meer inzicht te krijgen in de problematiek, de omvang ervan en een uitvoerbare aanpak in gang te zetten, met de juiste waarborgen. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Daaruit moet ook meer duidelijk worden over de opzet en organisatie achter dit patroon. </w:t>
       </w:r>
       <w:r w:rsidRPr="00345CD3">
         <w:t xml:space="preserve">Ik streef ernaar snel meer duidelijkheid te bieden over dit patroon en de vervolgacties en </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">zal </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00345CD3" w:rsidR="00B14D1C">
+        <w:t xml:space="preserve">zal uw Kamer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345CD3">
         <w:t>daarover</w:t>
       </w:r>
-      <w:r w:rsidR="00B14D1C">
+      <w:r>
         <w:t xml:space="preserve"> periodiek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00345CD3" w:rsidR="00B14D1C">
+      <w:r w:rsidRPr="00345CD3">
         <w:t>informeren</w:t>
       </w:r>
-      <w:r w:rsidR="00B14D1C">
+      <w:r>
         <w:t xml:space="preserve"> in de stand-van-zakenbrief Belastingdienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00345CD3" w:rsidR="00B14D1C">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00345CD3">
-        <w:t>Daarbij zal ik ook ingaan op de belangrijkste lessen uit eerdere fraudezaken.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="573B9B02" w14:textId="77777777">
+        <w:t>. Daarbij zal ik ook ingaan op de belangrijkste lessen uit eerdere fraudezaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B1E81" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="277AE844" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="312D4475" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="24B68B5F" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="30A8087C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>In hoeveel gevallen is de afgelopen vijf jaar sprake geweest van vermoedens van georganiseerde fraude met belastingen of toeslagen? Hoeveel geldbedragen zijn hiermee gemoeid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0A0D87B8" w14:textId="77777777">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="1E0C7175" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="395A3791" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="55128A32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="434C75CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="67505146" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="5E695604" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="0F4AEAC9" w14:textId="77777777">
       <w:r w:rsidRPr="00F03D25">
-        <w:t xml:space="preserve">De Belastingdienst heeft de afgelopen jaren prioriteit gegeven aan de aanpak van (vermoedelijke) </w:t>
-[...15 lines deleted...]
-        <w:t>, verschillende vormen van verhuld vermogen en BPM-fraude. Over de keuzes voor</w:t>
+        <w:t>De Belastingdienst heeft de afgelopen jaren prioriteit gegeven aan de aanpak van (vermoedelijke) BTW-netwerkfraude, BTW-carrouselfraude, verschillende vormen van verhuld vermogen en BPM-fraude. Over de keuzes voor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> onderzoek naar en aanpak van </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
         <w:t xml:space="preserve">fenomenen informeer ik de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tweede </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
-        <w:t xml:space="preserve">Kamer </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> het jaarplan</w:t>
+        <w:t>Kamer middels het jaarplan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van de Belastingdienst</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
         <w:t>. De resultaten van de aanpak</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
         <w:t>leest u terug in de jaarrapportages</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van de Belastingdienst</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Voor </w:t>
-[...7 lines deleted...]
-        <w:t>, die per definitie in georganiseerd verband plaatsvindt, worden onder meer het a</w:t>
+        <w:t>Voor BTW-carrouselfraude, die per definitie in georganiseerd verband plaatsvindt, worden onder meer het a</w:t>
       </w:r>
       <w:r w:rsidRPr="00762318">
         <w:t xml:space="preserve">antal </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">meldingen </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0A15C05B" w14:textId="77777777"/>
+        <w:t>meldingen conform AAFD-protocol en het correctieresultaat uit toezicht gerapporteerd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="481DDA44" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2150"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1317"/>
         <w:gridCol w:w="1317"/>
         <w:gridCol w:w="1317"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E7B7D" w:rsidTr="00C670C4" w14:paraId="51D8C805" w14:textId="77777777">
+      <w:tr w:rsidR="00305A48" w:rsidTr="00B80C8C" w14:paraId="129CC48B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="7F8121EB" w14:textId="77777777"/>
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="3C4B33DA" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="17FF43C9" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="2C11012C" w14:textId="77777777">
             <w:r>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="36D842F9" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="2366B9B2" w14:textId="77777777">
             <w:r>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="218E12D7" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="36EEAACC" w14:textId="77777777">
             <w:r>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="6275876A" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="7D1B125F" w14:textId="77777777">
             <w:r>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E7B7D" w:rsidTr="00C670C4" w14:paraId="0B34FB39" w14:textId="77777777">
+      <w:tr w:rsidR="00305A48" w:rsidTr="00B80C8C" w14:paraId="0F1CE174" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00762318" w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="047E51D8" w14:textId="77777777">
+          <w:p w:rsidRPr="00762318" w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="232CD00E" w14:textId="77777777">
             <w:r w:rsidRPr="00762318">
               <w:t>Correctieresultaat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="7D167FC4" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="09366E79" w14:textId="77777777">
             <w:r>
               <w:t>€ 50 mln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="63307A29" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="0838D314" w14:textId="77777777">
             <w:r>
               <w:t>€ 142 mln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="55CB6FC1" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="070665CF" w14:textId="77777777">
             <w:r>
               <w:t>€ 58 mln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1317" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E7B7D" w:rsidP="00C670C4" w:rsidRDefault="006E7B7D" w14:paraId="788B186D" w14:textId="77777777">
+          <w:p w:rsidR="00305A48" w:rsidP="00B80C8C" w:rsidRDefault="00305A48" w14:paraId="1B7C6AE0" w14:textId="77777777">
             <w:r>
               <w:t>€ 78 mln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0A96634C" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="394E6036" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6201DCF4" w14:textId="77777777"/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="7C867738" w14:textId="77777777"/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4D98A5D7" w14:textId="77777777">
       <w:r w:rsidRPr="00F03D25">
         <w:t>Vanwege het inherent verhulde karakter van fraude kan ik geen onderbouwde uitspraak doen over de grootte van het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> totale</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03D25">
         <w:t xml:space="preserve"> fiscale nadeel. </w:t>
       </w:r>
       <w:r>
         <w:t>Voor Toeslagen geldt daarnaast dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00496BE2">
         <w:t xml:space="preserve"> het intensieve toezicht</w:t>
       </w:r>
       <w:r>
         <w:t>, in lijn met de aangenomen motie Van Eijk,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00496BE2">
         <w:t xml:space="preserve">  pas recent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00496BE2">
         <w:t xml:space="preserve"> opgestart, waardoor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">voor Toeslagen nog geen </w:t>
       </w:r>
       <w:r w:rsidRPr="00496BE2">
         <w:t>actueel beeld te vormen is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over de omvang van eventuele georganiseerde fraude in de afgelopen vijf jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0ECDBAC2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="05824E5E" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="741F04BD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6505CC7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="73050DDD" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2A827469" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Is er volgens u binnen de Belastingdienst en betrokken uitvoeringsinstanties sprake van terughoudendheid of verlegenheid om stevig op te treden tegen fraude uit angst om fouten te maken richting burgers?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="23F1CD73" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0E63797D" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="69B89EEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6AB618E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="1938798B" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="37B41B82" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="66E64D34" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Nee, terughoudendheid en verlegenheid zie ik niet bij de Belastingdienst en Toeslagen. Wel zie ik dat er meer aandacht in deze organisaties is voor de juiste toepassing van wet- en regelgeving, waaronder de AVG. Dit betekent ook dat er soms voorzichtiger en zorgvuldiger wordt geopereerd. Na de Toeslagenaffaire, de Parlementaire ondervragingscommissie Kinderopvangtoeslag en het stopzetten van de Fraude Signalering Voorziening (FSV) is er veel is veranderd in de werkwijze van Dienst Toeslagen en de Belastingdienst. Processen zijn of worden waar zij nog niet </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">volledig voldeden aan wet- en regelgeving in snel tempo aangepast. Hier stuurt de Belastingdienst ook op via de Meerjarenstrategie Belastingdienst 2026-2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2C2CA453" w14:textId="77777777"/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="47A8D53A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Dit heeft ook gevolgen gehad voor het intensieve toezicht en de fraudebestrijding. Zo heeft het proces van meldingen van mogelijke niet-compliantie na het stopzetten van FSV langere tijd stilgelegen, net als het intensieve toezicht voor Toeslagen. Het perspectief van burgers en bedrijven is meer dan daarvoor centraal komen te staan in het werk van de Belastingdienst. Medewerkers zijn zich er nu meer van bewust wat de gevolgen kunnen zijn van het ingrijpen van de overheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="139011A3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="190151AA" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="3308DA14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="75A2FA18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="62A6AA1E" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="086159D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Welke concrete maatregelen neemt u momenteel om fraude eerder te signaleren en frauduleuze aanvragen direct te blokkeren voordat uitbetaling plaatsvindt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="2ED9260E" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="5B95A2CD" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="19C04EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="01A24CF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="169389C3" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3518B7E9" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4A6FADDE" w14:textId="77777777">
+      <w:r>
+        <w:t>In de Kamerbrief die ik op 18 mei 2026 aan de Tweede Kamer stuurde heb ik de maatregelen voor personen die bij dit patroon betrokken zijn uiteen gezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="396E0D71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>De Belastingdienst legt beslag op de betrokken rekeningen die door de bank zijn bevroren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="105436B8" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4E068DA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t>Toekomstige betalingen aan betrokken personen zijn stopgezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="09C3F8DA" w14:textId="77777777">
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6C752532" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dienst Toeslagen onderzoekt eerst de rechtmatigheid van uit te keren toeslagen voor betrokken personen, alvorens tot betaling over te gaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3E2E8C07" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="1ABEB14D" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6520CDB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="3681150A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Daarnaast worden aanvullende maatregelen onderzocht. U kunt hierbij denken aan een aanscherping van selectieregels bij beoordeling van aanvragen inkomensheffingen. Het bestrijden van fraude is een belangrijk onderdeel van de handhavingsactiviteiten </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2C84">
         <w:t>die de Belastingdienst en Dienst Toeslagen uitvoeren binnen de Uitvoerings- en Handhavingsstrategie (UHS) en de Handhavingsstrategie Dienst Toeslagen</w:t>
       </w:r>
       <w:r>
         <w:t>. Hier ga ik in het antwoord op de vragen 12 en 13 nader op in.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA52A6" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="20A498C3" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="658536BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00AA52A6" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="1110EA84" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5101812D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="42922949" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="41C5702B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid om risicogerichte controles (intensief toezicht) voorafgaand aan uitbetaling uit te breiden, zodat evident verdachte aanvragen sneller kunnen worden tegengehouden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="7C469E92" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3C3E4B10" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4E6CECC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="43C448E3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3CD280C0" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5C2D07F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoals aangegeven is de Belastingdienst een project gestart met als doel inzicht te krijgen in de aard en omvang van de problematiek, om op basis daarvan een uitvoerbare aanpak in gang te zetten. Diverse onderdelen van de Belastingdienst en Dienst Toeslagen onderzoeken het patroon. Daarbij wordt een aanscherping van de selectieregels in het aanvraagproces Inkomensheffingen beschouwd, wordt onderzocht hoe onregelmatigheden als deze in de toekomst kunnen worden voorkomen en welke aanvullende maatregelen verder moeten worden genomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="72A21AB7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="4FE7DDEF" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4696ED2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="27152FB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0D39F29E" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="72D42F95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Hoe zorgt u ervoor dat georganiseerde fraudeurs hard worden aangepakt, terwijl tegelijkertijd goedwillende burgers zorgvuldig en rechtvaardig worden behandeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="031D543F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="173594E2" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5132587F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="1379D33C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="7D9D6B15" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="43A96922" w14:textId="77777777">
       <w:r>
         <w:t>Ik sta voor een zorgvuldige en rechtvaardige behandeling van burgers en ondernemers. In de behandeling van aanvragen, die grotendeels geautomatiseerd afgehandeld worden door de Belastingdienst, moet een balans gevonden worden. Maatregelen moeten een zo beperkt mogelijk effect op goedwillende burgers hebben en tegelijk onterechte uitbetalingen zoveel mogelijk voorkomen. Om invulling te geven aan de zorgvuldigheid, kan de Belastingdienst in bepaalde gevallen eerst een vragenbrief sturen als er een aanvraag wordt gedaan die mogelijk onregelmatigheden bevat, waarna de aanvrager de mogelijkheid heeft om die aanvraag toe te lichten. Bij afwijzing van een aanvraag kan daartegen bezwaar worden gemaakt, zodat eventuele fouten hersteld kunnen worden. Mochten onjuiste aanvragen toch tot betaling zijn gekomen, dan probeert de Belastingdienst dat bedrag terug te vorderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="1B21F254" w14:textId="77777777"/>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3A8B59AE" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="55330A01" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="22139B3C" w14:textId="77777777">
+      <w:r>
+        <w:t>Ook wordt gewerkt aan een gezamenlijke aanpak met ketenpartners. Zo heeft een bank door het bevriezen van rekeningen het wegvloeien van publiek geld weten te voorkomen en worden maatregelen in samenspraak met Logius onderzocht. Over de strafrechtelijke kant en de inzet van de FIOD, gaat het Openbaar Ministerie (OM).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="65372296" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="0F36D3E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0EFC35D7" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="456AE3C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Welke concrete stappen onderneemt u in deze casus om het gestolen geld terug te krijgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="7CAA3379" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="288595E8" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="30B069D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="7AD900D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="27D49CF4" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> € 2,3 miljoen. Op basis van</w:t>
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="720250F5" w14:textId="77777777">
+      <w:r>
+        <w:t>Er wordt beslag gelegd op de rekeningen die door een bank zijn bevroren. Dit bedraagt circa € 2,3 miljoen. Op basis van</w:t>
       </w:r>
       <w:r w:rsidRPr="00060754">
         <w:t xml:space="preserve"> eerdere ervaringen in soortgelijke en omvangrijke fraudezaken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verwacht de Belastingdienst dat de resterende € 4,4 mln. waarschijnlijk als oninbaar beschouwd moet worden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00060754">
         <w:t xml:space="preserve">Deze bedragen zijn, na uitkering, overgemaakt naar buitenlandse bankrekeningnummers, contant opgenomen of omgezet in crypto valuta. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">De Belastingdienst onderzoekt welke vervolgstappen mogelijk zijn met betrekking tot de invordering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="229614E9" w14:textId="77777777"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="6D4352BE" w14:textId="77777777">
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5DE8B5D2" w14:textId="77777777"/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="43942C01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2668FFBA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="4ACA2FBE" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2527427C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Heeft u aangifte gedaan tegen de praktijken van deze criminele Bulgaarse groep of bent u voornemens dat te doen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="49967B71" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="2D0A7BB6" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6E2E6690" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="05218226" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0638D0E8" w14:textId="4A93D52D">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="718AAB91" w14:textId="77777777">
       <w:r w:rsidRPr="001A6570">
         <w:t xml:space="preserve">De Belastingdienst is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nu als </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6570">
         <w:t xml:space="preserve">fiscale toezichthouder </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aan zet om onderzoek te doen naar dit patroon. Op basis van het </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6570">
         <w:t xml:space="preserve">Protocol aanmelding en afdoening van fiscale delicten en delicten op het gebied van douane en toeslagen kan </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de Belastingdienst </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6570">
         <w:t>signalen van mogelijke belastingfraude aan de FIOD en het Openbaar Ministerie melden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="001A6570">
         <w:t xml:space="preserve"> In dit protocol zijn aanmeldings- en wegingscriteria opgenomen om te bepalen of een vermoeden van belastingfraude kwalificeert voor strafrechtelijke vervolging. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5EBF">
         <w:t>Na een dergelijke melding kan de FIOD onder het gezag van het OM een strafrechtelijk onderzoek starten</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6570">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5EBF">
         <w:t xml:space="preserve">Over </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">individuele meldingen </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF5EBF">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>onform</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CF5EBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>het P</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5EBF">
         <w:t>rotocol wordt geen mededeling gedaan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="4CB31B50" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0E2BAD66" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6FE4C99E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="37179AA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 11 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3CA7D3A8" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="1F93B914" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bent u bereid in overleg te treden met uw Bulgaarse evenknie om deze kwestie te bespreken, daar het ook niet de eerste keer is dat dit met Bulgaarse ingezetenen gebeurt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0D6FB751" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="11D84564" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="012FFCA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="28FC319D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="30EAD230" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6E082E8C" w14:textId="77777777">
       <w:r>
         <w:t>Zoals ik schreef in mijn brief van 18 mei 2026, wordt het patroon op dit moment nog verder onderzocht. Als ik meer duidelijkheid heb over wat er aan de hand is, dan informeer ik de Tweede Kamer daarover. Ik zal de Tweede Kamer dan ook informeren of ik meerwaarde zie in een overleg met Bulgarije.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD597A" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="3B8E5281" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="5DFFFB40" w14:textId="77777777">
+    <w:p w:rsidRPr="00FD597A" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4AEEA662" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="4071E707" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="40569EAA" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6CB8C0D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Welke aanvullende maatregelen bent u bereid te nemen om te voorkomen dat belastinggeld opnieuw op grote schaal in handen valt van fraudeurs?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="5611C67C" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="02F85E04" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="06CA2ADC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="14DAE30F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="0D3B6033" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2C458593" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t>Kan de Kamer vóór de zomer een plan van aanpak ontvangen met concrete voorstellen om georganiseerde belasting- en toeslagen fraude daadkrachtiger te bestrijden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004867D3" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="39E64678" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AD2396" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="522A2E11" w14:textId="77777777">
+    <w:p w:rsidRPr="004867D3" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="02222B0D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AD2396" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="73DA529C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2396">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> en 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="373633D8" w14:textId="77777777">
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="19A0100E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoals ik in mijn brief van 18 mei 2026 heb aangegeven is in dit specifieke geval een project gestart waarin diverse onderdelen van de Belastingdienst deelnemen. Het doel van het project is inzicht te krijgen in de problematiek, de omvang ervan en een uitvoerbare aanpak in gang te zetten, met de juiste waarborgen. Zo wordt een aanscherping van de selectieregels in het aanvraagproces Inkomensheffingen onderzocht. De Belastingdienst zal uiteraard zorgvuldigheid betrachten in de te nemen maatregelen </w:t>
       </w:r>
       <w:r w:rsidRPr="00016131">
         <w:t>om zoveel mogelijk te voorkomen dat goedwillende burgers hierdoor worden benadeeld</w:t>
       </w:r>
       <w:r>
         <w:t>. Daarnaast wordt zoals hiervoor genoemd, gewerkt aan een aanpak met ketenpartners om fraude zoveel mogelijk te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="356FAE00" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="2C94AA5A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="5E57FA30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In algemene zin merk ik op dat het bestrijden van fraude een belangrijk onderdeel is van de handhavingsactiviteiten </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2C84">
         <w:t>die de Belastingdienst en Dienst Toeslagen uitvoeren binnen de UHS en de Handhavingsstrategie Dienst Toeslagen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00612223">
         <w:t>De strategie is erop gericht om het gedrag van belastingplichtigen zo te beïnvloeden dat zij structureel uit zichzelf hun fiscale verplichtingen nakomen. En daar waar belastingplichtigen regels bewust niet willen naleven dwingt de belastingdienst naleving af.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De aanpak van georganiseerde belastingfraude maakt onderdeel uit van de UHS en vraagt om een doorlopende inzet en voortdurende aanpassing van maatregelen aan nieuwe fraudefenomenen en patronen. Om die reden ligt een afzonderlijk plan van aanpak voor het bestrijden van georganiseerde belasting- en toeslagfraude</w:t>
       </w:r>
       <w:r w:rsidDel="00346BF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>op dit moment niet voor de hand. Uw Kamer wordt, zoals gebruikelijk, geïnformeerd over relevante ontwikkelingen, zoals ik ook heb gedaan in mijn brief van 18 mei 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004867D3" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="10368829" w14:textId="77777777"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="28B9B5C1" w14:textId="77777777">
+    <w:p w:rsidRPr="004867D3" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="7025E5D1" w14:textId="77777777"/>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="78EE6FB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="6E40DC27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="494ABD2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdana7"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005673D8" w:rsidR="006E7B7D" w:rsidP="006E7B7D" w:rsidRDefault="006E7B7D" w14:paraId="777E8347" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidRPr="005673D8" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="53484EAC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="006E7B7D" w:rsidR="00305A48" w:rsidP="00305A48" w:rsidRDefault="00305A48" w14:paraId="17FF08D5" w14:textId="77777777"/>
+    <w:p w:rsidR="005F2320" w:rsidRDefault="005F2320" w14:paraId="2E029FE2" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="005F2320" w:rsidSect="00305A48">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58CF8A01" w14:textId="77777777" w:rsidR="002A0F66" w:rsidRDefault="002A0F66">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52109A93" w14:textId="77777777" w:rsidR="00F32097" w:rsidRDefault="00F32097" w:rsidP="00305A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8589D1" w14:textId="77777777" w:rsidR="002A0F66" w:rsidRDefault="002A0F66">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3BD43855" w14:textId="77777777" w:rsidR="00F32097" w:rsidRDefault="00F32097" w:rsidP="00305A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2494A7B5" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00305A48" w:rsidRDefault="00305A48" w:rsidP="00305A48">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7348EA72" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00305A48" w:rsidRDefault="00305A48" w:rsidP="00305A48">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DE8988F" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00305A48" w:rsidRDefault="00305A48" w:rsidP="00305A48">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD0F8A2" w14:textId="77777777" w:rsidR="002A0F66" w:rsidRDefault="002A0F66">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06B3A0B8" w14:textId="77777777" w:rsidR="00F32097" w:rsidRDefault="00F32097" w:rsidP="00305A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6129E8FD" w14:textId="77777777" w:rsidR="002A0F66" w:rsidRDefault="002A0F66">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="325B7411" w14:textId="77777777" w:rsidR="00F32097" w:rsidRDefault="00F32097" w:rsidP="00305A48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7E605D00" w14:textId="77777777" w:rsidR="006E7B7D" w:rsidRPr="00F53E7C" w:rsidRDefault="006E7B7D" w:rsidP="006E7B7D">
+    <w:p w14:paraId="69310377" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00F53E7C" w:rsidRDefault="00305A48" w:rsidP="00305A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>De Telegraaf</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>, https://www.telegraaf.nl/binnenland/nieuwe-bulgarenfraude-nog-groter-dan-gedacht-met-eerst-geld-en-controle-achteraf-blijft-belastingdienst-kwetsbaar-voor-zwendel/152109442.html?utm_medium=referral&amp;utm_campaign=share</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="51DCCF1F" w14:textId="77777777" w:rsidR="006E7B7D" w:rsidRPr="00F53E7C" w:rsidRDefault="006E7B7D" w:rsidP="006E7B7D">
+    <w:p w14:paraId="185EDA9A" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00F53E7C" w:rsidRDefault="00305A48" w:rsidP="00305A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handelingen II, 2025/26 31066, nr. 1537</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1F02B77F" w14:textId="77777777" w:rsidR="006E7B7D" w:rsidRPr="00060754" w:rsidRDefault="006E7B7D" w:rsidP="006E7B7D">
+    <w:p w14:paraId="09F50EC7" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00060754" w:rsidRDefault="00305A48" w:rsidP="00305A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00060754">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Handelingen II, 2024/25 36708, nr. 24</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="464657CE" w14:textId="77777777" w:rsidR="006E7B7D" w:rsidRPr="00F53E7C" w:rsidRDefault="006E7B7D" w:rsidP="006E7B7D">
+    <w:p w14:paraId="1944B10D" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00F53E7C" w:rsidRDefault="00305A48" w:rsidP="00305A48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F53E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>https://zoek.officielebekendmakingen.nl/stcrt-2023-16878.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0225BAE4" w14:textId="77777777" w:rsidR="00623B7B" w:rsidRDefault="00495CFD">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="005FA29A" w14:textId="77777777" w:rsidR="00305A48" w:rsidRPr="00305A48" w:rsidRDefault="00305A48" w:rsidP="00305A48">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55911D00" w14:textId="77777777" w:rsidR="00623B7B" w:rsidRDefault="00495CFD">
+  <w:p w14:paraId="0956A96C" w14:textId="77777777" w:rsidR="00F32097" w:rsidRPr="00305A48" w:rsidRDefault="00F32097" w:rsidP="00305A48">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1345 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE9D1DE" w14:textId="77777777" w:rsidR="00F32097" w:rsidRPr="00305A48" w:rsidRDefault="00F32097" w:rsidP="00305A48">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="9B33BE22"/>
-[...326 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15093961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3CA631A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3852,462 +1650,144 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...137 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1007901477">
+  <w:num w:numId="1" w16cid:durableId="96875990">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00623B7B"/>
-[...181 lines deleted...]
-    <w:rsid w:val="00FE754F"/>
+    <w:rsidRoot w:val="00305A48"/>
+    <w:rsid w:val="001B22CC"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rsid w:val="005F2320"/>
+    <w:rsid w:val="00F32097"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="245031A5"/>
-  <w15:docId w15:val="{115986A0-2C84-4226-8C1D-86CBD0ECBC5F}"/>
+  <w14:docId w14:val="16D9FEBA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{69461183-4EAA-4CE2-AB19-A1CE3F6CFC6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4316,77 +1796,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4411,75 +1891,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4514,55 +1994,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4633,1124 +2113,893 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00205DE2"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:ind w:left="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...349 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...4 lines deleted...]
-    <w:name w:val="Nummering lijst Opdr.bev."/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305A48"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...96 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...78 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A6570"/>
+    <w:rsid w:val="00305A48"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001A6570"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00305A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A6570"/>
+    <w:rsid w:val="00305A48"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="005673D8"/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00305A48"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00305A48"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00305A48"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...57 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5758,51 +3007,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5869,65 +3118,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5948,217 +3197,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>6</ap:Pages>
-  <ap:Words>1844</ap:Words>
-  <ap:Characters>10144</ap:Characters>
+  <ap:Words>1762</ap:Words>
+  <ap:Characters>9694</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>84</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>80</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11965</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11434</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...115 lines deleted...]
-</file>