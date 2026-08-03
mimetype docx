--- v0 (2026-06-11)
+++ v1 (2026-08-03)
@@ -1,6518 +1,2975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D977F7" w:rsidRDefault="00590971" w14:paraId="3325F552" w14:textId="4673D03C">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00590971">
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="111D617D" w14:textId="4D45DCCA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2224</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="439F5B61" w14:textId="6964F4F5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>2026Z12043</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w:rsidR="00590971" w:rsidRDefault="00590971" w14:paraId="6D7BD9AA" w14:textId="435A455F">
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2D51E47E" w14:textId="4A4572C6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Bertram (Infrastructuur en Waterstaat) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6DDFE0AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2F31A080" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Vr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA0F38" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1DE708CC" w14:textId="782F5E1D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bent u bekend met het artikel 'Investigation confirms: Dutch rail freight costs far exceed those of neighbouring countries'? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA0F38" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="434939B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6B385036" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6A6A17EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja, ik ben bekend met dit artikel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="03251075" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3FF509CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3686119C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Herkent en onderschrijft u de analyse van spoorgoederenkosten/infraheffingen die ProRail en Havenbedrijf Rotterdam hebben gemaakt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="505E5C1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4F00F1EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="724DAA59" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De analyse geeft een goed inzicht in de verschillende tarieven in Nederland, Duitsland en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>België</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de wijze waarop die uitwerken op diverse vervoersroutes. Daarmee biedt het een bruikbaar beeld van de kosten waarmee spoorgoederenvervoerders op deze routes worden geconfronteerd. Het onderzoek onderstreept dat er grote verschillen bestaan tussen landen in de hoogte van tarieven en in de mate waarop het spoorgoederenvervoer aanvullend gesubsidieerd wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="288CFA57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="436CA58F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3A184381" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Erkent u dat de Nederlandse economie is gebaat bij een (goederen)vervoerssysteem verspreid over de diverse modaliteiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4FE27C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3ED16BD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0322F48C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor een robuust en betrouwbaar goederenvervoerssysteem zijn alle modaliteiten van belang. Een goede balans tussen weg, spoor, binnenvaart, zeevaart en buisleidingen draagt bij aan de bereikbaarheid, leveringszekerheid en economische kracht van Nederland. Dit uitgangspunt is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terug te vinden in de recente beleidsbrief IenW en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ook terug te vinden in de Beleidsagenda Goederenvervoer en het Toekomstbeeld Spoorgoederenvervoer 2050, die in onderlinge samenhang zijn opgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6F0C3F60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="43E83FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3FDE2110" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00450314">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In hoeverre onderschrijft u de stelling dat er de afgelopen jaren sprake is van een ‘reverse modal shift’, waarbij goederen die voorheen per spoor of binnenvaart werden vervoerd, steeds vaker via de weg worden vervoerd? Kunt u uw antwoord toelichten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="47A73C47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00916B1E" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="75C044FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6C23658A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het aandeel van het spoor in de modal split is de afgelopen jaren afgenomen. Tussen 2015 en 2021 schommelde het vervoerde volume per spoor tussen ongeveer 40 en 43 miljoen ton. Na een incidentele piek in 2022, onder meer als gevolg van een extra vraag naar kolenvervoer, is dit volume gedaald naar ruim 36 miljoen ton in 2025. De ontwikkeling van de modal split wordt beïnvloed door diverse factoren, waaronder economische ontwikkelingen, veranderingen in goederenstromen en de concurrentiepositie van de verschillende modaliteiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, havens en industriegebieden in binnen- en buitenland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="24FB51DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="587FCF44" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...62 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3A3F50F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...228 lines deleted...]
-      <w:r w:rsidRPr="00590971" w:rsidR="00BA61C7">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u - zoals uit het artikel blijkt - van mening dat de hoge kosten waar spoorgoederenvervoer bedrijven zich in Nederland voor gesteld zien, bijdragen aan deze ‘reverse modal shift’? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2A114DAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="74DD9FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="75442BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De kosten die vervoerders betalen voor het gebruik van het spoor vormen een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wezenlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderdeel van de totale kosten van het spoorgoederenvervoer.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971">
-[...420 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="53525ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1A0C9368" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tegelijkertijd wordt de afname van het spoorgoederenvervoer de afgelopen jaren grotendeels verklaard door andere ontwikkelingen. De belangrijkste oorzaak is de sterke afname van het kolenvervoer als gevolg van de voorziene sluiting van kolencentrales in Duitsland. ProRail concludeert in de jaarrapportages over het spoorgoederenvervoer onder meer het volgende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="6E805643" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6F7FAC95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In 2023 daalde het spoorgoederenvervoer met 10% ten opzichte van 2022. Belangrijke oorzaken waren een afname van het kolenvervoer, verminderde overslag in zeehavens en economische ontwikkelingen in onder andere Duitsland en China.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="4C7A42D9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="100CCBFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In 2024 daalde het spoorgoederenvervoer met 7% ten opzichte van 2023. Ook hier was de afname van het kolenvervoer de belangrijkste verklaring. Andere segmenten, zoals het intermodale vervoer, bleven per saldo relatief stabiel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="09635813" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="55FA6620" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>In 2025 bleef het spoorgoederenvervoer grotendeels stabiel, met uitzondering van het kolenvervoer. Daarnaast was sprake van een lichte daling van het wagenladingvervoer, terwijl het intermodale vervoer en het vervoer van erts en staal licht toenamen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="43369131" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="022CC2D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0A3AF365" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor het intermodale vervoer zijn de volumes relatief stabiel gebleven, maar ik hoor wel dat er verschuivingen hebben plaatsgevonden: vooral op de kortere afstanden is het moeilijker geworden om met de weg te concurreren en daar kunnen kosten een rol in spelen. Verder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00590971">
+      <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> constateer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ik </w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00590971">
+      <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dat het vervoerders momenteel onvoldoende lukt om nieuwe ladingstromen naar het spoor te trekken. De kostenpositie van het spoor kan daarin een factor zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="2DC5D557" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="12981BE6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7073057C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 6 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="19962C2C" w14:textId="338674FB">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="07A646D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waarom heeft Nederland geen gelijk speelveld met de met ons omringende landen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450314" w:rsidP="00590971" w:rsidRDefault="00450314" w14:paraId="385C3D9D" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="10F79D37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0656FFEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="312944FD" w14:textId="28621ADF">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="52A502BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is één Europees kader voor vaststelling van de gebruiksvergoeding, maar daarbinnen zijn bepaalde vrijheden om dit nader in te vullen. Zo kan ervoor gekozen worden om een extra heffing in te voeren om extra kosten door te berekenen aan de </w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>gebruikers van het spoor</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, op voorwaarde dat de markt dit kan dragen. Omgekeerd kan voor de dienstvoorzieningen (zoals de dienst opstellen en rangeren) gekozen worden om de kosten niet geheel door te berekenen. In aanvulling op de vaststelling van de gebruiksvergoeding gaan landen verschillend om met inzet van het subsidie-instrumentarium. Deze combinatie leidt er op dit moment toe dat</w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> spoorgoederenvervoer vanuit Rotterdam op de onderzochte routes “duurder” is dan vanuit Antwerpen. Kijkend naar Hamburg is </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C85">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">te zien dat Rotterdam meestal vergelijkbaar of “goedkoper” is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="17486FCF" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidR="009B0C85" w:rsidRDefault="009B0C85" w14:paraId="3E43B9AD" w14:textId="77777777">
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1F66C5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="44BD66B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00450314" w:rsidP="00590971" w:rsidRDefault="00450314" w14:paraId="03F6269E" w14:textId="71D2C7B1">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="31194528" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00590971">
+      <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="50F62021" w14:textId="6A2FFDFB">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="317ED37E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Worden de infraheffingen voor het rijden van goederentreinen en die voor het opstellen en rangeren van goederentreinen taakstellend bepaald of vastgesteld? Zo ja, door wie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="16790835" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="698458F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="15552365" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="0D3B7A38" w14:textId="18240B6C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7E3B873F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het vaststellen van de gebruiksvergoedingstarieven ligt bij ProRail. De gebruiksvergoedingstarieven dekken </w:t>
       </w:r>
-      <w:r w:rsidR="00BA61C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nu </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ongeveer 18% van de kosten van ProRail voor het beheer en onderhoud van het spoor. De rest van de kosten wordt door de rijksbijdrage van het ministerie van I</w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">nfrastructuur </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aterstaat (IenW)</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan ProRail gedekt. Het (eventueel) verstrekken van directe subsidies aan vervoerders </w:t>
       </w:r>
-      <w:r w:rsidR="00BA61C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of het via een extra heffing extra kosten doorberekenen aan de markt </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is de verantwoordelijkheid van het ministerie van IenW. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="3DCC5CDB" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4CC06682" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0C29755A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="64132555" w14:textId="328EDA0F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2D87B54B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wie neemt het besluit en wat is de basis voor de infraheffingstarieven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="7B4E63D3" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4A42CF8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0020E469" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="4D8C1DAC" w14:textId="2005A550">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="08E74C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De gebruiksvergoedingstarieven worden door ProRail vastgesteld binnen de Europese en nationale wettelijke kaders die daarvoor gelden. De regels voor de vergoedingen voor het gebruik van de spoorweginfrastructuur vinden hun basis in de Europese sera-richtlijn (richtlijn 2012/34/EU). De sera-richtlijn verplicht de infrastructuurbeheerder de kosten die rechtstreeks uit de exploitatie van de treindienst voortvloeien door te berekenen aan spoorwegondernemingen. Daaronder valt bijvoorbeeld een deel van de kosten voor spooronderhoud en de personeelskosten van treindienstleiders. Dit gebeurt via de vergoeding minimumtoegangspakket (VMT). Hiervoor zijn nadere regels gesteld in uitvoeringsverordening 2015/909/EU “betreffende de modaliteiten voor de berekening van de kosten die rechtstreeks uit de exploitatie van de treindienst voortvloeien”. De methodiek waarin ProRail beschrijft welke kosten worden opgenomen in de VMT moet voor de toepassing van de vergoedingen worden goedgekeurd door de A</w:t>
       </w:r>
-      <w:r w:rsidR="00BA61C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">utoriteit </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00BA61C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">onsument en </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00BA61C7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>arkt</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00450314" w:rsidP="00590971" w:rsidRDefault="00450314" w14:paraId="587226E2" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2C72ECEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4FF7B8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast worden er op basis van de sera-richtlijn door ProRail ook vergoedingen berekend voor het gebruik van bepaalde diensten, zoals opstellen en rangeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="2B58A64F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6D7FE93B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De sera-richtlijn is nationaal geïmplementeerd via de Spoorwegwet en het onderliggende besluit implementatie richtlijn 2012/34/EU tot instelling van één Europese spoorwegruimte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="02F0ED9C" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="5F236A94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6CBC8A34" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="6FD82308" w14:textId="041994C4">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="180ECFF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wordt bij de vaststelling van de infraheffingen gestuurd op een optimaal evenwicht tussen opbrengsten uit infraheffingen en het behoud of de groei van het goederenvervoer per spoor? Daarbij rekening houdend met de prijsgevoeligheid van verladers bij de keuze tussen vervoerwijzen. Kunt u dit toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="25CD4C11" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0B4C55DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0A8644FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="51C4CDF0" w14:textId="404C0DAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="5C1191F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Op basis van de sera-richtlijn is ProRail verplicht om de kosten die rechtstreeks voortvloeien uit de exploitatie van de treindienst door te berekenen aan spoorwegondernemingen. Daarbij kan dus niet gezocht worden naar een evenwicht tussen opbrengsten en effecten op de markt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="061D4D7A" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:r w:rsidR="00BA61C7">
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2919E529" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6179185B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kosten die niet rechtstreeks voortvloeien uit de exploitatie kunnen via een eventuele extra heffing op verzoek van het ministerie van IenW worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">doorberekend, op voorwaarde dat de markt dit kan dragen. Hierbij wordt rekening gehouden met de prijselasticiteit van </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">onder andere </w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">goederenvervoerders. Op dit moment wordt echter geen extra heffing toegepast en toepassing hiervan is voor de huidige tariefperiode </w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>van de gebruiksvergoeding (</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026 – 2029</w:t>
       </w:r>
-      <w:r w:rsidR="00916B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook niet voorzien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="715ADE56" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7DA83951" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="39ABC599" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor het bepalen van de kosten voor diensten als opstellen en rangeren worden door ProRail minimaal de directe kosten doorberekend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="044D428A" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0DC84B16" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="57F54FED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="22FE66ED" w14:textId="417B65A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="79081521" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke factoren bepalen de hoogte van de infraheffingstarieven? Kunt u toelichten hoe deze factoren worden meegewogen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="29DFDE9B" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="461F919E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="44223357" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="14BF4DD2" w14:textId="4FEBF341">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6F185B62" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ProRail bepaalt de hoogte van de gebruiksvergoedingstarieven. Zoals bij vraag 8 is aangegeven doet ProRail dat binnen de Europese en nationale wettelijke kaders die van toepassing zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="0A191BDA" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1476A315" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="265B266F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ProRail spant zich in om, voor zover mogelijk, te zorgen dat het spoor betaalbaar blijft en neemt hiervoor verschillende maatregelen binnen het door IenW en ProRail gezamenlijk vastgestelde </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00590971">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Basis Kwaliteitsniveau Spoor (BKN)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Door scherpe keuzes te maken in de inrichting van het onderhoud en efficiënte inzet van mensen en capaciteit, wordt geprobeerd de capaciteit van het spoor zo optimaal en betaalbaar mogelijk te benutten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="5337E5C6" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="11DE46F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1754647E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="2276CB4D" w14:textId="2B521110">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1BA0008E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wordt er daarbij rekening gehouden met tarieven in het buitenland?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="16EEADBC" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="644205B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="53E1941F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="42622030" w14:textId="4C211CA9">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0FFC38EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij het vaststellen van tarieven voor een nieuwe periode van de gebruiksvergoeding wordt ook gekeken naar andere landen. Het verschil in </w:t>
       </w:r>
-      <w:r w:rsidR="00D04CFC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>kosten voor gebruikers van het spoor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00D04CFC">
-[...15 lines deleted...]
-      <w:r w:rsidR="00D04CFC">
+      <w:r w:rsidRPr="00590971">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tussen Nederland en omringende landen zit </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>onder andere</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00D04CFC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verleende</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsidies door de omringende landen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="4979BBC3" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="5A201FB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1D6D2D29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="5E24F803" w14:textId="7D90DC75">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="006A3F89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke mogelijkheden ziet u om het spoorgoederenvervoer in Nederland een ‘level playing field’ te bieden met het buitenland?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="585B4623" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="071422BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2A85A0CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00751D04" w:rsidR="00751D04" w:rsidP="00751D04" w:rsidRDefault="00751D04" w14:paraId="6AC30119" w14:textId="2805B7C8">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00751D04" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6376AC47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De tarieven voor opstellen en rangeren zijn met de tariefswijzigingen per 1 januari 2026 verlaagd. Er is toen ook besloten om geen subsidie meer te geven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Met deze wijzigingen is het verschil met de ons omringende landen per 2026 minder geworde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Vanuit vervoerders wordt gepleit voor verdere verlaging van de tarieven naar een niveau voor 2023 toen de tarieven voor opstellen en rangeren nog lager waren. Dit is een maatregel met een tijdelijk effect. Gelet op de schaarste aan financiële middelen is mijn kabinetsinzet gericht op maatregelen die de kostenpositie structureel versterken in plaats van tijdelijke subsidies. Voorbeelden van deze inzet zijn de focus op een goede instandhouding en op het kunnen rijden met 740 meter lange treinen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00751D04" w:rsidR="00751D04" w:rsidP="00751D04" w:rsidRDefault="00751D04" w14:paraId="560E1C95" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00751D04" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="5ABC1325" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7C375172" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De grote tariefverschillen tussen landen vind ik niet wenselijk. Daarom zet ik mij in Europees verband al geruime tijd in voor verdere harmonisatie richting een meer uniforme toepassing van het Europees raamwerk voor de gebruiksvergoeding. Deze inzet zal tijd vragen. Recentelijk nog heeft de minister van Economische Zaken en Klimaat de actualisatie van de interne-marktactieagenda naar de Tweede Kamer gestuurd waarin dit ook is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00590971">
+      <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>opgenomen</w:t>
       </w:r>
-      <w:r w:rsidR="00190214">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00590971" w:rsidR="00590971">
+      <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="2876F899" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="713C8EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3B4323F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="772BC9D7" w14:textId="658640B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="19C676F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is er een relatie tussen de hoogte van de infraheffing en de geleverde kwaliteit van de dienstverlening van de nationale spoorbeheerder? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="1FDB81E3" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6DCDE3B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0EA5364D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00751D04" w:rsidR="00751D04" w:rsidP="00751D04" w:rsidRDefault="00751D04" w14:paraId="6557DCB6" w14:textId="6DF7CAC9">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00751D04" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7320ED94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voor de periode 2026-2029 is besloten om 18% van de instandhoudingskosten te dekken uit de gebruiksvergoeding die vervoerders betalen. Dit percentage is gelijk aan de periode 2023-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. De prestaties van het goederenspoor zijn de afgelopen jaren verbeterd. Via het verbeterprogramma Zee-Zevenaar is door ProRail veel werk verzet in het wegwerken van achterstallig onderhoud op de Rotterdamse havenspoorlijn. Dit heeft geleid tot een forse reductie in het aantal hinderrijke storingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="09969450" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="51473D27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3501DAB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="70C47E0D" w14:textId="06DA6BCF">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="23302DEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Is het niet zaak nu het vervoer per spoor Europees (zowel personen- als goederenvervoer) meer wordt geüniformeerd (bijv. qua stelsel, marktordening, spoorveiligheid, etc.) om ook de publieke lastendruk van de spoorgoederensector (meer) te harmoniseren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="7EA8BFDA" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="0A5E53E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="5FC4D1D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="3D24B361" w14:textId="71621C29">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="1CB28BDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Daar zet ik mij voor in. Ik verwijs daarbij ook naar mijn antwoord op vraag 12.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0066149C" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="4402776A" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="0066149C" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="08AC223C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0066149C" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="4EAA0AD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066149C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="2DABFBEB" w14:textId="05C68AA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="6C6E0EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zijn de infraheffingen voor het opstellen van goederentreinen op de emplacementen in de havens, bij de inland terminals en in de industriegebieden, in lijn met die van het wegtransport? Kunt u dit toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="47EA0F95" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="553D997D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0066149C" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="373642D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066149C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="39EC3B1E" w14:textId="2CC1A5D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="37AE8081" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De tarieven voor het opstellen en rangeren van goederentreinen zijn niet direct vergelijkbaar met bijvoorbeeld de kosten van parkeren in het wegvervoer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="36A4B216" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="3C84A543" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="47C4D15B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00450314" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="6750B4B5" w14:textId="23F7A1D7">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="64A07DFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450314">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Welke mogelijkheden ziet u verder om van overheidswege de ‘reverse modal shift’ te keren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="22FC0D3A" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="7C0DCB90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00450314" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="38475B29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="1E315EDE" w14:textId="53870EF7">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="2480F383" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Voorafgaand aan het Commissiedebat Spoorgoederenvervoer ontvangt u een brief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00590971">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarin ik mijn beleidsinzet voor het spoorgoederenvervoer voor de komende jaren uiteenzet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00590971" w:rsidR="00590971" w:rsidP="00590971" w:rsidRDefault="00590971" w14:paraId="792415AA" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00590971" w:rsidR="00FA1D83" w:rsidP="00FA1D83" w:rsidRDefault="00FA1D83" w14:paraId="020AA43D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F2320" w:rsidRDefault="005F2320" w14:paraId="6D4B5BC0" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="005F2320" w:rsidSect="00FA1D83">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39B5AD96" w14:textId="77777777" w:rsidR="005129DF" w:rsidRDefault="005129DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19ECFFDA" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="389F893C" w14:textId="77777777" w:rsidR="005129DF" w:rsidRDefault="005129DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A93D92A" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4036EC77" w14:textId="77777777" w:rsidR="00B65DD9" w:rsidRDefault="00B65DD9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D3E9711" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0DF20A12" w14:textId="77777777" w:rsidR="00B65DD9" w:rsidRDefault="00B65DD9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B132307" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5160C834" w14:textId="77777777" w:rsidR="00B65DD9" w:rsidRDefault="00B65DD9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69F6B93E" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C17AA39" w14:textId="77777777" w:rsidR="005129DF" w:rsidRDefault="005129DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01876208" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67F8C704" w14:textId="77777777" w:rsidR="005129DF" w:rsidRDefault="005129DF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="460E68F6" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="55B548BC" w14:textId="1C416D1F" w:rsidR="00751D04" w:rsidRDefault="00751D04">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="4A3AA232" w14:textId="77777777" w:rsidR="00FA1D83" w:rsidRDefault="00FA1D83" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Tweede Kamer, Vergaderjaar 2024-2025, 29 984, nr. 1204.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E682C13" w14:textId="54614901" w:rsidR="00751D04" w:rsidRPr="00751D04" w:rsidRDefault="00751D04">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="466D281D" w14:textId="77777777" w:rsidR="00FA1D83" w:rsidRPr="00751D04" w:rsidRDefault="00FA1D83" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00751D04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00751D04">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Benchmark infrakosten NL BE DE, ProRail, 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5EB0FD76" w14:textId="0503ECC9" w:rsidR="00190214" w:rsidRDefault="00190214">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="64A8B31B" w14:textId="77777777" w:rsidR="00FA1D83" w:rsidRDefault="00FA1D83" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Tweede Kamer, Vergaderjaar 2025-2026, 22 112 nr. 4361</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="562B6858" w14:textId="107EF63B" w:rsidR="00751D04" w:rsidRDefault="00751D04">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="36EBF318" w14:textId="77777777" w:rsidR="00FA1D83" w:rsidRDefault="00FA1D83" w:rsidP="00FA1D83">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Tweede Kamer, Vergaderjaar 2024-2025, 29 984, nr. 1204.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="469EBF7B" w14:textId="77777777" w:rsidR="00B65DD9" w:rsidRDefault="00B65DD9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56000341" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15E1B3AF" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4F187891" w14:textId="77777777" w:rsidR="00D977F7" w:rsidRDefault="00C66485">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B527680" w14:textId="77777777" w:rsidR="005E68AD" w:rsidRPr="00FA1D83" w:rsidRDefault="005E68AD" w:rsidP="00FA1D83">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1440 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="828F7989"/>
-[...1614 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="698E4A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26B0BA16"/>
     <w:lvl w:ilvl="0" w:tplc="D32E01C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6581,329 +3038,144 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...125 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="1" w16cid:durableId="1445926965">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00590971"/>
-[...54 lines deleted...]
-    <w:rsid w:val="00F837FF"/>
+    <w:rsidRoot w:val="00FA1D83"/>
+    <w:rsid w:val="001B22CC"/>
+    <w:rsid w:val="005E68AD"/>
+    <w:rsid w:val="005F2320"/>
+    <w:rsid w:val="00FA1D83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="4EC52C5A"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4BF62140"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C93248DB-0FD4-41A5-9B31-CF9EE64F0D93}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6912,77 +3184,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7007,75 +3279,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7110,55 +3382,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7221,3684 +3493,891 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...68 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...872 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590971"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00590971"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00590971"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00590971"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00590971"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...18 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA61C7"/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...14 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA61C7"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00190214"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...185 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2024/03/22/kamerbrief-basiskwaliteitsniveau-spoor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10906,51 +4385,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11017,65 +4496,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11096,186 +4575,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11209</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1976</ap:Words>
+  <ap:Characters>10872</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
-  <ap:Paragraphs>26</ap:Paragraphs>
+  <ap:Lines>90</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13149</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12823</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...84 lines deleted...]
-</file>