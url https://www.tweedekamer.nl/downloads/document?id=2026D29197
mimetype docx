--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,3339 +1,1217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002905E5" w:rsidRDefault="00340ECA" w14:paraId="305DEB31" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001C290B" w:rsidR="001C290B" w:rsidRDefault="0074630F" w14:paraId="79C5C827" w14:textId="073AFDE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B" w:rsidR="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B" w:rsidR="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="001C290B" w14:paraId="67BF03AC" w14:textId="0F1513A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B" w:rsidR="0074630F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1214</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="001C290B" w:rsidP="0074630F" w:rsidRDefault="001C290B" w14:paraId="05EF9F72" w14:textId="2DED31C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="001C290B" w:rsidP="0074630F" w:rsidRDefault="001C290B" w14:paraId="751375E7" w14:textId="3921A960">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="72864499" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="25FCCB8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met deze brief stuurt het kabinet u het verslag van de informele Energieraad die op 12 en 13 mei jl. plaatsvond in Nicosia, Cyprus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22EC3" w:rsidP="002905E5" w:rsidRDefault="00D22EC3" w14:paraId="3DE7C06A" w14:textId="77777777"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="001C290B" w:rsidRDefault="0074630F" w14:paraId="2AEE6409" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002905E5" w:rsidP="002905E5" w:rsidRDefault="002905E5" w14:paraId="4FF62B4C" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+    <w:p w:rsidRPr="001C290B" w:rsidR="001C290B" w:rsidP="001C290B" w:rsidRDefault="001C290B" w14:paraId="5145BCBF" w14:textId="24713FEF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="001C290B" w:rsidRDefault="0074630F" w14:paraId="16807B6C" w14:textId="6D443286">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B" w:rsidR="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00D22EC3" w:rsidP="002905E5" w:rsidRDefault="00D22EC3" w14:paraId="2A79763C" w14:textId="7D0B4495">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="001C290B" w:rsidRDefault="0074630F" w14:paraId="0B79C6EB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="001C290B" w:rsidP="001C290B" w:rsidRDefault="001C290B" w14:paraId="2D2FAE45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="59D0DF84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA68E1" w:rsidR="00D22EC3" w:rsidP="002905E5" w:rsidRDefault="00D22EC3" w14:paraId="4EB0BFC0" w14:textId="1B4A9D3E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="3D1BA2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Verslag informele Energieraad </w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t>Verslag informele Energieraad 12 en 13 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="6848D485" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="4D0DE1E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 12 en 13 mei jl. vond in Cyprus de informele Energieraad plaats. De Raad stond in het teken van beleidsdiscussies over de mededeling van de Europese Commissie (hierna: “Commissie”) onder de titel </w:t>
       </w:r>
-      <w:r w:rsidRPr="46B26DB9">
-        <w:rPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, en over de rol van elektriciteitsopslag in een geïntegreerd energiesysteem. Ook werd gesproken over gasleveringszekerheid. Nederland werd hoogambtelijk vertegenwoordigd. Tijdens een informele Raad vindt geen besluitvorming plaats.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22EC3" w:rsidP="002905E5" w:rsidRDefault="00D22EC3" w14:paraId="00328600" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="289F86B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="0AFF5493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Beleidsdiscussie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Beleidsdiscussie AccelerateEU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="005C5330" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="70F00C5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 april jl. heeft de Commissie de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>AccelerateEU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-mededeling gepresenteerd, ter ondersteuning van lidstaten om de economische gevolgen van het conflict in het Midden-Oosten te beperken. Over de appreciatie van dit voorstel is de Kamer 9 mei jl. geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tijdens de informele Energieraad lichtte de verantwoordelijke Eurocommissaris, Dan Jørgensen, toe dat de EU zich op een kantelpunt bevindt. Afhankelijk van de keuzes die nu worden gemaakt, kan de huidige crisis al dan niet worden omgezet in een kans. De Commissie gaf aan dat de instrumenten er reeds liggen, maar dat politieke wil nodig is om de implementatie te versnellen. Met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-mededeling heeft de Commissie gehoor gegeven aan de oproep van lidstaten voor meer EU-coördinatie in reactie op de crisis. De Commissie onderstreepte daarbij dat nationale maatregelen in afstemming met buurlanden moeten worden genomen en in lijn moeten zijn met de langetermijndoelen voor klimaat en energie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="441720E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="46563355" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder de lidstaten was er brede steun voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>AccelerateEU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD2DF4">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-mededeling en voor sterkere EU-coördinatie op het gebied van gas en olie. Samen met een meerderheid van de lidstaten verwelkomde Nederland expliciet meer flexibiliteit en coördinatie ten aanzien van het vullen van gasopslagen en de instelling van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>AccelerateEU</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t>Fuel Observatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>AccelerateEU</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een op te richten platform voor het zoveel mogelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Fuel Observatory</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">real time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volgen van de ontwikkeling van vraag en aanbod, import, export en van de voorraden. Hierbij wees Nederland ook op de coördinerende rol die de Commissie kan spelen in het delen van data met bijvoorbeeld het VK. Enkele lidstaten wezen op de noodzaak van afstemming van nationale maatregelen om fragmentatie van de interne markt en verstoring van het gelijke speelveld te voorkomen. Een groep lidstaten, waaronder Nederland, verwelkomde de catalogus van de Commissie met voorbeelden van nationale maatregelen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>best practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="73FC0F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="27EDA5F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er was brede consensus onder de lidstaten dat een versterkte inzet op de energietransitie noodzakelijk is als langetermijnoplossing om toekomstige crises door geopolitieke spanningen te voorkomen. Daarbij wezen verschillende lidstaten op de blijvende aandacht die nodig is voor leveringszekerheid. Met het oog op kortetermijnmaatregelen in reactie op de crisis verwelkomde een aantal lidstaten de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">real time </w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Investment Booster </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die is aangekondigd als een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderdeel van de aanstaande herziening van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het ETS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en (deels) als invulling van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>Industrial Decarbonisation Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IDB), gefinancierd met 400 miljoen emissierechten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Enkele lidstaten vroegen om herallocatie en meer EU-middelen en/of EU-instrumenten voor investeringen in de energietransitie, waarbij sommige lidstaten ook vroegen om EU-instrumenten om de impact van hoge gasprijzen op de industrie te mitigeren. Verschillende lidstaten verwelkomden het tijdelijke staatssteunkader in reactie op de crisis in het Midden-Oosten. Een aantal lidstaten wees in deze samenhang op het risico voor het gelijke speelveld en het risico op fragmentatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="63048D15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="40A539BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verschillende lidstaten onderstreepten het belang van elektrificatie. Het door de Commissie aangekondigde doel voor elektrificatie werd door enkele lidstaten expliciet verwelkomd. Een aantal lidstaten, waaronder Nederland, verwelkomde de aangekondigde herziening van de criteria voor hernieuwbare waterstof. Door enkele lidstaten werd benadrukt dat investeringen in kritieke infrastructuur, gasopslagen en eerlijke kostendeling van belang zijn om tekorten in de winter te voorkomen. Enkele lidstaten verwelkomden de aangekondigde herziening van het Europese kader over de netwerktariefmethodologie, waarbij Nederland het belang van een sterkere harmonisatie en een gelijk speelveld benadrukte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="1DA50312" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="5E73833B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Investment Booster </w:t>
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Beleidsdiscussie elektriciteitsopslag in een geïntegreerd energiesysteem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="107E6965" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="5C9DFDF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens deze sessie vond een beleidsdiscussie plaats over de rol van elektriciteitsopslag in een geïntegreerd energiesysteem. De Commissie onderstreepte in haar introductie dat elektriciteitsopslag essentieel is als buffer voor systeembalans. De Commissie wees er tegelijk op dat de ontwikkeling van opslag traag verloopt door politieke obstakels, zoals onzekerheid over de regelgeving, trage vergunningprocedures en beperkte markttoegang. In dit kader benadrukte de Commissie ook het belang van het mobiliseren van kapitaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="3423CD82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="5C8FCE97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de discussie was er brede overeenstemming over het strategische belang van elektriciteitsopslag voor leveringszekerheid, systeembalans en de energietransitie. Enkele lidstaten wezen op de rol van opslag in de transitie van een gecentraliseerd naar een meer gedecentraliseerd elektriciteitssysteem met meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>volatiele bronnen, zoals zon en wind; sommige lidstaten wezen hierbij op de steeds vaker voorkomende negatieve prijzen. Onder de lidstaten was er brede erkenning dat zowel korte- als langetermijnopslag nodig is. Batterijen zijn primair geschikt voor de korte termijn, voor de langere termijn werd door verschillende lidstaten gewezen op pompcentrales, waterstofopslag, waterkracht en thermische opslag. Enkele lidstaten noemden hierbij dat we ook oog moeten houden voor innovatieve technologieën.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="13F552F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="457BCA75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een grote groep lidstaten benadrukte het belang van een Europese toeleveringsketen voor opslagcomponenten en versterking van de Europese industriële basis. Een aantal lidstaten waarschuwde voor nieuwe afhankelijkheden. Enkele lidstaten noemden in dit kader de implementatie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...26 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Net Zero Industry Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Critical Raw Materials Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Andere lidstaten wezen op modernisering van recycling, ook voor batterijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="3912BB5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="1EAA4529" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland onderstreepte dat elektriciteitsopslag cruciaal is in een geïntegreerd energiesysteem en extra urgent in samenhang met netcongestie. Nederland benadrukte dat nauwe coördinatie tussen lidstaten essentieel is voor een weerbare EU-waardeketen, met aandacht voor de gehele keten van kritieke grondstoffen tot eindproductie en een betere koppeling van onderzoek, innovatie en scale-ups aan de industrie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="052C0B18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="05B238FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Beleidsdiscussie elektriciteitsopslag in een geïntegreerd energiesysteem</w:t>
-[...32 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Net Zero Industry Act </w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:t>Gedachtewisseling over gasleveringszekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="21410E44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="57CCFDB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook vond een gedachtewisseling plaats over gasleveringszekerheid, waarmee het Cypriotische voorzitterschap aandacht besteedde aan de wijze waarop de ontwikkeling van binnenlandse gasvelden binnen de EU strategisch kan bijdragen aan de leveringszekerheid van de EU. Een aantal lidstaten met dergelijke gasvelden lichtte lopende projecten en verkenningen toe. Daarbij werd onderstreept dat deze ontwikkelingen moeten worden bezien in samenhang met de klimaat- en energiedoelstellingen van de EU, waarbij ook rekening moet worden gehouden met de vergelijking tussen de emissies van lokaal geproduceerd gas en geïmporteerd LNG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="6E2DA24D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="67B861DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland vroeg tevens aandacht voor de problemen die de sectoren ondervinden met de implementatie van de methaanverordening. Deze verordening is belangrijk voor het halen van de klimaatdoelen. Nederland pleitte bij de Commissie voor pragmatische oplossingen op de korte termijn, om risico’s voor leveringszekerheid te voorkomen. Daarnaast pleitte Nederland in het kader van het aangekondigde pakket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>benadrukte dat nauwe coördinatie tussen lidstaten essentieel is voor een weerbare EU-waardeketen, met aandacht voor de gehele keten van kritieke grondstoffen tot eindproductie en een betere koppeling van onderzoek, innovatie en scale-ups aan de industrie.</w:t>
-[...63 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t>voor gasleveringszekerheid voor een fundamentele herziening van het opslagkader, gelet op de kostbare zomer-winterspread en de ongelijke kostenverdeling tussen lidstaten. Nederland benoemde het belang van een dialoog op EU-niveau over strategische gasreserves t.b.v. EU gasleveringszekerheid. Nederland onderstreepte verder dat de bestaande aardgasinfrastructuur belangrijk blijft tijdens de transitie en vroeg meer aandacht voor toekomstige EU-coördinatie op het hergebruik van gasinfrastructuur voor bijvoorbeeld waterstof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="0074630F" w:rsidP="0074630F" w:rsidRDefault="0074630F" w14:paraId="278EC808" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001C290B" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="2B9C9A99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001C290B" w:rsidR="006F53E6" w:rsidSect="008A788D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2505038C" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D">
+    <w:p w14:paraId="3EBC4622" w14:textId="77777777" w:rsidR="004D663D" w:rsidRDefault="004D663D" w:rsidP="0074630F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C65C9FB" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12A4A09F" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D">
+    <w:p w14:paraId="14345E6D" w14:textId="77777777" w:rsidR="004D663D" w:rsidRDefault="004D663D" w:rsidP="0074630F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B2B2ED" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BFF95AA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6BE0DE33" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5545AACF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="59A5EE93" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6CB6A8FA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22D312EE" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048F2EF6" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D">
+    <w:p w14:paraId="6D51B210" w14:textId="77777777" w:rsidR="004D663D" w:rsidRDefault="004D663D" w:rsidP="0074630F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040947AC" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E0B4D94" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D">
+    <w:p w14:paraId="284A89F7" w14:textId="77777777" w:rsidR="004D663D" w:rsidRDefault="004D663D" w:rsidP="0074630F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ABFF43" w14:textId="77777777" w:rsidR="00FC023D" w:rsidRDefault="00FC023D"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0D7312E2" w14:textId="77777777" w:rsidR="00D22EC3" w:rsidRDefault="00D22EC3" w:rsidP="00D22EC3">
+    <w:p w14:paraId="4956606D" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="001C290B" w:rsidRDefault="0074630F" w:rsidP="001C290B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22112, nr. 4326.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="12A83355" w14:textId="77777777" w:rsidR="00D22EC3" w:rsidRDefault="00D22EC3" w:rsidP="00D22EC3">
+    <w:p w14:paraId="11BE0D0B" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="001C290B" w:rsidRDefault="0074630F" w:rsidP="001C290B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C290B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C290B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie hier de link naar de catalogus: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00374B70">
+        <w:r w:rsidRPr="001C290B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>AccelerateEU Catalogue - Energy - European Commission</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="07849B08" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4F022EBA" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...527 lines deleted...]
-  <w:p w14:paraId="5FEF9F4B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7CAAAE10" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DDD2C64" w14:textId="77777777" w:rsidR="0074630F" w:rsidRPr="0074630F" w:rsidRDefault="0074630F" w:rsidP="0074630F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...618 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0074630F"/>
+    <w:rsid w:val="000E562B"/>
+    <w:rsid w:val="001A139A"/>
+    <w:rsid w:val="001C290B"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="00410E70"/>
+    <w:rsid w:val="004D663D"/>
+    <w:rsid w:val="004F4331"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rsid w:val="008A788D"/>
+    <w:rsid w:val="00B37B57"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="454A7298"/>
+  <w14:docId w14:val="3DA67C92"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9E968F1-EA77-4415-9FD9-C8C61674AB59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3355,74 +1233,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3571,1032 +1450,1188 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0074630F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="0074630F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074630F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="0074630F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D22EC3"/>
+    <w:rsid w:val="0074630F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C290B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energy.ec.europa.eu/publications/accelerateeu-catalogue_en" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6992</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1297</ap:Words>
+  <ap:Characters>7139</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>58</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8247</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8420</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>