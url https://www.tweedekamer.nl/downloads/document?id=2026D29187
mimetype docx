--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,7492 +1,5703 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5F391591" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A43DA7">
+    <w:p w:rsidRPr="00605811" w:rsidR="00605811" w:rsidRDefault="002D0167" w14:paraId="3E605804" w14:textId="2C4D258F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="00605811" w:rsidP="004474D9" w:rsidRDefault="00605811" w14:paraId="21B2971E" w14:textId="50AE51C9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>539</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="00605811" w:rsidP="00605811" w:rsidRDefault="00605811" w14:paraId="6D2CBE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="00605811" w14:paraId="0A0A3E2B" w14:textId="25701257">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze achtste voortgangsbrief informeer ik u over de stand van zaken van de invoering van de vrachtwagenheffing, die op 1 juli 2026 start. Vanaf dat moment gaan houders van vrachtwagens per kilometer betalen voor het gebruik van snelwegen en sommige provinciale en gemeentelijke wegen. Met de invoering van de vrachtwagenheffing worden bestaande belastingen afgeschaft of verlaagd. De netto-opbrengsten van de vrachtwagenheffing worden teruggesluisd naar de vervoerssector in de vorm van subsidies voor innovatie en verduurzaming. Het gaat met name om subsidies voor elektrische vrachtwagens en laadinfrastructuur. Zo draagt de vrachtwagenheffing bij aan het verminderen van de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">-uitstoot en de afhankelijkheid van fossiele brandstoffen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4A8E4179" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="45FFB85C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7E5078DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tijdelijke verlaging tarieven vrachtwagenheffing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6A05585B" w14:textId="39272C9B">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="70398F26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De invoering van de vrachtwagenheffing valt in een periode van uitzonderlijk hoge brandstofprijzen als gevolg van het conflict in het Midden-Oosten en de daarmee samenhangende verstoringen op de energiemarkten. Het kabinet is zich ervan bewust dat houders van vrachtwagens hierdoor te maken hebben met een forse lastenstijging. Om ondernemers tegemoet te komen worden de tarieven van de vrachtwagenheffing van 1 september tot en met 31 december tijdelijk verlaagd met 22,3%. Dit is vastgelegd in een zogeheten goedkeurend beleidsbesluit. Hierover is uw Kamer op 22 mei jl. geïnformeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Met de tijdelijke verlaging wordt opvolging gegeven aan de motie-Flach c.s.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en de motie-Eerdmans/Wilders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6A1B926B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6B358F20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="00C0B53E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voortgang realisatie heffingssysteem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="58AA1C61" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7BF5AD50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Dienst Wegverkeer (RDW), het Centraal Justitieel Incassobureau (CJIB), Rijkswaterstaat (RWS) en de Inspectie Leefomgeving en Transport (ILT) realiseren in opdracht van het ministerie van Infrastructuur en Waterstaat (IenW) het heffingssysteem voor de vrachtwagenheffing. Daarbij heeft de RDW, als centrale uitvoeringsorganisatie, de leiding over de realisatiewerkzaamheden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="110FA3FC" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1B06D332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6FE0F137" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De uitvoeringsorganisaties zijn klaar voor de start van de vrachtwagenheffing op 1 juli. De benodigde systemen zijn gerealiseerd en getest en de processen en organisaties zijn ingericht. Ook vindt er uitgebreide communicatie plaats. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0A570F13" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2392B2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4DE365ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toldienstaanbieders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5663E1FA" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="27CA190E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Binnen de uitvoering van de vrachtwagenheffing hebben toldienstaanbieders een sleutelrol. Zij zijn verantwoordelijk voor de registratie van de gereden kilometers, de inning van de heffing bij houders van vrachtwagens en de afdracht aan de overheid. Voor de registratie van de gereden kilometers worden houders door de dienstaanbieders voorzien van boordapparatuur. Houders kunnen terecht bij de hoofddienstaanbieder (HDA) of een Europese dienstaanbieder (EETS-aanbieder). Deze dienstaanbieders hebben voldoende capaciteit om alle houders die gebruikmaken van de Nederlandse wegen te bedienen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="50E1056B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0F2FED67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3CB34E8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hoofddienstaanbieder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="19738B98" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="45D951A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De HDA is een toldienstaanbieder met speciale verplichtingen, die is gecontracteerd door de overheid. De HDA is verplicht om iedere gebruiker die zich meldt als klant, te accepteren. Hiermee is verzekerd dat elke houder van een vrachtwagen over een contract en boordapparatuur kan beschikken en dus aan de verplichtingen van de Wet vrachtwagenheffing kan voldoen. De HDA biedt zijn diensten alleen in Nederland aan en opereert onder de merknaam NedLinq. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="00BF119A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3D1EA373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5B71518F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">NedLinq is klaar voor de start van de heffing op 1 juli. Het afgelopen halfjaar is de dienstverlening stapsgewijs operationeel geworden. Vanaf eind 2025 konden gebruikers zich bij NedLinq pre-registreren. Vervolgens is in het eerste kwartaal van dit jaar gestart met het sluiten van de dienstverleningsovereenkomsten en het leveren van boordapparatuur via de post. Ook heeft NedLinq verspreid over het land en vlak over de grens in Duitsland en België, uitgiftepunten voor boordapparatuur ingericht. Via deze punten kan NedLinq ook houders van boordapparatuur voorzien die zich pas op het laatste moment melden, waardoor de reguliere levering via de post niet meer mogelijk is. Daarnaast hebben deze punten als functie om houders die na 1 juli voor het eerst met hun vrachtwagen in Nederland gaan rijden, van boordapparatuur te voorzien, en om houders die te maken krijgen met een defect boordapparaat, snel vervanging te kunnen bieden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="19AAF6C2" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2552D289" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7563A7B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europese dienstaanbieders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1618F1F2" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0B25D812" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Houders van een vrachtwagen kunnen de vrachtwagenheffing ook betalen via een zogenoemde aanbieder van Europese elektronische tolheffingsdiensten (EETS-aanbieder). Dat is een toldienstaanbieder die, op grond van de Europese regelgeving, in meerdere lidstaten zijn diensten aanbiedt. Dat maakt het mogelijk dat een houder bij slechts één aanbieder een contract hoeft te sluiten. Vervolgens kan deze met één boordapparaat door toldomeinen in verschillende EU-lidstaten rijden, waarna er één factuur volgt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="56067F38" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="45DEF432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="154AEAD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zes EETS-aanbieders bieden dienstverlening aan voor de vrachtwagenheffing. Veel Nederlandse en buitenlandse houders van vrachtwagens zijn al klant bij één van deze EETS-aanbieders voor vrachtwagenheffing in het buitenland. Deze houders beschikken daarmee al over boordapparatuur die ook in Nederland kan worden gebruikt. De toevoeging van dienstverlening in Nederland aan het pakket dat bij de dienstaanbieder wordt afgenomen, is voor hen de enige benodigde voorbereiding op de vrachtwagenheffing.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3251C8EF" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="762041A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4E836DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast hebben de EETS-aanbieders nieuwe klanten in Nederland geworven. Deze klanten zijn voorzien van boordapparatuur en voorgelicht over het gebruik ervan. Ook deze aanbieders spannen zich ervoor in dat houders van vrachtwagens die zich pas laat melden, nog voor 1 juli over boordapparatuur beschikken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="501093E1" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="23143130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="58AFCB03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toezicht en handhaving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="29636B5B" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6B0C245A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voor een goede werking van de wet is het noodzakelijk dat wordt gecontroleerd of de regels voor de vrachtwagenheffing worden opgevolgd. Het systeem dat hiervoor is ingericht is vanaf 1 juli operationeel. Voor het toezicht wordt onder andere gebruik gemaakt van apparatuur om kentekens te registreren en boordapparatuur uit te lezen. Deze apparatuur is inmiddels verspreid over het land opgehangen aan portalen boven de weg. Ook zijn de nodige voorbereidingen afgerond om verplaatsbare apparatuur langs de weg in te kunnen zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="661A49EA" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4BDB90F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="41557919" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Als houders van een vrachtwagen vanaf 1 juli gebruik maken van de weg zonder dat zij een contract hebben afgesloten met een toldienstaanbieder en/of niet beschikken over werkende boordapparatuur, dan overtreden zij de Wet vrachtwagenheffing. De RDW kan dan handhavend optreden door het opleggen van een boete.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="22F63CB4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0713895B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1389104C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boetehoogtes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5FC8F6E9" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0C42FBD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De maximale boetehoogte is vastgesteld in artikel 15, eerste lid, van de Wet vrachtwagenheffing. De boetehoogte komt overeen met de tweede categorie, zoals bedoeld in artikel 23, vierde lid, van het Wetboek van Strafrecht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3BB53764" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="00C444D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 11 januari 2026 zijn middels een beleidsregel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de boetebedragen voor de vrachtwagenheffing nader bepaald en gepubliceerd. Omdat de verplichtingen rond de vrachtwagenheffing nieuw zijn, is besloten om de boetebedragen het eerste halfjaar te halveren. Hiermee zijn de financiële gevolgen voor houders van vrachtwagens die onbedoeld in de fout gaan niet onevenredig groot. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="321ABCA3" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0491CEDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De boetebedragen zijn zo gekozen dat het begaan van een overtreding geen financieel voordeel op kan leveren, ook niet tijdens het eerste halfjaar. De boetebedragen zijn als volgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="46C393BA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="26E011E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="68B9B732" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="37B5E65E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabel \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0E2841"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Boetebedragen vrachtwagenheffing</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Onopgemaaktetabel11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3450"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2220"/>
+        <w:gridCol w:w="3570"/>
+        <w:gridCol w:w="1766"/>
+        <w:gridCol w:w="2195"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="5E688600" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="46523E01" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7D1ADCB2" w14:textId="77777777">
-            <w:r w:rsidRPr="00C44D5F">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="58537FA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Verplichting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0A919174" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="165461BD" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Reguliere boetebedragen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0D85BB20" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3E365B1D" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Tijdelijk verlaagde Boetebedragen (tot 1 januari 2027)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="3A8F06A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="53837278" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6AE9A3DC" w14:textId="77777777">
-            <w:r w:rsidRPr="00C44D5F">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5C21775D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Houder van een vrachtwagen heeft geen contract bij een aanbieder voor het betalen van vrachtwagenheffing in Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="20402469" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0AED242C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 800,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="57C1A2CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4691695A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 400,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="336A4C49" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="20FA7CE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1BFE5A3B" w14:textId="77777777">
-            <w:r w:rsidRPr="00C44D5F">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="74CB3816" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Houder van een vrachtwagen rijdt met een boordapparaat dat uit staat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="07D85A0F" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3333A3AC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 500,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1203B603" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5F1AC4BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 250,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="79034715" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="69AF700C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0FFD5308" w14:textId="77777777">
-            <w:r w:rsidRPr="00C44D5F">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="44964F28" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Houder van een vrachtwagen rijdt met een boordapparaat dat niet (goed) werkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="04670A77" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="556795EF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 500,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="00091F52" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="01EFDAF4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 250,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="74D962C8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="4966A6BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0DCAD69C" w14:textId="77777777">
-            <w:r w:rsidRPr="00C44D5F">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0A6A590D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Houder van een vrachtwagen rijdt met een boordapparaat dat bij een andere vrachtwagen hoort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3997E807" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2CE7064A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 500,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="13AD27B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="35E9120F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C44D5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€ 250,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="52AF818D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0217599C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="54D56AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verder is bepaald dat er maximaal één boete per 24 uur wordt gegeven. Als met een voertuig binnen 24 uur meerdere overtredingen worden begaan, dan wordt een boete opgelegd voor de overtreding met het hoogste boetebedrag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3DB5BADE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1A74A561" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="07F92E18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inning van boetes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="341F6212" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7D69F681" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De inning van de boetes is belegd bij het CJIB. Het CJIB heeft zich op deze taak voorbereid, onder andere door het inrichten van processen en het leggen van koppelingen met systemen van de RDW.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="33021B4A" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="65229E02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Als de volledige adresgegevens van een eigenaar niet bekend zijn, of als een boete om een andere reden niet door het CJIB inbaar is, dan kan een kenteken op een signaleringslijst geplaatst worden. De ILT kan op basis van deze lijst vrachtwagens stilzetten en ter plekke boetes innen. De voorbereidingen van de ILT voor het uitvoeren van deze taak zijn gereed. Zo zijn er inspecteurs opgeleid, werkprocessen ingericht en de benodigde inspectievoertuigen in gebruik genomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="72DDBC0C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7C14A956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3FB136B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Handhavingsplan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4908658F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0C8BCDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 10 maart 2026 is het handhavingsplan vrachtwagenheffing gepubliceerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit plan geeft een beschrijving van de handhaving van de vrachtwagenheffing. Het doel van de handhaving is om zoveel mogelijk te voorkomen dat er overtredingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">worden begaan. Daarom is in de eerste plaats veel aandacht besteedt aan communicatie, waarmee houders op de hoogte zijn van de verplichtingen. Verder moet de handhaving doeltreffend, evenredig en afschrikkend zijn. Daarbij hoort ook dat de overheid handhavend kan optreden met een boete. Proportionaliteit, redelijkheid en het toepassen van de menselijke maat zijn daarbij de uitgangspunten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6A665009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7219498D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Risico’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7DE9D10F" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4F278FB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een grote stelselwijziging als de invoering van de vrachtwagenheffing brengt risico’s met zich mee. De inspanningen van alle betrokken organisaties zijn er op gericht om de start van de vrachtwagenheffing zo soepel mogelijk te laten verlopen en eventuele risico’s die zich kunnen voordoen te beheersen met maatregelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0E062144" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3BC17C75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="08D05C97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een van de risico’s waar rekening mee wordt gehouden, is het ontstaan van drukte rond de distributiepunten voor boordapparatuur aan de grens. Op deze locaties kunnen buitenlandse houders van vrachtwagens die zich niet tijdig hebben voorbereid, terecht om ter plaatse een contract met NedLinq af te sluiten en boordapparatuur af te halen. Om drukte te voorkomen wordt deze groep middels een communicatiecampagne opgeroepen om zich tijdig voor te bereiden, zodat het boordapparaat via de post kan worden ontvangen. Ook schaalt NedLinq rondom de startdatum de capaciteit van de uitgiftepunten op, onder andere door mobiele teams in te zetten die op verzorgingsplaatsen houders van een contract en boordapparatuur kunnen voorzien. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0171E77D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3C7CB64B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="176A1FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Desalniettemin bestaat de kans dat het in die periode druk wordt bij de uitgiftepunten aan de grens. Het is namelijk niet mogelijk om goed in te schatten hoe groot de groep buitenlandse vrachtwagens is die in deze periode onvoorbereid naar Nederland komt. Cijfers over het aantal gesloten contracten met dienstaanbieders bieden hiervoor onvoldoende inzicht, omdat niet bekend is wanneer een voertuig naar Nederland komt. Bovendien is het een uitdaging om alle potentiële buitenlandse gebruikers met communicatie te bereiken. Dit gezien de omvang en de spreiding over heel Europa. In tegenstelling tot Nederlandse houders, is het niet mogelijk om deze groep per brief aan te schrijven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="33826428" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5D55E343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="42FC6A17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0B457C23" w14:textId="4F4AC4CF">
-[...31 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="687ECBA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het afgelopen halfjaar is de communicatie over de vrachtwagenheffing verder geïntensiveerd. Doelgroeponderzoek en signalen uit het veld duiden op brede bekendheid over de vrachtwagenheffing. Echter, ervaringen van introducties van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vergelijkbare heffingen in het buitenland leren dat het niet vanzelfsprekend is dat houders die geïnformeerd zijn, ook tijdig starten met de voorbereidingen. Een deel van de houders heeft nog geen actie ondernomen. Daarom is het doel van de communicatie inmiddels verschoven van informeren, naar actief aanzetten tot handelen. Houders worden via brieven en communicatiecampagnes opgeroepen om tijdig een dienstverleningsovereenkomst af te sluiten, boordapparatuur te laten bezorgen en deze te plaatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="63576A3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2B934BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Communicatie vanuit RDW</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Voor het bereiken van binnen- en buitenlandse houders en chauffeurs van vrachtwagens is een breed scala aan communicatiemiddelen- en kanalen ingezet. Zo heeft RDW alle Nederlandse houders enkele brieven gestuurd: een eerste brief in het najaar van 2025 en een tweede in april 2026. Vervolgens is in mei nog een derde brief gestuurd aan houders van vrachtwagens waarvoor in april nog geen dienstverleningsovereenkomst was gesloten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="105EEAE6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4CD1ABAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="22B428F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De communicatiecampagne in binnen- en buitenland bestaat tevens uit advertenties in vakbladen en dagbladen, op sociale media, in apps en op schermen bij tankstations. Ook zijn er radiospotjes uitgezonden en is er geadverteerd in podcasts. Er is samengewerkt met influencers, die hun achterban met video’s hebben geïnformeerd. Daarnaast is een PR-campagne gevoerd en zijn flyers uitgedeeld. Tot slot heeft Rijkswaterstaat de informatieborden voor de vrachtwagenheffing aan de grens al enkele maanden voor de start geplaatst, met daarop tijdelijk een gele strip met een verwijzing naar de startdatum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7F9AF4E9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7494AE79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="06F645E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RDW heeft een klantcontactcentrum waar iedereen telefonisch terecht kan voor ondersteuning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="002C2B9B" w:rsidP="00C44D5F" w:rsidRDefault="002C2B9B" w14:paraId="706CA5AA" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="30E38E33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="24D2FC9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenwerking belangenverenigingen en dienstaanbieders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="14F5A808" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4D31F4D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor de communicatie over de vrachtwagenheffing is nauw samengewerkt met branche- en belangenverenigingen in binnen- en buitenland. Zij hebben via onder andere websites, nieuwsbrieven en webinars hun leden geïnformeerd over de vrachtwagenheffing. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="2F3BE804" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1089D157" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1230C12A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ook NedLinq en de EETS-aanbieders zijn volop bezig met marketing en communicatie. Zij draaien eigen communicatiecampagnes en hebben klantcontactcentra om houders te ondersteunen bij het afsluiten van een dienstverleningsovereenkomst en de omgang met de boordapparatuur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0F04D248" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="648EC8D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="736F1177" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Motorrijtuigenbelasting en Eurovignet </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4703D857" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="06FDFEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verlaging motorrijtuigenbelasting </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="798F66AE" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="59207489" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vanaf het eerste volledige tijdvak na 1 juli 2026 betalen houders van een vrachtwagen tot 12.000 kilogram een nihiltarief voor de motorrijtuigenbelasting. Voor houders van een vrachtwagen van 12.000 kilogram en zwaarder wordt de motorrijtuigenbelasting vanaf het eerste volledige tijdvak na 1 juli 2026 verlaagd naar het Europees minimum. In aanvulling daarop heeft het kabinet een extra maatregel genomen. Vanwege de uitzonderlijke stijging van de brandstofprijzen als gevolg van het conflict in het Midden-Oosten en de daarmee samenhangende verstoringen op de energiemarkten, heeft het kabinet besloten het tarief van de motorrijtuigenbelasting voor vrachtwagens zwaarder dan 12.000 kilogram van 1 juli tot 31 december 2026 tijdelijk te verlagen naar nihil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Vervolgens wijzigt het tarief op 1 januari 2027 naar het Europees minimum. Voor houders van vrachtwagens tot 12.000 kilogram blijft het nihiltarief ook na 1 januari 2027 van toepassing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0D6322B1" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4D239A5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="69E5BF85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eurovignet voor Nederland stopt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5B18133E" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2DF13413" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Als onderdeel van de invoering van de vrachtwagenheffing wordt het heffen van het Eurovignet in Nederland per 1 juli 2026 beëindigd. Het vignet blijft wel vereist in Luxemburg en Zweden. Ondernemers die een Eurovignet hebben dat langer doorloopt dan 1 juli en dit vignet niet langer nodig hebben omdat zij niet in deze landen rijden, kunnen bij de Belastingdienst een teruggaveverzoek doen. Om administratieve lasten voor ondernemers die meerdere aanvragen willen doen te verlagen, heeft de Belastingdienst het mogelijk gemaakt om voor meerdere vignetten tegelijk een teruggaveverzoek in te dienen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="45A7061E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="19677FD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="329F3045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het Eurovignetverdrag wordt door Nederland opgezegd. Dit gebeurt in een zelfstandig traject. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7D822D8B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="200B9B83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7859BF43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Communicatie over belastingmaatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="356C1CF2" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="260B62E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Belastingdienst heeft gecommuniceerd over de nieuwe tarieven voor de motorrijtuigenbelasting voor vrachtwagens die na de start van de vrachtwagenheffing gaan gelden. Ook hebben zij houders geïnformeerd over de beëindiging van het Eurovignet in Nederland. Dit is onder andere gedaan via een brief, informatie op websites en flyers bij verkooppunten voor het Eurovignet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0F9F3A65" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1DDE119C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6B565168" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Innovatie en verduurzaming van de vervoerssector</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="30F526D3" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="697DE469" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Conform de Wet vrachtwagenheffing worden de netto-opbrengsten van de vrachtwagenheffing ingezet om (subsidie)maatregelen te bekostigen voor innovatie en verduurzaming van de vervoerssector, de zogenoemde terugsluis. De maatregelen zijn uitgewerkt in het Meerjarenprogramma Terugsluis 2026-2030</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>grootste gedeelte van de middelen gaat naar subsidies die ondernemers financieel ondersteunen bij het elektrificeren van hun wagenpark. Daarmee dragen de subsidies niet alleen bij aan het verminderen van de CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">-uitstoot, maar ook aan het verminderen van de afhankelijkheid van fossiele brandstoffen. Met de openstelling van de subsidieregelingen Private Laadinfrastructuur bij bedrijven (SPriLa) en Zero-Emissie Trucks (AanZET) is in januari reeds gestart met de uitvoering van het Meerjarenprogramma. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="47DF3ACD" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1DB08410" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="17C70D37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Vooruitlopend op de start van de vrachtwagenheffing zijn ook in 2024 en 2025 middelen ingezet om de verduurzaming en innovatie van het vrachtvervoer te versnellen. Hiervoor is het Stimuleringspakket 2024-2025 opgesteld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Deze middelen zijn voorgefinancierd uit het Mobiliteitsfonds en worden na de start van de vrachtwagenheffing vanuit de heffingsopbrengsten terugbetaald. Over de resultaten van het stimuleringspakket heb ik u op 13 april jl. geïnformeerd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="764764DB" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="4A52C1AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="63DD3415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionele middelen terugsluis </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="77B65000" w14:textId="0FAD998E">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3823FDD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bij de Voorjaarsnota 2026 is de raming van de kosten voor de vrachtwagenheffing naar beneden bijgesteld. Verder is de raming van de uitvoeringskosten van de terugsluisregelingen verlaagd. Als gevolg hiervan stijgen de netto-opbrengsten, en komen additionele middelen beschikbaar voor de terugsluis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="2827FA40" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="57CE16BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="184B579C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze extra middelen zijn grotendeels verdeeld over de maatregelen zoals uitgewerkt in het meerjarenprogramma 2026-2030. Zo neemt het budget voor AanZET de komende jaren toe met in totaal meer dan €300 miljoen. Daarnaast zijn middelen gereserveerd voor additionele maatregelen. Met de vervoerssector en andere stakeholders wordt besproken welke maatregelen doelmatig en doeltreffend kunnen bijdragen aan de verduurzaming en innovatie van de sector. Voor de volledigheid is hieronder een herziening van de tabel met de bedragen uit het Meerjarenprogramma opgenomen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="557A377A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1D6CB452" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4CAF34FC" w14:textId="51AADB5C">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6E4E6D8D" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tabel 2: Herziene begroting Meerjarenprogramma 2026-2030, uitgesplitst naar maatregel en naar jaar (bedragen in miljoenen euro’s). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Onopgemaaktetabel11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2505"/>
+        <w:gridCol w:w="2506"/>
         <w:gridCol w:w="883"/>
         <w:gridCol w:w="824"/>
         <w:gridCol w:w="824"/>
         <w:gridCol w:w="824"/>
         <w:gridCol w:w="824"/>
-        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="846"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="7D19D3B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="0DB80759" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="78909670" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="51CDAA2A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maatregel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5DE8404B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5A05F57B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="31F775F5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="31A762ED" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7D750361" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="7D8ADF82" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0D0F961B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="53AD6E05" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="29FE32A5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="3F628FF5" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="17E9BD8F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="43397130" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="25B2742E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="6AFA12C4" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="62DBF93B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="67FE8AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emissievrije trucks (AanZET)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="2BF5400D" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2B1B8C55" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7AA6F09C" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5AE35F29" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="71699238" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5FC69045" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7A1B70CA" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5F9981E1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="09C2FEBB" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="1F187446" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="18B2FD77" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="08316B9D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.303</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="4A1B9E96" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="65BD8E01" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4A1FDA28" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="16AED3E7" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Laadpalen (SPriLa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="43011B61" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="4C041192" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1C8432D4" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5322E0E9" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="169EB9A6" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="7C1B206F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6244C57B" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="37B841B4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0358F806" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="32BD6823" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="072FA6B8" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2750E713" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="56C1364C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="443CC75F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="209FADBF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="33FDAEDB" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Waterstof (SWiM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="28D93647" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2629D004" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="30041CFB" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2D1DF5BB" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="28D8A533" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="7168DD53" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1A464B1B" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5EFFA38D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="15BBF96B" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="10322F5E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="675C3098" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="704FE623" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="6F72081E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="1A215491" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4D4CDDD8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6AB96EB0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Electric Road Systems (ERS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="18E79850" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="66D83458" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="07CAFDAC" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="0F5D0F14" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="11726357" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="00183674" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6C59A864" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="3BEDBEDB" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="469DEF7A" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2ABFB2AD" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="33F8EB92" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="1736532B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="793C3532" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="31E3274E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="04AE5D10" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0BB5FE25" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Logistieke efficiëntie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3034F386" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5FE37F25" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7A6F24CE" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="3591A701" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="14E3FDD5" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2FC08ECE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="098D85C3" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="09334C95" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="155131DB" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="100D9825" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="66F251E2" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="749276C4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="14A8C239" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="78ABE5C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="15D1C729" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="7267969A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overige subsidies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="2BD23D72" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="0B0985CA" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3B8C182E" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="075E42F8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0888676B" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="463BDA7E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="73F42B04" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="0139E8AC" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="79232CAA" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="259FBA3F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="55756B78" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="7BB8B95C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="72BE1108" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="73642E97" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="292FC034" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="759B2CB4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Totaal terugsluis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="27ED46E9" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5D0EE9C1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>293</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="54C61F14" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="202A6E67" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>400,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4FA31237" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="16DA1E5E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>417,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3DFE9A8D" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="48CBB16C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>467,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6B7BF381" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="49625BB1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>613</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="0D39855E" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="5D647EE0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="227E687B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="75147564" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="00A04E5B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="655C412D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitvoeringskosten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="20EAA2A5" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="1F3D51F6" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="646E6683" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="0E7E1274" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="7A5F9B5F" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="15969594" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="40D883B2" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="4CF51366" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4D412AFD" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="70F61894" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="581B1841" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="2C19CE84" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>48,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00C44D5F" w14:paraId="2A58BD22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="0AAB28D1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="667AFB9E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2CE87C8F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Terugbetalen voorfinanciering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="1713BA70" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="6DFF3DE8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="6AE40C96" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="73F6E3D1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="49C3D5A5" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="618EB08D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="78E7FE38" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="3A17F328" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="77109E08" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="43D80884" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="538B8421" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="51CB98A1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidTr="00BF35EA" w14:paraId="6159F807" w14:textId="77777777">
+      <w:tr w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidTr="009F7622" w14:paraId="2B4A4AEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="295C7E58" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="6349829C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Totaal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="5C67CA43" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="16248CB7" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="14C75372" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="13370D7E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>512,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3DD8ED7E" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="420D596A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>499,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="461BD3A3" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="152C0BA8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>475,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3492FE64" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="55C7DED5" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="06360492" w14:textId="77777777">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="6FBC710F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="right"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605811">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="538D1E13" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5C295750" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="39078383" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanschafsubsidie emissievrije vrachtwagens (AanZET)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">De AanZET subsidie ondersteunt ondernemers bij de aanschaf van een emissievrije vrachtwagen. Op 27 januari jl. ging AanZET open met een budget van € 78 miljoen. Net als in eerdere jaren was de belangstelling voor de regeling groot en was de subsidiepot binnen twee dagen uitgeput. Op 29 september gaat de regeling opnieuw open. Hiervoor is, na ophoging van het budget in de voorjaarsnota, € 119,2 miljoen beschikbaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="72CD9991" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="704CFE32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="54C0BA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subsidieregeling Private Laadinfrastructuur bij bedrijven (SPriLa)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>De Subsidieregeling Private Laadinfrastructuur bij Bedrijven (SPriLa) is op 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F" w:rsidDel="00351F54">
+      <w:r w:rsidRPr="00605811" w:rsidDel="00351F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>januari jl. opengesteld met een totaalbedrag van € 78,5 miljoen. De regeling werd vanaf het begin van de openstelling goed gevonden. Tevens bleek dat ongeveer twee derde van de aanvragers een stationaire batterij nodig heeft om laadinfrastructuur te kunnen realiseren. Het budget voor investeringen in een stationaire batterij was dan ook snel overtekend. Daarom is recent een ophoging van het budget gepubliceerd</w:t>
       </w:r>
-      <w:r w:rsidR="00247141">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Daarmee zijn zowel voor de realisatie van laadinfrastructuur als investeringen in een stationaire batterij extra middelen beschikbaar gemaakt. De regeling staat tot en met 18 december open voor aanvragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="31CD47DE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="00C18CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1C41F101" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subsidieregeling Samenwerking in Logistieke Keten (SiLK)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 4 november 2025 is de nieuwe subsidieregeling Samenwerking in Logistieke Keten (SiLK) opengesteld met een budget van € 3,6 miljoen. Met deze regeling worden bedrijven geholpen om de samenwerking in de logistieke keten te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verbeteren, om zo vrachtwagenkilometers te reduceren. In totaal zijn 41 aanvragen gedaan, waarvan er 5 zijn afgewezen en 36 toegekend. Hiermee is ruim € 3,4 miljoen aan subsidiemiddelen toegekend. Het streven is om SiLK in de tweede helft van 2026 opnieuw open te stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="28C776E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0728479B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subsidieregeling Waterstof In Mobiliteit (SWIM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Op 1 april 2026 is de Subsidieregeling Waterstof in Mobiliteit (SWIM) voor de derde keer open gegaan. Tot en met 13 mei konden samenwerkingsverbanden die willen investeren in waterstoftankstations en waterstofvoertuigen, subsidie aanvragen. Er was in totaal € 45 miljoen beschikbaar. Er is door samenwerkingsverbanden voor ruim € 80 miljoen aan aanvragen ingediend. Deze aanvragen gaan het beoordelingsproces in. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="068BFBE9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="2F4FC76F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="22A2BF69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SuperEco-Combi (SEC)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het kader van de maatregelen voor logistieke efficiëntie wordt onderzoek gedaan naar de introductie van de SuperEco-Combi (SEC) op de Nederlandse wegen. De SEC is een extra lange vrachtwagencombinatie, die bestaat uit een trekker met twee 13,60 meter lange opleggers. Een SEC is maximaal 32 meter lang en weegt maximaal 72 ton. Daarmee kan een SEC in één keer de lading van twee gewone vrachtwagens vervoeren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="500B78C9" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="5895E550" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na onderzoek en het treffen van voorbereidingen is in januari een ontheffingsaanvraag ingediend voor een test met de SEC op de openbare weg. De RDW beoordeelt of het voertuig aan de technische eisen voldoet, bijvoorbeeld op het gebied van veiligheid. Als er ontheffing wordt verleend kan de SEC op de openbare weg worden getest. Bij goed gevolg van deze testen zal in 2027 worden gestart met een aantal pilots. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="25B79227" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="098B1F2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="39378266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44D5F">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsontwikkelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4E94D50E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="21924B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Monitoring uitwijk van vrachtwagens naar andere wegen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="3EBE66F5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="0461ED21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op basis van onderzoek is de verwachting dat de invoering van de vrachtwagenheffing niet leidt tot structurele uitwijk van vrachtwagens naar wegen waar dit ongewenst is. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk230686456" w:id="1"/>
-      <w:r w:rsidRPr="00C44D5F">
+      <w:bookmarkStart w:name="_Hlk230686456" w:id="0"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dit omdat wegen waarop ongewenste uitwijk wordt verwacht, reeds zijn toegevoegd aan het heffingsnetwerk. D</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esalniettemin is het belangrijk goed voorbereid te zijn als uitwijkverkeer zich onverhoopt wél voordoet. Daarom wordt vanaf 1 jaar vóór tot 3 jaar na de invoering gemonitord en geëvalueerd of eventuele uitwijk in de praktijk optreedt. Dit gebeurt op basis van een plan dat samen met wegbeheerders is opgesteld. Als blijkt dat toch ongewenste uitwijk optreedt, kunnen maatregelen genomen worden. Hierbij valt te denken aan uitbreiding van het heffingsnetwerk of aan lokale (tijdelijke) maatregelen door de wegbeheerder, zoals een vrachtwagenverbod. In spoedeisende gevallen kunnen deze maatregelen versneld worden uitgevoerd. In het BO MIRT 2026 is afgesproken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat het Rijk in bepaalde gevallen (tijdelijke) maatregelen van wegbeheerders vergoedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="3BD2C343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="4F849ABB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="1F99A4A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="2D30DDEA" w14:textId="77777777">
-      <w:r w:rsidRPr="00C44D5F">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="002D0167" w:rsidRDefault="002D0167" w14:paraId="644D6C4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De vrachtwagenheffing brengt een grote verandering met zich mee, die gewenning zal vragen van houders van vrachtwagens en de uitvoeringsorganisaties. Echter, gezien de zorgvuldige voorbereiding heb ik vertrouwen in een succesvolle start op 1 juli. In het najaar kunt u de volgende voortgangsbrief verwachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="46BE15A7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="0940F8E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C44D5F" w:rsidR="00C44D5F" w:rsidP="00C44D5F" w:rsidRDefault="00C44D5F" w14:paraId="055171A0" w14:textId="77777777">
-[...28 lines deleted...]
-    <w:sectPr w:rsidR="00517AA1">
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="00605811" w14:paraId="4B2B5BC0" w14:textId="23C135DE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="002D0167">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="002D0167" w:rsidP="00605811" w:rsidRDefault="002D0167" w14:paraId="655C9F09" w14:textId="5555960C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811" w:rsidR="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.P.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00605811" w:rsidR="004E5D09" w:rsidP="00605811" w:rsidRDefault="004E5D09" w14:paraId="67654AA5" w14:textId="197E042F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00605811" w:rsidR="004E5D09" w:rsidSect="00C3658C">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6352D06D" w14:textId="77777777" w:rsidR="00AA7840" w:rsidRDefault="00AA7840">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7435E13A" w14:textId="77777777" w:rsidR="00F515B2" w:rsidRDefault="00F515B2" w:rsidP="002D0167">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C40BB17" w14:textId="77777777" w:rsidR="00AA7840" w:rsidRDefault="00AA7840">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E056CA0" w14:textId="77777777" w:rsidR="00F515B2" w:rsidRDefault="00F515B2" w:rsidP="002D0167">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B6815E7" w14:textId="77777777" w:rsidR="00A43DA7" w:rsidRDefault="00A43DA7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17279254" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4E657AFC" w14:textId="77777777" w:rsidR="00A43DA7" w:rsidRDefault="00A43DA7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A38E4BD" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7EAB1936" w14:textId="77777777" w:rsidR="00A43DA7" w:rsidRDefault="00A43DA7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42166CF5" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03F200DC" w14:textId="77777777" w:rsidR="00AA7840" w:rsidRDefault="00AA7840">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7186A68F" w14:textId="77777777" w:rsidR="00F515B2" w:rsidRDefault="00F515B2" w:rsidP="002D0167">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02375AD7" w14:textId="77777777" w:rsidR="00AA7840" w:rsidRDefault="00AA7840">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73CB0867" w14:textId="77777777" w:rsidR="00F515B2" w:rsidRDefault="00F515B2" w:rsidP="002D0167">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="22D69A0B" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="003C1BD1" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5FD9127D" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003C1BD1">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 37.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1DE06C5E" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="003C1BD1" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="25A72CF7" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003C1BD1">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 30.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="45AA19DB" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1974B442" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003C1BD1">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="29AEB9E1" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="002C2B9B" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2D34081E" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C2B9B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002C2B9B">
+        <w:r w:rsidRPr="00605811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Beleidsregel van de Minister van Infrastructuur en Waterstaat van 12 januari 2026, nr. IENW/BSK-2025/311350</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002C2B9B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1DC5FB" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="40282CF5" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2440EE79" w14:textId="486D5361" w:rsidR="00C44D5F" w:rsidRPr="002C2B9B" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="60518679" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C2B9B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="002C2B9B">
+        <w:r w:rsidRPr="00605811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Handhavingsplan vrachtwagenheffing: het stimuleren van nalevingsbereidheid | Vrachtwagenheffing in Nederland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C2B9B" w:rsidRPr="002C2B9B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6A096BF3" w14:textId="1AE649E5" w:rsidR="00C44D5F" w:rsidRPr="00A43DA7" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="32A0B722" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A43DA7">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> basis om zonder overtreding adresgegevens uit te wisselen.</w:t>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adresgegevens van kentekenhouders mogen alleen in het geval van een overtreding worden uitgewisseld met andere EU-lidstaten. Er is geen juridische basis om zonder overtreding adresgegevens uit te wisselen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="067F3ADF" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="00A43DA7" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5A9E71C3" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A43DA7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36933, nr. 38.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5A023E93" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="008D0489" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0B7F1A96" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D0489">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2024/25, 31305, nr. 472. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="232764C5" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRPr="008D0489" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="262BB0AE" w14:textId="54BB30FA" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F17E1A">
-[...25 lines deleted...]
-        <w:t>II 2023/24, 31305 nr. 436.</w:t>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2023/24, 31305, nr. 436.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="3951AB77" w14:textId="77777777" w:rsidR="00C44D5F" w:rsidRDefault="00C44D5F" w:rsidP="00C44D5F">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7525C1EC" w14:textId="77777777" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F17E1A">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31305, nr. 436. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4CEA2BA6" w14:textId="11E89B61" w:rsidR="00247141" w:rsidRPr="002C2B9B" w:rsidRDefault="00247141">
-[...9 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="448D7C36" w14:textId="7C937DA7" w:rsidR="002D0167" w:rsidRPr="00605811" w:rsidRDefault="002D0167" w:rsidP="002D0167">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C2B9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="002C2B9B">
+        <w:r w:rsidRPr="00605811">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Staatscourant 2026, 19138</w:t>
+          <w:t>Stcrt. 2026, nr. 19138</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C2B9B" w:rsidRPr="002C2B9B">
-        <w:rPr>
+      <w:r w:rsidRPr="00605811">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="753EE976" w14:textId="77777777" w:rsidR="00A43DA7" w:rsidRDefault="00A43DA7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EC45170" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E6387EF" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1CE9171E" w14:textId="77777777" w:rsidR="00517AA1" w:rsidRDefault="0040769F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32580856" w14:textId="77777777" w:rsidR="00747952" w:rsidRPr="002D0167" w:rsidRDefault="00747952" w:rsidP="002D0167">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1414 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1570 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C44D5F"/>
-[...36 lines deleted...]
-    <w:rsid w:val="00F75AE7"/>
+    <w:rsidRoot w:val="002D0167"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00605811"/>
+    <w:rsid w:val="00747952"/>
+    <w:rsid w:val="0081274C"/>
+    <w:rsid w:val="00A177A0"/>
+    <w:rsid w:val="00C3658C"/>
+    <w:rsid w:val="00DD062F"/>
+    <w:rsid w:val="00EA3C3D"/>
+    <w:rsid w:val="00F515B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5AF0853F"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5ACC920D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4B1D4A4D-5C24-4597-B213-11AF9CADE1EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7495,77 +5706,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7590,75 +5801,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7693,55 +5904,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7804,3334 +6015,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="002D0167"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...400 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...68 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...872 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...19 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00C44D5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00C44D5F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D0167"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Onopgemaaktetabel11">
     <w:name w:val="Onopgemaakte tabel 11"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="PlainTable1"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:next w:val="Onopgemaaktetabel1"/>
     <w:uiPriority w:val="41"/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11143,55 +6893,58 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="41"/>
-    <w:rsid w:val="00C44D5F"/>
+    <w:rsid w:val="002D0167"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -11203,91 +6956,74 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00605811"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.officielebekendmakingen.nl/stcrt-2026-19138.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrachtwagenheffing.nl/vwh-nieuws/2026/handhavingsplan-vrachtwagenheffing-het-stimuleren-van-nalevingsbereidheid" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-1089.html" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11563,139 +7299,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19712</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3584</ap:Words>
+  <ap:Characters>19715</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>164</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23124</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23253</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>