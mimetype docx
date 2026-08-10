--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,1703 +1,572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00897378" w:rsidP="00CE3909" w:rsidRDefault="00897378" w14:paraId="6E2FD662" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="3CCDBB91" w14:textId="00E48D32">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2225</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="13EB0024" w14:textId="5D3DB9FB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z08710</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="4C23054B" w14:textId="457E622D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...36 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t xml:space="preserve">  11 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="44F5782B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="35706DB6" w14:textId="6E8F1A8D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
         <w:rPr>
-          <w:lang w:val="de-DE"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A72E59">
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="de-DE"/>
-[...217 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00903D82">
-[...266 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="2EB83DF8" w14:textId="77777777">
+      <w:r>
+        <w:t>1917</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="3BA18504" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="3E78AE0A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
         <w:t>Bent u bekend met het bericht 'Opinie: Kabinet kan geschiedenis schrijven met rechtsherstel voor Molukse gemeenschap'?[1] Bent u tevens bekend met het bericht 'Oud-premier Van Agt vroeg koning om excuses aan Molukse gemeenschap'[2] en het bericht 'Arnhem erkent pijn Molukkers: excuses, plaquette én betalingen voor grafrechten'?[3]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="6D2E230A" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="1E032F92" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="36B98954" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="06D6313D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="7B44AE1B" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="4618EE0B" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="622B9CD7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ja, dat ben ik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="3E2CE056" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="5AA72339" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
         <w:t>Hoe duidt u en het kabinet de oproepen uit de bovengenoemde berichten in het licht van het feit dat op 21 maart 2026 het herdenkingsjaar 75 jaar Molukkers in Nederland is gestart?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="4570F2C3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="191E09B8" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="58FF35B2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="51BBCE65" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="30679A62" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="6A739E47" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="2CE9E5A3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De vele (lokale) herdenkingen en andere initiatieven die dit jaar worden georganiseerd, laten zien dat de bewustwording over dit belangrijke onderdeel van onze geschiedenis toeneemt. Het kabinet vindt dit een positieve ontwikkeling en bekijkt hoe hier op een waardige manier bij stil kan worden gestaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="241B7C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="4D74BBC6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
-        <w:t xml:space="preserve">Erkent u dat het Nederlandse overheidsbeleid rond de komst en opvang van Molukse KNIL-militairen en hun gezinnen in 1951 heeft geleid tot groot onrecht met langdurige gevolgen voor hun </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="457423D0" w14:textId="77777777">
+        <w:t>Erkent u dat het Nederlandse overheidsbeleid rond de komst en opvang van Molukse KNIL-militairen en hun gezinnen in 1951 heeft geleid tot groot onrecht met langdurige gevolgen voor hun rechtspositie, maatschappelijke positie en vertrouwen in de overheid? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="12547BF7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="4E246ED3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="138EB01E" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="66BC620D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het kabinet is zich zeer bewust </w:t>
       </w:r>
       <w:r w:rsidRPr="00657C43">
         <w:t>dat het gebrek aan begrip voor de ondergane oorlogsverschrikkingen in Azië, de kille ontvangst en behandeling in Nederland en het daaropvolgende formalisme in het rechtsherstel bij de Molukse gemeenschap veel verdriet teweeg heeft gebracht.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deze slechte behandeling is door de regering erkend.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Tegelijkertijd is het kabinet zich – onder meer </w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="00BBAEAE" w14:textId="77777777">
+        <w:t xml:space="preserve"> Tegelijkertijd is het kabinet zich – onder meer door gesprekken met mensen uit de Molukse gemeenschap – bewust van het feit dat in de gemeenschap een grote behoefte bestaat aan meer aandacht voor en erkenning van hetgeen met name de eerste generatie heeft moeten meemaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="640A7EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="01B3A9F5" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
         <w:t>Is hierbij naar het oordeel van u en het kabinet sprake van een bijzondere verantwoordelijkheid van de Staat der Nederlanden, mede in het licht van de militaire dienstverbanden en de verwachtingen die destijds door de overheid zijn gewekt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="3B29005C" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="648BD266" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="63138E50" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="00477C31" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="1E5B332C" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="51741135" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vanwege de gebeurtenissen tijdens en na de Tweede Wereldoorlog heeft het kabinet een bijzondere solidariteit en ereschuld aan alle eerste generatie Nederlandse oorlogsgetroffenen en verzetsdeelnemers, waaronder de Molukse. In dit kader is in de loop der tijd </w:t>
-[...5 lines deleted...]
-        <w:t>stelsel van zorg en dienstverlening opgebouwd. Daarbij is de toezegging gedaan dat kwalitatief goede zorg en dienstverlening tot de laatst levende van de 1</w:t>
+        <w:t>Vanwege de gebeurtenissen tijdens en na de Tweede Wereldoorlog heeft het kabinet een bijzondere solidariteit en ereschuld aan alle eerste generatie Nederlandse oorlogsgetroffenen en verzetsdeelnemers, waaronder de Molukse. In dit kader is in de loop der tijd een stelsel van zorg en dienstverlening opgebouwd. Daarbij is de toezegging gedaan dat kwalitatief goede zorg en dienstverlening tot de laatst levende van de 1</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0C94">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> generatie in stand blijft.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="2BC6D130" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="0553ECBE" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="6CC4FAF0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="5BDBCBDC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Daarnaast ben ik, als coördinerend bewindspersoon voor oorlogsgetroffenen en herinnering Tweede Wereldoorlog, verantwoordelijk voor het beleid van collectieve erkenning van de Indische, Molukse, Papoea en Chinees-Indonesische gemeenschappen in Nederland. </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t>Het ontstaan van het beleid van de collectieve erkenning gaat is het resultaat van een langer proces in het kader van het zogenoemde Indische</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en Molukse</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve"> rechtsherstel. Het rechtsherstel bestond onder andere uit verschillende individuele</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en collectieve</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve"> regelingen die ten doel hadden het leed en de schade die het gevolg waren van de Tweede Wereldoorlog en de nasleep daarna te compenseren, voor zover dat überhaupt mogelijk was.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="7FADE161" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="1A28AEBC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="4CAC3475" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="25C426C9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve">Het doel van het beleid van de collectieve erkenning </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve"> om een nieuwe fase in te gaan in de relatie tussen de gemeenschappen, de bredere samenleving en de overheid</w:t>
       </w:r>
-      <w:r w:rsidR="00EC59A3">
+      <w:r>
         <w:t>, d</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
-        <w:t>oor middel van een brede collectieve erkenning van de gebeurtenissen en het leed dat mensen in Nederlands-Indië/Indonesië hebben doorstaan gedurende de Tweede Wereldoorlog en de onafhankelijkheidsoorlog in Indonesië en datgene dat zij na aankomst in Nederland hebben meegemaakt.</w:t>
+        <w:t xml:space="preserve">oor middel van een brede collectieve erkenning van de gebeurtenissen en het leed dat mensen in Nederlands-Indië/Indonesië hebben doorstaan gedurende de Tweede Wereldoorlog en de onafhankelijkheidsoorlog in Indonesië en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5EBA">
+        <w:lastRenderedPageBreak/>
+        <w:t>datgene dat zij na aankomst in Nederland hebben meegemaakt.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dit gebeurt door verankering van het (cultureel)erfgoed in Nederland en het vergroten van de kennis van de geschiedenis van gemeenschappen met wortels in Nederlands-Indië/Indonesië. </w:t>
       </w:r>
       <w:r w:rsidRPr="009F5EBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="05654DD7" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="7110A13E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="1A67E2B6" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="2606B884" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
         <w:t>Bent u bereid concrete voorstellen uit te werken voor vormen van rechtsherstel en de Kamer hierover voor het einde van het herdenkingsjaar te informeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="1E711D09" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="7473AF98" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="6AE1767E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="668BB81B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00105885">
         <w:t>Vraag 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00105885">
         <w:br/>
         <w:t>Bent u bereid hierover actief in gesprek te gaan met vertegenwoordigers van de Molukse gemeenschap en betrokken medeoverheden, en de Kamer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="15244572" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="2B88D732" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="1922D939" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="68F42B62" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord 5 en 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="006D7E09" w14:paraId="3BB45628" w14:textId="77777777">
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="7A3139F8" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Het kabinet vindt het van belang op een passende manier stil te staan bij 75 jaar Molukkers in Nederland en te bekijken hoe – in aanvulling op het hetgeen reeds is gebeurd – tegemoet kan worden gekomen aan de behoeften van de gemeenschap. Het is hierover met de gemeenschap in gesprek.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A0E62" w:rsidP="00CE3909" w:rsidRDefault="004A0E62" w14:paraId="105A10D4" w14:textId="77777777">
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidR="00D57739" w:rsidP="00D57739" w:rsidRDefault="00D57739" w14:paraId="4D89EA76" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F2320" w:rsidRDefault="005F2320" w14:paraId="3EF48503" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="005F2320" w:rsidSect="00D57739">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3237F2F7" w14:textId="77777777" w:rsidR="004F4239" w:rsidRDefault="004F4239">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DBE4C2C" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B858AA5" w14:textId="77777777" w:rsidR="004F4239" w:rsidRDefault="004F4239">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49B477F4" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...63 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E6D0627" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="006D7E09">
+  <w:p w14:paraId="3BF30520" w14:textId="77777777" w:rsidR="00D57739" w:rsidRPr="00D57739" w:rsidRDefault="00D57739" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65453C20" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="006D7E09">
+  <w:p w14:paraId="44A85A5F" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRPr="00D57739" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30987173" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="006D7E09">
+  <w:p w14:paraId="0593A2B5" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRPr="00D57739" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E828056" w14:textId="77777777" w:rsidR="004F4239" w:rsidRDefault="004F4239">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23918F95" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316E4BD0" w14:textId="77777777" w:rsidR="004F4239" w:rsidRDefault="004F4239">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="436428B3" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="164E0CBB" w14:textId="77777777" w:rsidR="004A0E62" w:rsidRPr="00AF0214" w:rsidRDefault="006D7E09" w:rsidP="004A0E62">
+    <w:p w14:paraId="0283AAD4" w14:textId="77777777" w:rsidR="00D57739" w:rsidRPr="00AF0214" w:rsidRDefault="00D57739" w:rsidP="00D57739">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
@@ -1707,2164 +576,361 @@
       </w:r>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 1999-2020, 25839, nr. 13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2022-2023, 26049, nr. 98. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4B4B1CE7" w14:textId="77777777" w:rsidR="004A0E62" w:rsidRPr="00896A82" w:rsidRDefault="006D7E09" w:rsidP="004A0E62">
+    <w:p w14:paraId="103D3DDE" w14:textId="77777777" w:rsidR="00D57739" w:rsidRPr="00896A82" w:rsidRDefault="00D57739" w:rsidP="00D57739">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AF0214">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2016/2017, 20 454, nr. 126</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39C92D54" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="006D7E09" w:rsidP="009071A4">
+  <w:p w14:paraId="6C15A3D9" w14:textId="77777777" w:rsidR="00D57739" w:rsidRPr="00D57739" w:rsidRDefault="00D57739" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...103 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32565788" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="006D7E09">
+  <w:p w14:paraId="2D1734B5" w14:textId="77777777" w:rsidR="00D57739" w:rsidRPr="00D57739" w:rsidRDefault="00D57739" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...585 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76AD315F" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="6D4BEF1D" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="50CD8244" w14:textId="77777777" w:rsidR="009A4A5D" w:rsidRPr="00D57739" w:rsidRDefault="009A4A5D" w:rsidP="00D57739">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...947 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...242 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="00D57739"/>
+    <w:rsid w:val="001B22CC"/>
+    <w:rsid w:val="005F2320"/>
+    <w:rsid w:val="009A4A5D"/>
+    <w:rsid w:val="00D57739"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="61977018"/>
+  <w14:docId w14:val="399C876E"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C1C4AD26-3789-434F-BC98-2AF186A6F002}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4013,1220 +1079,868 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D57739"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D57739"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00D57739"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...171 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004A0E62"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00D57739"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00D57739"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004A0E62"/>
+    <w:rsid w:val="00D57739"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5333,52 +2047,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>754</ap:Words>
-  <ap:Characters>4273</ap:Characters>
+  <ap:Words>706</ap:Words>
+  <ap:Characters>3889</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5017</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4586</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>