--- v0 (2026-06-11)
+++ v1 (2026-08-08)
@@ -1,1994 +1,1030 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...85 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3F46D26C" w14:textId="2DBCCCDF">
+      <w:r>
+        <w:t>AH 2227</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="56F8335E" w14:textId="56629BA7">
+      <w:r>
+        <w:t>2026Z09280</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="5E1F8753" w14:textId="3A26E3BC">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Tielen (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  11 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="66409459" w14:textId="77777777"/>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="39F6BEEA" w14:textId="4A2CB774">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1997</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1B0341B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530D55" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="66FBEF93" w14:textId="0B34A2C6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bekend met het artikel 'Kinderen dupe van besluit ministerie Onderwijs? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530D55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scherder wil rechtszaak om dagelijks bewegen te verplichten'? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00530D55" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="6A22D728" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="55A503EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004F3602">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ja, ik ben bekend met het genoemde artikel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004A529A" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3694989A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7DAF2F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Is het juist dat het Landelijk Expertisecentrum voor het curriculum (SLO) dagelijks bewegen had opgenomen in de kerndoelen voor het basisonderwijs maar dat het ministerie van OCW daar twee dagen voor de definitieve vaststelling van de kerndoelen, na anderhalf jaar vergaderen, plotseling een streep doorheen heeft gezet? [2] Zo ja, wat was de exacte reden voor dit besluit en wie heeft dit besluit genomen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="44B67144" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Nee, dit is onjuist. Het ministerie van OCW en SLO herkennen deze beschrijving van het proces niet. In een vroege fase van de ontwikkeling van de kerndoelen heeft het kerndoelenteam een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530D55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanboddoel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530D55">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met als opdracht voor de school als geheel om leerlingen te stimuleren te bewegen met het oog op hun welbevinden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7B2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gezondheid. SLO heeft na overleg met de advieskring, de klankbordgroep specifieke onderwijsbehoeften, het monitorteam en de expertpoule geconstateerd dat dit achtste conceptkerndoel van Bewegen en Sport buiten de juridische kaders van de werkopdracht en de wet viel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7B2F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009C7B2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009C7B2F" w:rsidR="009C7B2F">
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dit kerndoel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ging namelijk niet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wat kinderen moesten leren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om een verplichting voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de school als geheel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bewegen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stimuleren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...755 lines deleted...]
-    <w:p w:rsidR="006D1CD5" w:rsidRDefault="006D1CD5" w14:paraId="523F9C6E" w14:textId="77777777">
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan scholen niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via de kerndoelen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005220F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verplicht.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is besproken met het kerndoelenteam en heeft ertoe geleid dat dit doel uiteindelijk niet is opgenomen in de conceptkerndoelen. Dit steun ik op basis van de genoemde argumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="262424E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="53A7AA26" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wat is de onderbouwing van om dagelijks bewegen niet als verplicht kerndoel op te nemen terwijl er in Nederland 400.000 kinderen met overgewicht zijn en dat aantal de laatste jaren sterk is toegenomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="6237488C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7DE70D67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kerndoelen gaan over onderwijsinhoud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dus o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ver w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t leerlingen moeten leren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zij gaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>niet over hoe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of hoe vaak scholen iets moeten organiseren. Deze kerndoelen zijn opgesteld door SLO, samen met experts en leraren. Hierbij is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uiteraard ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gekeken naar wat je </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wettelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van scholen kunt en mag eisen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="23FA33DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="50A45A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opdracht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an het onderwijs is groot: kwalificatie, ontwikkeling, socialisatie en persoonsvorming. Primair verwacht de samenleving van scholen dat leerlingen leren lezen, schrijven, rekenen, digitale vaardigheden opdoen en leren over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">burgerschap. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de vernieuwde kerndoelen Bewegen en Sport komt terug dat kinderen leren waarom bewegen belangrijk is voor de mentale en fysieke gezondheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om ervoor te zorgen dat leerlingen voldoende tijd krijgen om te leren bewegen heeft lichamelijke opvoeding als </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nige vak een wettelijke urennorm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4C21C02F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="6CB81ABA" w14:textId="632D0C59">
-[...944 lines deleted...]
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00871B8B" w14:paraId="17993566" w14:textId="401618B9">
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="45D6A703" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In het primair onderwijs zijn scholen verplicht om minimaal twee lesuren per week aan lichamelijke opvoeding in te roosteren. In het voortgezet onderwijs is voor iedere schoolsoort een minimale totale urennorm opgenomen in de Wet voortgezet onderwijs 2020.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
+      <w:r w:rsidRPr="00684BDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">aan scholen zelf om </w:t>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">een onderwijsprogramma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
+      <w:r w:rsidRPr="00684BDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in te vullen</w:t>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarin ze aan de kerndoelen werken. Dat kan bijvoorbeeld door beweegmomenten in te plannen gedurende de dag, maar dat is geen verplichting.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="6BA23669" w14:textId="77777777">
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="56D1F30F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003677A9" w:rsidR="00871B8B" w:rsidP="003677A9" w:rsidRDefault="00871B8B" w14:paraId="2ED3E3B1" w14:textId="02E24558">
+    <w:p w:rsidRPr="003677A9" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4F665F8A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33C5E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> grootste deel van het leven van een kind speelt zich</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33C5E">
         <w:rPr>
@@ -2059,66 +1095,66 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33C5E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">opgroeien </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ligt dan ook primair </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33C5E">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bij de opvoeders. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00871B8B" w:rsidP="00AF76FB" w:rsidRDefault="00871B8B" w14:paraId="3AB06C45" w14:textId="77777777">
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="256C09DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="490E485D" w14:textId="77777777">
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3CC2A612" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
@@ -2167,3510 +1203,1767 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>De Gezondheidsraad adviseert dat kinderen en jongeren tot 18 jaar dagelijks minstens 60 minuten matig intensief bewegen. [4] Hoe verhoudt het besluit om dagelijks bewegen niet te verplichten zich tot dit advies?</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF76FB" w:rsidP="009C7B2F" w:rsidRDefault="00AF76FB" w14:paraId="43FAF91E" w14:textId="790C51DE">
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1269CB05" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 4 en 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004A529A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bewegen past</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> uiteraard</w:t>
       </w:r>
       <w:r w:rsidRPr="004A529A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij een gezonde en actieve leefstijl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00A1600F" w:rsidP="009C7B2F" w:rsidRDefault="009C7B2F" w14:paraId="0E33CBDE" w14:textId="7722155B">
+        </w:rPr>
+        <w:t xml:space="preserve">. Leren hoe je beweegt gebeurt voor een deel op school, via de lessen lichamelijke opvoeding. Om ervoor te zorgen dat leerlingen voldoende tijd krijgen om te leren bewegen heeft lichamelijke opvoeding als enige vak een wettelijke urennorm. In het primair onderwijs zijn scholen verplicht om minimaal twee lesuren per week aan lichamelijke opvoeding in te roosteren. In het voortgezet onderwijs is voor iedere schoolsoort een minimale totale urennorm opgenomen in de Wet voortgezet onderwijs 2020. Het verplichten van extra beweging gedurende de dag of tijdens andere lessen dan lichamelijke opvoeding past niet binnen de kaders van de kerndoelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7F9E476B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...38 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik juich het toe als scholen, n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aast de gymles</w:t>
       </w:r>
-      <w:r w:rsidR="00974563">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bewegen tijdens de rest van de schooldag stimuleren</w:t>
       </w:r>
-      <w:r w:rsidR="008A3AF4">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A3AF4">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ijvoorbeeld door begeleid buitenspelen,</w:t>
       </w:r>
-      <w:r w:rsidR="008A3AF4">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> het stimuleren van fietsen of lopen van en naar school, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00684BDB" w:rsidR="00AF76FB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>naschoolse activiteiten of bewegend leren.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het ministerie van OCW ondersteunt scholen hierbij, samen met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andere ministeries, onder andere via het programma Gezonde School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook gebruiken sommige scholen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>School &amp; Omgeving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> middelen om leerlingen te laten sporten en bewegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Veel scholen zijn al aan de slag met dagelijkse beweegmomenten. In 2024/2025 boden vier op de tien scholen (40%) dit aan.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo werken in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de gemeente Westland inmiddels 17 basisscholen aan een meer beweeglijke schooldag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en zijn ‘Gezonde School’ geworden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003677A9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gaat daarbij bijv. om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beweegtussendoortjes en bewegen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5F37">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>tijdens en om te leren, een dynamische schooldag en schoolpleinen die uitnodigen tot bewegen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...138 lines deleted...]
-    <w:p w:rsidRPr="00A1600F" w:rsidR="00AF76FB" w:rsidP="00A1600F" w:rsidRDefault="00A1600F" w14:paraId="7420C090" w14:textId="083E9D80">
+    </w:p>
+    <w:p w:rsidRPr="00A1600F" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7626D472" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 6</w:t>
       </w:r>
-      <w:r w:rsidR="00AF76FB">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D40F3E" w:rsidR="00AF76FB">
-[...39 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Neuropsycholoog Erik Scherder en belangenorganisatie Defence for Children verkennen juridische stappen tegen de staat, omdat zij vinden dat de gezondheid van kinderen onvoldoende wordt beschermd. Bent u bereid in gesprek te gaan met Scherder en Defence for Children over hun zorgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4AB10DED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben altijd bereid om in gesprek te gaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004207F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie hecht waarde aan een constructieve dialoog en wil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in gesprek blijven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004207F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met deskundigen en maatschappelijke organisaties </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004207F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoe kinderen meer kunnen bewegen binnen de schoolcontext, rekening houdend met praktische uitvoerbaarheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004207F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004207F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestaande curricul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um. Hierover heeft overigens al eerder een gesprek plaatsgevonden met o.a. Prof. dr. Scherder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004207F7" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="05702853" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3AC7A8DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="18A5B5F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recente studies tonen een relatie aan tussen fitheid van kinderen en hun prestaties op rekenen en taal. [5] Deelt u de opvatting dat bewegen en cognitieve ontwikkeling onlosmakelijk met elkaar zijn verbonden, en zo ja, hoe weegt u dit mee in het curriculumbeleid?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="2841DD55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="01D4C63F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004739EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, er </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>komt steeds meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004739EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bewijs dat lichamelijke activiteit en cognitieve ontwikkeling met elkaar verbonden zijn. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Daarom deel ik ook het belang van bewegen. Zoals eerder genoemd zijn de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553F8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kerndoelen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet de plek om scholen te verplichten meer beweegmomenten door de dag heen aan te bieden. Scholen hebben zelf de vrijheid om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A529A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te bepalen hoe ze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het onderwijsprogramma vormgeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="5AC6137C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7BE66984" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is van belang dat scholen hun onderwijs inrichten met kennis uit wetenschap en praktijk en goed afgestemd op hun leerlingen. Het actief onderbreken van zitgedrag om kinderen beter te laten leren is één van de zaken waar scholen kennis van kunnen nemen. Veel scholen zijn hier ook al mee aan de slag, in de vorm van de dynamische schooldag, maar zeker ook anderszins. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="516AEC41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="0DF66AD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="416D3277" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bent u bereid het besluit te herzien en dagelijks bewegen alsnog als kerndoel op te nemen in het curriculum voor het basisonderwijs? Zo nee, welke alternatieve maatregelen neemt u om de beweegachterstand van kinderen structureel aan te pakken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1535C4D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4ACD3C21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Dagelijks) bewegen vraagt om inbedding in de schooldag, maar leraren staan al onder grote werkdruk. Hoe voorkomt u dat de verantwoordelijkheid voor het beweegbeleid volledig op het bord van de individuele leraar terechtkomt en welke structurele ondersteuning, zoals gymdocenten, beweegcoaches of schoolbrede programma’s, stelt u hiervoor beschikbaar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3E889787" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1929F235" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 8 en 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="793D9EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et verplichten van scholen om bewegen als geheel te stimuleren </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">past </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet binnen de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wettelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kaders van de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kerndoelen. Ik deel met uw Kamer de mening dat leraren al een flinke verantwoordelijkheid hebben in hun dagelijkse onderwijspraktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagelijks bewegen vraagt om een gezamenlijke inzet van verschillende partijen. In de eerste plaats zijn ouders/ verzorgers verantwoordelijk voor het gezond opgroeien van hun kinderen. De gemeenten, maatschappelijke organisaties en verenigingen komen met verschillende initiatieven om daaraan bij te dragen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4C0091EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4CEB314D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scholen kunnen een rol spelen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in meer bewegen gedurende de dag. Als zij dat willen worden, zijn er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handvat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en om hiermee aan de slag te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="75CF28A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et ministerie van OCW </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helpt scholen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>met méér bewegen naast de gymles (ook in samenwerking met andere departementen) onder andere via de Koningsspelen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>het programma de Gezonde School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook gebruiken sommige scholen de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>School &amp; Omgeving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-middelen om leerlingen te laten sporten en bewegen. Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">draagt het ministerie van OCW bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aan een regeling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van VWS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Brede Regeling Combinatiefuncties) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>waarbij gemeenten buurtsportcoaches met cofinanciering van het Rijk kunnen inzetten op hun scholen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor bijvoorbeeld het organiseren van sportaanbod op school of het faciliteren van een actieve pauze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4736">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="27884801" w14:textId="574C95E7">
+    </w:p>
+    <w:p w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="27571B55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="53C05A2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FE6F09">
-[...264 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1550696F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:kern w:val="0"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[1] AD, 2 mei 2026, Kinderen dupe van besluit ministerie Onderwijs? Scherder wil rechtszaak om dagelijks bewegen te verplichten (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="00D40F3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.ad.nl/binnenland/kinderen-dupe-van-besluit-ministerie-onderwijs-scherder-wil-rechtszaak-om-dagelijks-bewegen-te-verplichten~a4c3f753/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="48E98F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[2] NPO Radio 1, 2 mei 2026, Ministerie houdt dagelijks bewegen op school tegen (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="00D40F3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.nporadio1.nl/nieuws/onderzoek/bd809846-0e67-46a3-8ea3-f3cd888de438/ministerie-houdt-dagelijks-bewegen-op-school-tegen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40F3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="2035EBD8" w14:textId="77777777">
-[...209 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="4326B8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:kern w:val="0"/>
-[...743 lines deleted...]
-        <w:t xml:space="preserve"> wil rechtszaak om dagelijks bewegen te verplichten (</w:t>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[3] Nederlandse Sportraad, juni 2023, Fitte kinderen zijn beter in rekenen en taal (</w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId8">
         <w:r w:rsidRPr="00D40F3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:szCs w:val="18"/>
-            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>https://www.ad.nl/binnenland/kinderen-dupe-van-besluit-ministerie-onderwijs-scherder-wil-rechtszaak-om-dagelijks-bewegen-te-verplichten~a4c3f753/</w:t>
+          <w:t>https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D40F3E" w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="568B2F34" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00D40F3E" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="3F92D317" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t>[2] NPO Radio 1, 2 mei 2026, Ministerie houdt dagelijks bewegen op school tegen (</w:t>
+        </w:rPr>
+        <w:t>[4] Kenniscentrum Sport &amp; Bewegen, 4 maart 2019 (</w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="00D40F3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:szCs w:val="18"/>
-            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>https://www.nporadio1.nl/nieuws/onderzoek/bd809846-0e67-46a3-8ea3-f3cd888de438/ministerie-houdt-dagelijks-bewegen-op-school-tegen</w:t>
+          <w:t>https://www.allesoversport.nl/thema/beweegstimulering/hoeveel-moet-een-kind-bewegen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F3602" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="7EB900C1" w14:textId="77777777">
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...19 lines deleted...]
-        <w:t>[3] Nederlandse Sportraad, juni 2023, Fitte kinderen zijn beter in rekenen en taal (</w:t>
+        </w:rPr>
+        <w:t>[5] Nederlandse Sportraad, juni 2023, Fitte kinderen zijn beter in rekenen en taal (</w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId10">
         <w:r w:rsidRPr="00D40F3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:szCs w:val="18"/>
-            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40F3E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D40F3E" w:rsidR="00AF76FB" w:rsidP="00AF76FB" w:rsidRDefault="00AF76FB" w14:paraId="4B2BADE0" w14:textId="77777777">
-[...75 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:p w:rsidRPr="00F311E5" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="1A5EDF6E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004F3602" w:rsidR="00DB3B72" w:rsidP="00DB3B72" w:rsidRDefault="00DB3B72" w14:paraId="44AE476B" w14:textId="77777777"/>
+    <w:p w:rsidR="005F2320" w:rsidRDefault="005F2320" w14:paraId="6CF6A025" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="005F2320" w:rsidSect="00DB3B72">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A866D0A" w14:textId="77777777" w:rsidR="007D4736" w:rsidRDefault="007D4736" w:rsidP="007D4736">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2851C1E2" w14:textId="77777777" w:rsidR="00055EED" w:rsidRDefault="00055EED" w:rsidP="00DB3B72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75EBF8E4" w14:textId="77777777" w:rsidR="007D4736" w:rsidRDefault="007D4736" w:rsidP="007D4736">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CA4F75C" w14:textId="77777777" w:rsidR="00055EED" w:rsidRDefault="00055EED" w:rsidP="00DB3B72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7851A4F6" w14:textId="77777777" w:rsidR="00AF76FB" w:rsidRPr="00BC3B53" w:rsidRDefault="00AF76FB" w:rsidP="008C356D">
+  <w:p w14:paraId="0049BA81" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="30C67327" w14:textId="77777777" w:rsidR="00AF76FB" w:rsidRPr="00C64E34" w:rsidRDefault="00AF76FB" w:rsidP="00D17084">
+  <w:p w14:paraId="23D73C27" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45E4D43D" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DE9096E" w14:textId="77777777" w:rsidR="007D4736" w:rsidRDefault="007D4736" w:rsidP="007D4736">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01EBC0A7" w14:textId="77777777" w:rsidR="00055EED" w:rsidRDefault="00055EED" w:rsidP="00DB3B72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CD109F0" w14:textId="77777777" w:rsidR="007D4736" w:rsidRDefault="007D4736" w:rsidP="007D4736">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="614DC2D4" w14:textId="77777777" w:rsidR="00055EED" w:rsidRDefault="00055EED" w:rsidP="00DB3B72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="47C7155F" w14:textId="078D176D" w:rsidR="00AF76FB" w:rsidRPr="00B3121D" w:rsidRDefault="00AF76FB" w:rsidP="00AF76FB">
+    <w:p w14:paraId="39BD201F" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00B3121D" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="004632B3" w:rsidRPr="003677A9">
+        <w:r w:rsidRPr="003677A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Definitieve conceptkerndoelen bewegen en sport inclusief toelichtingsdocument - SLO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15D94F61" w14:textId="12FBB049" w:rsidR="00555482" w:rsidRPr="003677A9" w:rsidRDefault="00555482">
+    <w:p w14:paraId="27860F98" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="003677A9" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="003677A9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>Bewegingsonderwijs en beweging in het primair onderwijs 2024/2025: 3-meting</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="432BE4D8" w14:textId="60F60BD6" w:rsidR="00AA5F37" w:rsidRPr="003677A9" w:rsidRDefault="00AA5F37">
+    <w:p w14:paraId="5D10F4E3" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="003677A9" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003677A9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.gezondeschool.nl/actueel/zo-stimuleer-je-meer-beweging-op-school</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="38D4EA00" w14:textId="77777777" w:rsidR="00AF76FB" w:rsidRPr="008211EF" w:rsidRDefault="00AF76FB" w:rsidP="008211EF">
+  <w:p w14:paraId="409FF357" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
     <w:pPr>
-      <w:rPr>
-[...105 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...233 lines deleted...]
-  <w:p w14:paraId="7428C3A3" w14:textId="77777777" w:rsidR="00AF76FB" w:rsidRDefault="00AF76FB" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="69402B19" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...357 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04ED1728" w14:textId="77777777" w:rsidR="00DB3B72" w:rsidRPr="00DB3B72" w:rsidRDefault="00DB3B72" w:rsidP="00DB3B72">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004F3602"/>
-[...89 lines deleted...]
-    <w:rsid w:val="00FE6F09"/>
+    <w:rsidRoot w:val="00DB3B72"/>
+    <w:rsid w:val="00055EED"/>
+    <w:rsid w:val="001B22CC"/>
+    <w:rsid w:val="005F2320"/>
+    <w:rsid w:val="00DB3B72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="23BB5557"/>
+  <w14:docId w14:val="4BD8B96E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{74F1EFA1-36AE-4C1D-A55A-F0FDB81A29ED}"/>
+  <w15:docId w15:val="{27A8DE1B-E87C-4D8E-A137-38DD0B4BB029}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5688,140 +2981,140 @@
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6003,1373 +3296,1121 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF76FB"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="003371F3"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003371F3"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003371F3"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...6 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="003371F3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="003371F3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="003371F3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:val="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="004F3602"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB3B72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="160"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3602"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D40F3E"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...11 lines deleted...]
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004207F7"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="nl-NL"/>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D4736"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D4736"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D4736"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...83 lines deleted...]
-      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF76FB"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DB3B72"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AF76FB"/>
-[...32 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00DB3B72"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
-      <w:kern w:val="2"/>
       <w:sz w:val="13"/>
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00AF76FB"/>
+    <w:rsid w:val="00DB3B72"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/binnenland/kinderen-dupe-van-besluit-ministerie-onderwijs-scherder-wil-rechtszaak-om-dagelijks-bewegen-te-verplichten~a4c3f753/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.allesoversport.nl/thema/beweegstimulering/hoeveel-moet-een-kind-bewegen/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nporadio1.nl/nieuws/onderzoek/bd809846-0e67-46a3-8ea3-f3cd888de438/ministerie-houdt-dagelijks-bewegen-op-school-tegen" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nporadio1.nl/nieuws/onderzoek/bd809846-0e67-46a3-8ea3-f3cd888de438/ministerie-houdt-dagelijks-bewegen-op-school-tegen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/binnenland/kinderen-dupe-van-besluit-ministerie-onderwijs-scherder-wil-rechtszaak-om-dagelijks-bewegen-te-verplichten~a4c3f753/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nederlandse-sportraad.nl/actueel/nieuws/2023/06/24/column-erik-scherder" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.allesoversport.nl/thema/beweegstimulering/hoeveel-moet-een-kind-bewegen/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slo.nl/@25205/def-conceptkerndoelen-bewegen-en-sport/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kennisbanksportenbewegen.nl/?file=12685&amp;m=1776148913&amp;action=file.download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slo.nl/@25205/def-conceptkerndoelen-bewegen-en-sport/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10010</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1723</ap:Words>
+  <ap:Characters>9480</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>83</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>79</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11807</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11181</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>