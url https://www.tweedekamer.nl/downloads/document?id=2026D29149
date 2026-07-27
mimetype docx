--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,4371 +1,995 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="006103BD" w14:paraId="305B9612" w14:textId="77777777">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="317F156A" w14:textId="51A83471">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C" w:rsidR="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...75 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>807</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C" w:rsidR="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C" w:rsidR="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vogelpest (Aviaire influenza)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00533D3C" w14:paraId="6F5473A8" w14:textId="294AAC84">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C" w:rsidR="00EA35E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>327</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00533D3C" w:rsidP="00EA35E2" w:rsidRDefault="00533D3C" w14:paraId="2ACE715B" w14:textId="1FC8D901">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00533D3C" w:rsidP="00EA35E2" w:rsidRDefault="00533D3C" w14:paraId="7AD2C153" w14:textId="405C7413">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="3227EFEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="3A5E8027" w14:textId="15E5F656">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de laatste ontwikkelingen in de vogelgriepsituatie. Ik ga in op de laatste risicobeoordeling van de Deskundigengroep Dierziekten, het intrekken van de ophok- en afschermplicht in de Gelderse Vallei en het versoepelen van het tentoonstellingsverbod voor risicovogels en het tijdspad voor de bestrijding van boviene virus diarree (BVD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="56672558" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="4E107E41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Actuele situatie vogelgriep </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041086F" w:rsidP="0041086F" w:rsidRDefault="0041086F" w14:paraId="696CAF1D" w14:textId="358DD270">
-[...129 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="69C862EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vogelgriepsituatie in Nederland heeft de afgelopen periode een dalende trend laten zien. Zo blijft het aantal meldingen van wilde vogels met vogelgriep dalen. Ook in de rest van Europa lopen de aantallen besmette wilde vogels sterk terug. Daarnaast is ook het aantal besmette commerciële pluimveelocaties sterk afgenomen in de rest van Europa. Helaas is op 14 mei jl. na een periode van 2 maanden een besmetting geconstateerd op een commercieel pluimveebedrijf in Biddinghuizen en was er op 23 mei jl. een uitbraak bij een pluimveebedrijf in Marrum. Deze uitbraken passen binnen het huidige beeld waarin het virus op laag niveau aanwezig blijft in het milieu en incidenteel kan leiden tot besmettingen in de pluimveehouderij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="4787D35F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="40C4C2F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De Deskundigengroep Dierziekten heeft op 20 mei jl. een nieuwe risicobeoordeling gegeven van het vogelgrieprisico in Nederland. Zij hebben het risico op een besmetting van een Nederlands pluimveebedrijf naar beneden bijgesteld van “matig” naar “laag tot matig”, met een zekere mate van onzekerheid. De deskundigen verwachten dat, mede dankzij de oplopende buitentemperaturen en het einde van de voorjaarstrek, het risico op een besmetting van een pluimveebedrijf de komende weken verder af zal nemen. Het verslag van de Deskundigengroep Dierziekten kunt u in de bijlage lezen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041086F" w:rsidP="0041086F" w:rsidRDefault="0041086F" w14:paraId="4EE8DA7D" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="57788DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="46DFB056" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Mede op basis van deze beoordeling heb ik besloten mijn beleid aan te passen door een aantal maatregelen op te heffen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041086F" w:rsidP="0041086F" w:rsidRDefault="0041086F" w14:paraId="2527F180" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="0E7CBD92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="628133D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Opheffen ophok- en afschermplicht in de Gelderse Vallei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA183C">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6603" w:rsidP="0041086F" w:rsidRDefault="0041086F" w14:paraId="24616C31" w14:textId="4D01E4E4">
-[...97 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="11AEF350" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 21 april jl. heb ik de Tweede Kamer gemeld dat ik de afscherm- en ophokplicht grotendeels heb ingetrokken (Kamerstuk 28807 nr. 325). Er was enkel nog een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Valle</w:t>
-[...168 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">ophok- dan wel afschermplicht in het pluimveedichte gebied rond de Gelderse Vallei en in de beperkingsgebieden rondom de uitbraken in Biddinghuizen en Marrum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="7FB8F19E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor een besluit om maatregelen te versoepelen of aan te scherpen maak ik onder andere gebruik van de risicobeoordeling van de Deskundigengroep Dierziekten. Mede op basis van deze risicobeoordeling heb ik besloten de ophok- en afschermplicht nu ook in de Gelderse Vallei in te trekken. Ik neem bij mijn besluit de maatschappelijke wens mee dat er in Nederland ruimte is voor een vrije-uitloopsector voor pluimvee. Echter, de realiteit is dat vogelgriep niet meer verdwijnt uit Nederland. We hebben bij eerdere intrekkingen gezien dat de situatie snel kan veranderen en dat vogelgriep onvoorspelbaar is. Om die reden blijft ik de situatie nauwlettend in de gaten houden. Nieuwe ontwikkelingen kunnen aanleiding geven om maatregelen weer aan te scherpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="751A2505" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="070B1CF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Versoepelen tentoonstellingsverbod risicovogels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041086F" w:rsidP="0041086F" w:rsidRDefault="0041086F" w14:paraId="758B0862" w14:textId="063860B2">
-[...223 lines deleted...]
-      <w:r w:rsidR="007A4EAB">
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="50620139" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 16 oktober 2025 geldt er een landelijk tentoonstellingsverbod voor risicovogels (hoenderachtigen, watervogels en loopvogels) (Kamerstuk 28807, nr. 309). Voor hobbyfokkers is dit een zware maatregel. De tentoonstellingen zijn van groot belang voor de hobbyfokkerij omdat ze bij kunnen dragen aan de instandhouding van (zeldzame) vogelrassen, als ook het behouden van genetische diversiteit binnen rassen. Daarnaast hebben de tentoonstellingen en evenementen een sociale en educatieve waarde. Daarom heb ik, nu de Deskundigengroep Dierziekten het risico heeft ingeschat als “laag tot matig”, besloten de maatregel te heroverwegen. De kans op een besmetting tijdens een tentoonstelling is erg klein. De potentiële gevolgen van een besmetting kunnen echter groot zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="5AD5BFF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="55328C3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Na afweging van enerzijds het risico op besmetting en anderzijds de belangen van de hobbyhouders en fokkers, heb ik besloten tentoonstellingen onder strikte voorwaarden weer toe te staan. Die strikte voorwaarden zijn bijvoorbeeld dat er niet meer dan 30 houders mogen deelnemen aan een tentoonstelling. Ook moeten de dieren na terugkomst van een evenement minstens zeven dagen op de plaats van herkomst blijven. Daarnaast mogen watervogels niet gelijktijdig met andere risicovogels (hoenderachtigen of loopvogels) op een evenement aanwezig zijn. Ook zal ik hobbyhouders nogmaals vragen alert te blijven op de mogelijke risico’s. Op deze manier worden de potentiële gevolgen van een besmetting op een tentoonstelling zoveel als mogelijk ingeperkt. Alle voorwaarden zijn te vinden in de bijgevoegde regeling, de website van de Rijksoverheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="007A4EAB">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en op Dierziekteviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00BA183C">
-[...57 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ik zal ook hier de situatie nauwgezet in de gaten houden en als de situatie dusdanig verandert extra maatregelen instellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="0F3B3018" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="6CB0CF13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tijdpad bestrijding boviene virus diarree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="5604FB3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via de Kamerbrief van 20 december 2024 (Kamerstuk 28286, nr. 1376) heeft mijn voorganger uw Kamer geïnformeerd over de aanpak en het tijdpad voor het bestrijdingsprogramma voor boviene virus diarree (BVD) bij runderen. Hierin staat dat het bestrijdingsprogramma op zijn vroegst op 1 januari 2027 in werking zou kunnen treden. Samen met sectorpartijen ben ik overeengekomen dat dit tijdspad niet haalbaar is en hebben we besloten tot een andere aanpak. We streven naar inwerkingtreding van een nationaal bestrijdingsprogramma overeenkomstig de Europese vereisten per 1 januari 2028 en het programma zal uiterlijk 1 januari 2030 ter goedkeuring worden voorgelegd aan de Europese commissie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het bestrijdingsprogramma zal, anders dan eerder gecommuniceerd, meteen conform de Europese vereisten zijn. Deze aanpak is anders dan het bestrijdingsprogramma infectieuze boviene rhinotracheïtis (IBR) dat aansluit bij het bestaande private programma van de zuivel. Het voordeel van deze werkwijze is dat op deze manier Nederland sneller vrij zal worden van BVD en een EU-vrijstatus kan verkrijgen. Voor deze aanpak is breed draagvlak onder de verschillende groepen rundveehouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="182776BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na goedkeuring van het bestrijdingsprogramma door de Europese Commissie gaan handelsvoorwaarden gelden voor runderen die komen uit lidstaten of inrichtingen zonder een EU-vrijstatus. Wel kunnen al eerder privaat afspraken worden gemaakt om de handel in BVD-dragers te beperken en kunnen de betrokken partijen hier alvast hun handelsstromen op aanpassen. Sectoren hebben aangegeven het belang hiervan te zien. De kalversector heeft toegezegd enkel BVD-vrije runderen aan te voeren zodra het nationale bestrijdingsprogramma in werking treedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="3D02AB6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het aanvragen van een EU-vrijstatus moeten 99,8% van de inrichtingen, die ten minste 99,9% van de runderpopulatie vertegenwoordigen vrij zijn van BVD, mag er gedurende achttien maanden geen BVD zijn aangetoond bij een gehouden rund en moet vaccinatie tegen BVD verboden zijn voor gehouden runderen. Dit zou bij goed verloop van het bestrijdingsprogramma binnen drie tot vijf jaar haalbaar moeten zijn na inwerkingtreding van het bestrijdingsprogramma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="2A76E64A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="2E6D6420" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...361 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00EA35E2" w:rsidRDefault="00EA35E2" w14:paraId="35A6DECA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vogelgriep is blijvend aanwezig in Nederland. Ook hebben we de afgelopen jaren gezien dat vogelgriep erg onvoorspelbaar is. Ik wil alle betrokkenen danken voor hun inzet en vragen waakzaam te blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="5DBDC9F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00533D3C" w:rsidP="00533D3C" w:rsidRDefault="00533D3C" w14:paraId="3763E454" w14:textId="17704890">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="00EA35E2" w:rsidP="00533D3C" w:rsidRDefault="00EA35E2" w14:paraId="59CCBDD3" w14:textId="093027B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533D3C" w:rsidR="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...189 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00533D3C" w:rsidR="006F53E6" w:rsidP="00533D3C" w:rsidRDefault="006F53E6" w14:paraId="33A434AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00533D3C" w:rsidR="006F53E6" w:rsidSect="00931879">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F88A3CB" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F">
+    <w:p w14:paraId="0454803F" w14:textId="77777777" w:rsidR="002916EC" w:rsidRDefault="002916EC" w:rsidP="00EA35E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68008C2B" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="555405C6" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F">
+    <w:p w14:paraId="060E21AD" w14:textId="77777777" w:rsidR="002916EC" w:rsidRDefault="002916EC" w:rsidP="00EA35E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136E6EC0" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="076076B3" w14:textId="6120EF20" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3CA881F6" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="57C66F80" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="228B15EE" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="72B06EAB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E1C4ED" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC2B7FC" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F">
+    <w:p w14:paraId="17148652" w14:textId="77777777" w:rsidR="002916EC" w:rsidRDefault="002916EC" w:rsidP="00EA35E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621934EF" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223261F3" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F">
+    <w:p w14:paraId="6CFCF0BF" w14:textId="77777777" w:rsidR="002916EC" w:rsidRDefault="002916EC" w:rsidP="00EA35E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E46AF1" w14:textId="77777777" w:rsidR="0098349F" w:rsidRDefault="0098349F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="46DCB69E" w14:textId="0C9D571D" w:rsidR="007A4EAB" w:rsidRPr="007A4EAB" w:rsidRDefault="007A4EAB">
+    <w:p w14:paraId="03179136" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00533D3C" w:rsidRDefault="00EA35E2" w:rsidP="00533D3C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="007A4EAB">
+        <w:r w:rsidRPr="00533D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Landelijke maatregelen bij uitbraak vogelgriep | Vogelgriep | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6602AD82" w14:textId="77777777" w:rsidR="0041086F" w:rsidRPr="0041086F" w:rsidRDefault="0041086F" w:rsidP="0041086F">
+    <w:p w14:paraId="0C000EDE" w14:textId="66C2C68A" w:rsidR="00EA35E2" w:rsidRPr="00533D3C" w:rsidRDefault="00EA35E2" w:rsidP="00533D3C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="0041086F">
+        <w:r w:rsidRPr="00533D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://rvo.nl/dierziektenviewer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0041086F">
+      <w:r w:rsidRPr="00533D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2BC1F544" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...576 lines deleted...]
-  <w:p w14:paraId="089C8878" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3585AC69" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24DA311E" w14:textId="77777777" w:rsidR="00EA35E2" w:rsidRPr="00EA35E2" w:rsidRDefault="00EA35E2" w:rsidP="00EA35E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...667 lines deleted...]
-    <w:rsid w:val="00FF57BF"/>
+    <w:rsidRoot w:val="00EA35E2"/>
+    <w:rsid w:val="00166603"/>
+    <w:rsid w:val="001C17C2"/>
+    <w:rsid w:val="002916EC"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="004F124B"/>
+    <w:rsid w:val="00533D3C"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00714C31"/>
+    <w:rsid w:val="00931879"/>
+    <w:rsid w:val="00BD0166"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4CCFE2CF"/>
+  <w14:docId w14:val="7C65F30F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E8C23365-DBE0-4EB7-9A0B-91CA8E96937A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4387,74 +1011,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4603,1135 +1228,1191 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0079225C"/>
-[...19 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...27 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00EA35E2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0041086F"/>
+    <w:rsid w:val="00EA35E2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...36 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00533D3C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=http%3A%2F%2Frvo.nl%2Fdierziektenviewer&amp;data=05%7C02%7Ck.m.goossens%40minlnv.nl%7C28c3ea26df69463c9ffd08de9ec0bf78%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639122747842729264%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=rt0G3oMBisFlIcupOYKZxowRwuTD494hYF0m4OFhykk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/vogelgriep/maatregelen-tegen-vogelgriep" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1128</ap:Words>
-  <ap:Characters>6204</ap:Characters>
+  <ap:Words>1154</ap:Words>
+  <ap:Characters>6348</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7318</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7488</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>