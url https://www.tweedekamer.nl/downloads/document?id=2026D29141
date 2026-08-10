--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,2766 +1,2695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="66A3B614" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="38747B86" w14:textId="1FF0CB71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingshulp   2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="67B382D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="6CAF7707" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="22762A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="2A3EAF17" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="41CFCBCA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="5BC9D454" w14:textId="082F796C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk230855999" w:id="0"/>
-[...7 lines deleted...]
-        <w:t>36945-XVII-1</w:t>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="001154A9">
-[...7 lines deleted...]
-        <w:t>Jaarverslag Buitenlandse Handel en Ontwikkelingshulp 2025</w:t>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de brief van 20 mei 2026 over het Jaarverslag Buitenlandse Handel en Ontwikkelingshulp 2025 (Kamerstuk 36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0" w:rsidR="002074D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0" w:rsidR="002074D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0" w:rsidR="002074D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="00664385" w14:paraId="318D1CA5" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="68E39373" w14:textId="6274F593">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister heeft deze vragen beantwoord bij brief van11 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="7D9C830F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="0D90B7B1" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="785CBFF2" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001154A9">
-[...16 lines deleted...]
-        <w:t>Lijst van vragen en antwoorden</w:t>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="03E3BB4D" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="52951CB6" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="193C9D87" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001154A9">
-[...100 lines deleted...]
-      <w:r w:rsidRPr="001154A9" w:rsidR="0048360E">
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Den Hollander</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="353B2F0B" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="45740C33" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001154A9">
-[...3 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="1004D74C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="3A8875FD" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="24C43F20" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001154A9">
-[...4 lines deleted...]
-        <w:t>Griffier van de commissie,</w:t>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van der Leeden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="001856D0" w14:paraId="20233F35" w14:textId="5DE939C7">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="17B6712A" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001154A9">
-        <w:tab/>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="4D20171F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidRDefault="002A2ED0" w14:paraId="6323E94F" w14:textId="172A4004">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="001154A9">
-        <w:tab/>
+    </w:p>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="4AE69C70" w14:textId="753C3742">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
       </w:r>
-      <w:r w:rsidRPr="001154A9" w:rsidR="0048360E">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="001154A9" w:rsidR="00664385" w:rsidRDefault="00664385" w14:paraId="033C94FF" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8163" w:type="dxa"/>
+        <w:tblW w:w="6379" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="513"/>
-        <w:gridCol w:w="5862"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="54"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="41084319" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="1F2552C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="462CABB7" w14:textId="77777777">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="55E8DE2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5862" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="3AC46459" w14:textId="77777777">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="61A09939" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In hoeverre heeft u zicht op de besteding van middelen door organisaties die financiering ontvangen vanuit de begroting van het ministerie van Buitenlandse Handel en Ontwikkelingssamenwerking?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="69230BFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="008F61B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="17A498E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Organisaties die financiering ontvangen verantwoorden deze jaarlijks via een financiële en inhoudelijke jaarrapportage. De betaling van de volgende tranche voor de uitvoering hangt van deze rapportages. Daarnaast wordt via audits de legitimiteit van de uitgaven getoetst en via evaluaties door onafhankelijk onderzoekers, de relevantie, effectiviteit en efficiëntie van de uitvoering. Daarnaast zijn er ook (structurele) overleggen tussen het ministerie en de verschillende organisaties. Zodoende houdt het ministerie zicht op de besteding van de middelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="3054B08B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="602C9AE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="7502DA6A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="75E44B2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5862" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="2CB5BFAE" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="52248C08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kunt u uitsluiten dat organisaties die subsidies of bijdragen uit de middelen van uw ministerie ontvangen, deze middelen direct of indirect gebruiken voor juridische procedures tegen de Nederlandse Staat?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5F1CFFD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="768F1139" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidP="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="09820787" w14:textId="6F9B0281">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6994B429" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het ministerie verstrekt middelen waarmee de doelstellingen van het BHOS-beleid worden nagestreefd, de zogenaamde ‘doelgebondenheid’ van subsidies en bijdragen. Dit kan onder andere dienstverlening, capaciteitsversterking en pleitbezorging zijn, bijvoorbeeld voor het versterken van de internationale rechtsorde, van vrede en veiligheid en van het maatschappelijk middenveld in lage- en middeninkomenslanden. Het procederen tegen de Staat is, hoewel niet altijd expliciet uitgesloten, in verreweg de meeste gevallen evident geen subsidiabele activiteit. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="534526F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="12670E64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="3C05A155" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2A3F72AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk231289719" w:id="0"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5862" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="06FA6CB6" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5F1F19C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hoeveel middelen zijn in 2025 vanuit uw begroting beschikbaar gesteld voor medische en humanitaire hulp in het Midden-Oosten, uitgesplitst naar land, uitvoerende organisatie en type hulp? En kan daarbij aan worden gegeven welke resultaten tot op heden zijn gerealiseerd?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="472C092F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7F692484" w14:textId="51D9C84D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Het ministerie verstrekt middelen waarmee de doelstellingen van het BHOS-beleid worden nagestreefd, de zogenaamde ‘doelgebondenheid’ van subsidies en bijdragen. Dit kan onder andere dienstverlening, capaciteitsversterking en pleitbezorging zijn, bijvoorbeeld voor het versterken van de internationale rechtsorde, van vrede en veiligheid en van het maatschappelijk middenveld in lage- en middeninkomenslanden. Het procederen tegen de Staat is, hoewel niet altijd expliciet uitgesloten, in verreweg de meeste gevallen evident geen subsidiabele activiteit. </w:t>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Nederland financiert verschillende noodhulpfondsen en hulporganisaties, waaronder de VN, de Rode Kruis- en Rode Halve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maanbeweging en de Dutch </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Relief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alliance. Hiervoor geeft Nederland meerjarige en flexibele financiering die wereldwijd kan worden ingezet. Met deze bijdragen kunnen zij zodoende snel, en op basis van de hoogste noden, reageren op crises wereldwijd. Dat geldt ook voor de crises in het Midden-Oosten, waaronder in Libanon, Syrië, Jemen en de Palestijnse gebieden. Naast deze flexibel inzetbare bijdragen heeft Nederland in 2025 specifiek bijgedragen aan de humanitaire respons in Syrië met EUR 20,4 miljoen, in Jemen met EUR 18,5 miljoen en in Gaza met EUR 26,5 miljoen. Met deze bijdragen werden verschillende hulporganisaties ondersteund, waaronder het Nederlandse Rode Kruis en de door de VN beheerde Country </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Based</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pooled</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Funds. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ook heeft Nederland een bedrag van 25 miljoen euro vrijgemaakt ter ondersteuning van de medische capaciteit in Gaza en het verlichten van de overbelasting van de zorg in de regio, waaronder in Egypte en Jordanië.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="5CDE0758" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0BA7D3AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="72CB0B63" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="407033EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk230859356" w:id="1"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beschikt u over een integraal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>rijksbreed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> overzicht van alle Nederlandse publieke middelen die ten goede komen aan organisaties die actief zijn in Gaza? Zo ja, kunt u dit overzicht toelichten?</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2B848E52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="1754B25D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="274B53B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>De middelen op de begroting van Buitenlandse Zaken en Buitenlandse Handel en Ontwikkelingshulp die in 2025 direct ten goede kwamen aan de Palestijnse Gebieden bedroegen EUR 63 miljoen. Met deze financiering voerden de VN, maatschappelijke organisaties en bedrijven projecten uit op het gebied van water, voedsel, landrechten, private sectorontwikkeling en rechtsstaat. Deze middelen zijn ten goede gekomen aan de gehele Palestijnse Gebieden, met als gevolg dat het ministerie geen inzicht heeft in de uitsplitsing van middelen tussen Gaza en de Westelijke Jordaanoever. Wel heeft veel programmering in 2025 gezien het conflict in Gaza alleen doorgang kunnen vinden op de Westelijke Jordaanoever. Dit is in aanvulling op de middelen die in 2025 ten goede zijn gekomen aan de medische en humanitaire respons in Gaza (zie daarvoor het antwoord op vraag 3). Daarnaast bedroeg de Nederlandse bijdrage aan UNRWA het afgelopen jaar EUR 15 miljoen, dat ten goede is gekomen aan de vijf werkgebieden van UNRWA, waaronder Gaza en de Westelijke Jordaanoever.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="1E655231" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="4CCCB121" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="7280D3AA" w14:textId="3A7BE9E2">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="63B429FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Waarom is het budget voor veiligheid en rechtsstaatontwikkeling in Afghanistan slechts afgebouwd en nog niet volledig gestopt? Hoeveel hulpgeld gaat er nog naar Afghanistan, naar welke projecten gaat het en wat is daarvan het beoogde resultaat?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="11BB9113" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="63B94849" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5617162C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het budget voor veiligheid en rechtstaatontwikkeling in Afghanistan wordt conform afspraak stop gezet. Omdat een aantal betalingen nog voortvloeien uit eerder aangegane verplichtingen, is sprake van een afbouw in betalingen tot nul. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="4EBA8746" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>In 2025 waren er nog uitgaven, optellend tot EUR 7,4 mln. (zie het HGIS jaarverslag 2025). In 2026 is nog EUR 1,3 mln. aan uitgaven gepland, in 2027 EUR 1,5 mln. en vanaf 2028 t/m 2031 nog EUR 1 mln. per jaar. Deze uitgaven vinden plaats in het kader van twee partnerschappen’ op het terrein van lokale conflictoplossing, met speciale aandacht voor inclusieve deelname van vrouwen en jongeren, en beschermen van burgers.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="5F0B6F88" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="47504460" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="1EF444C5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="300ED175" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5862" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="59080DBC" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="43863D0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Waarom kiest Nederland er niet voor om inzake investeringen in publieke infrastructuurprojecten uitsluitend te kiezen voor subsidies met een terugbetaalverplichting?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0FE15433" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="424242"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
-            <w:r w:rsidRPr="001154A9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001154A9">
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="424242"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001154A9">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Maanbeweging en de Dutch Relief Alliance. Hiervoor geeft Nederland meerjarige en flexibele financiering die wereldwijd kan worden ingezet. Met deze bijdragen kunnen zij zodoende snel, en op basis van de hoogste noden, reageren op crises wereldwijd. Dat geldt ook voor de crises in het Midden-Oosten, waaronder in Libanon, Syrië, Jemen en de Palestijnse gebieden. Naast deze flexibel inzetbare bijdragen heeft Nederland in 2025 specifiek bijgedragen aan de humanitaire respons in Syrië met EUR 20,4 miljoen, in Jemen met EUR 18,5 miljoen en in Gaza met EUR 26,5 miljoen. Met deze bijdragen werden verschillende hulporganisaties ondersteund, waaronder het Nederlandse Rode Kruis en de door de VN beheerde Country </w:t>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5267E3A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="424242"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubsidies met terugbetaalverplichting worden selectief ingezet, bijvoorbeeld in het geval waar sprake is van een reële kasstroom na oplevering van het project. In het geval van publieksrelevante infrastructuur leveren deze vaak wel maatschappelijke, maar nauwelijks directe inkomensstromen op voor de overheid. Hierbij moet gedacht worden aan openbare wegen, bruggen, waterzuivering en ziekenhuizen. Zonder subsidie, zoals dat bijvoorbeeld wordt gedaan via het </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001154A9">
-[...4 lines deleted...]
-              <w:t>Based</w:t>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Related</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001154A9">
-[...24 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Infrastructure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Investment Vehicle </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(DRIVE), zijn deze projecten financieel onhaalbaar. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="403D441A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6D5C0205" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="2B56CF42" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7DC67046" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wie zijn – naast Nederland – de andere aandeelhouders van de Afrikaanse ontwikkelingsbank (AFDB), wat is de grootte van hun belang en wie zijn de andere aandeelhouders met een AAA-kredietstatus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="40CE3460" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="41BC25F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6A091519" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>De Afrikaanse Ontwikkelingsbank (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AfDB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">) heeft een brede aandeelhoudersbasis van 81 landen: 54 Afrikaanse regionale leden en 27 niet-regionale leden. De stemverhouding is bewust zo ingericht dat Afrikaanse landen gezamenlijk de meerderheid houden. Deze regionale leden beschikken samen over grofweg 58,5% van de stemrechten; niet-regionale leden circa 41.5%. De exacte percentages bewegen beperkt mee met kapitaalinschrijvingen en worden periodiek door de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>AfDB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gepubliceerd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="797B4BE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0A1BC55F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>De grootste aandeelhouders zijn Nigeria met 8,7%, de Verenigde Staten met 6,6%, Egypte met 6,3%, Japan met 5,5%, Algerije met 5,3%, Zuid-Afrika met 5,1%, Marokko met 4,8%, Duitsland met 4,1%, Canada met 3,9% en Frankrijk met 3,7%. Nederland heeft een relatief beperkt direct stemgewicht van 0,884%, maar zit in een kiesgroep met Italië en het VK, die gezamenlijk circa 5,2% vertegenwoordigt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="666F8914" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5FEAAD9D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Voor de kredietkwaliteit is vooral relevant dat een aantal niet-regionale aandeelhouders zelf een AAA-status heeft. Naast Nederland gaat het, als wordt gekeken naar AAA/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Aaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bij de drie grote </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">rating </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>agencies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, om Duitsland, Denemarken, Luxemburg, Noorwegen, Zweden en Zwitserland. Canada heeft bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Moody’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en S&amp;P de hoogste rating, maar niet bij </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Fitch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>. De Verenigde Staten en het Verenigd Koninkrijk zijn belangrijke aandeelhouders, maar hebben niet langer bij alle drie de grote bureaus een AAA-status.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="642C7EED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="096A6520" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="894" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="3C59E0A2" w14:textId="3EC85D77">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="51B641A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Welke ambities en doelstellingen streeft Nederland na bij het strategisch aansturen van de Nederlandse Financieringsmaatschappij voor Ontwikkelingslanden (FMO) de komende jaren?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5800C8DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="31264DB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antwoord </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="257FCB8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>FMO blijft ook de komende jaren een belangrijke partner in het BHOS-beleid. Als innovatieve speler en spil in het internationale financieringslandschap zal FMO, in samenwerking met andere BHOS-partners, een belangrijke bijdrage blijven leveren aan het versterken van de economische weerbaarheid van partnerlanden. Er zal de komende jaren extra aandacht uitgaan naar de rol die FMO speelt in het versterken van strategische partnerschappen, zowel bilateraal als in EU verband en multilateraal. Dit alles natuurlijk met respect voor het mandaat van FMO en het feit dat FMO op afstand van de staat opereert.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-[...18 lines deleted...]
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="1AE7863D" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="2CE03D3A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="54C29596" w14:textId="0B90401F">
-[...1 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="1A0E358C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="1B277AA2" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2E290178" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wat is er voor Nederland overgebleven uit de failliete boedel van Instrument in Support of Trade Exchanges (INSTEX)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="762A289D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="4A650EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="47F18BE2" w14:textId="3F7806C0">
-[...21 lines deleted...]
-              <w:t>15 miljoen, dat ten goede is gekomen aan de vijf werkgebieden van UNRWA, waaronder Gaza en de Westelijke Jordaanoever.</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="21FAE96D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nederland bezat 4,21% van de aandelen in INSTEX. Bij de liquidatie vloeide EUR 135.509,36 terug naar Nederland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="68A44DE2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="3199A839" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="723EEEB3" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6ED7577D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kan worden aangeven wat INSTEX (incl. kosten aandeelhouderschap) de Nederlandse belastingbetaler uiteindelijk heeft gekost van de oprichting tot en met de liquidatie?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="56444CDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="1545E799" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="35D2913B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nederland trad in 2020 toe als aandeelhouder met een kapitaalbijdrage van EUR 418.500. Bij de liquidatie ontving Nederland EUR 135.509,36 terug. Dit betekent dat het nettoverlies op de kapitaalbijdrage EUR 282.990,64 bedraagt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="1595AFB2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="024CBC69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="73583B4A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="54E4AB6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Is het mogelijk om bij de nieuwe verantwoordingssystematiek ook nieuwe of verbeterde indicatoren toe te voegen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6391B05E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6727FE55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0454EA36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">De verbeterde verantwoordingssystematiek ziet op een manier van verantwoorden die meer zeggingskracht heeft. Het gaat - naast de uniform meetbare indicatoren - ook om andere relevante ontwikkelingen binnen een bepaald beleidsterrein. De verbeterde verantwoordingssystematiek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>maakt het mogelijk om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> flexibeler </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>in te spelen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> op de verschillende doelstellingen en resultaten die worden behaald</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dat maakt ook de introductie van nieuwe indicatoren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eenvoudiger, waarbij de totale werkdruk niet uit het oog wordt verloren.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="595EC39C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="341A3784" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="3F158B7B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2A81F756" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="71BAC3ED" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="56FA7682" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hoe kan het dat ondanks bezuinigingen op voedselzekerheid de realisatie in 2025 veel hoger ligt dan in 2024 en 2023 en ruim boven de streefwaarden op het gebied van uitbannen van honger?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="61A13204" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0008A6AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidP="008023AD" w:rsidRDefault="00FD5980" w14:paraId="615BE2E1" w14:textId="5379F4A6">
-[...22 lines deleted...]
-              <w:t>In 2025 waren er nog uitgaven, optellend tot EUR 7,4 mln. (zie het HGIS jaarverslag 2025). In 2026 is nog EUR 1,3 mln. aan uitgaven gepland, in 2027 EUR 1,5 mln. en vanaf 2028 t/m 2031 nog EUR 1 mln. per jaar. Deze uitgaven vinden plaats in het kader van twee partnerschappen’ op het terrein van lokale conflictoplossing, met speciale aandacht voor inclusieve deelname van vrouwen en jongeren, en beschermen van burgers.</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="66EE67C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>De realisaties in 2025 zijn het resultaat van in eerdere jaren gefinancierde activiteiten. In dit geval betreft het enkele grootschalige voedingsprogramma’s die in voorgaande jaren zijn gestart en nu tegelijkertijd resultaten laten zien die, opgeteld, boven de streefwaarde uitkomen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="70581F0E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="6CD09AD7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="2C999F9A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t>23</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="19D12CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Is er in het beleid een keuze gemaakt om meer prioriteit te geven aan de eerste indicator op voedselzekerheid in tegenstelling tot de twee andere indicatoren?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="08AFC61B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="5A4FBE4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="40441DD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nee, voor alle indicatoren geldt dat de inzet gericht is op het behalen van de streefwaardes. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="771EB981" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7FAC5158" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="1C8C9C8E" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="10B9A784" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hoe gaat de bijsturing en vernieuwde inzet op de indicator van het aantal boeren worden gewijzigd om toch de streefwaarde van 8 miljoen boeren in beeld te krijgen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="3D5C20E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="12666535" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7D455354" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">In 2026 en 2027 wordt een aantal nieuwe programma’s opgestart, onder meer op het gebied van duurzame groenteteelt en toegang tot verbeterd zaaizaad. Deze programma’s zullen de komende jaren tot een hoger bereik van het aantal boeren leiden. De verwachting is dat daarmee de doelstelling voor 2030, 8 miljoen boeren met verhoogde productiviteit en inkomen, behaald zal kunnen worden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="7546BD8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="703B6BB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="23831137" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="70BF7156" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="589CF9B8" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7B6BEA99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hoe gaat de bijsturing en intensivering op de indicator van het aantal hectare duurzame landgebruik worden gewijzigd om toch de 8 miljoen te halen? Waar en hoeveel wordt er in geïnvesteerd? Komt er een nieuw project die zich vooral hierop gaat richten?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="7613E13F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="73B51CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
-            <w:r w:rsidRPr="001154A9">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">(DRIVE), zijn deze projecten financieel onhaalbaar. </w:t>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0620D7DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nieuwe activiteiten gericht op duurzaam landgebruik zijn reeds ingezet. Zo is er in 2023 EUR 100 miljoen gecommitteerd aan een tienjarig bodemvruchtbaarheidsprogramma in de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sahel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Daarnaast wordt bij elke relevante activiteit scherper gestuurd op het meten en rapporteren van resultaten op gebied van duurzaam landgebruik. De verwachting is dat dit de komende jaren tot een stijging in het aantal bereikte hectare landbouwgrond zal leiden en dat de doelstelling voor 2030, 8 miljoen hectare duurzaam beheerd, nog steeds haalbaar is. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="7AFDDDFF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="329F8F64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="7332AA6B" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:t>33</w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2E4CAF65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hoe kan het dat op al de drie indicatoren op water overal de streefwaarden worden gehaald ondanks dat erop werd bezuinigd?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="4EF174C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="2019F440" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>De over 2025 gerapporteerde resultaten zijn het resultaat van contracten met partners die in eerdere jaren zijn aangegaan. De bezuiniging heeft daardoor geen direct effect op de resultaten in het jaar 2025. Het heeft wel geleid tot minder nieuwe contracten met onze partners en zal doorwerken in de resultaten in de komende jaren.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidTr="002A2ED0" w14:paraId="3FFBEE41" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="783A684F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidRDefault="00FD5980" w14:paraId="79C0D20A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="73C09575" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Waarom is er geen indicator op klimaatfinanciering? Waarom is niet gekozen om in de nieuwe verantwoordingssystematiek ook een of meerdere indicatoren rondom klimaatfinanciering toe te voegen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="3E32A5F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="38159CF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="30339E53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Nederlandse inzet op klimaat is onderdeel van verschillende programma’s op beleidsterreinen als water, voedselzekerheid, humanitaire hulp, duurzame economische ontwikkeling, energie en bossen. Binnen deze programma’s zijn indicatoren opgenomen die het effect op klimaat concreet maken. Denk hierbij bijvoorbeeld aan het aantal hectares grond onder duurzaam beheer en het aantal mensen met toegang tot hernieuwbare energie. Omdat klimaatfinanciering een optelsom is van de totale besteding aan deze inzet, en daarmee uitsluitend over financiën gaat, is er geen specifieke indicator opgenomen in het BHO-jaarverslag en maakt het ook geen deel uit van de nieuwe verantwoordingssystematiek.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="474DB3E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2ED0" w:rsidR="002A2ED0" w:rsidP="0097333C" w:rsidRDefault="002A2ED0" w14:paraId="0AFAEE39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wel ontvangt de Tweede Kamer jaarlijks een overzicht van de Nederlandse klimaatfinanciering als bijlage bij het HGIS-jaarverslag. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001154A9" w:rsidR="00FD5980" w:rsidTr="001154A9" w14:paraId="7DA49F16" w14:textId="77777777">
-[...1114 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidRPr="0083662B" w:rsidR="00664385" w:rsidRDefault="00664385" w14:paraId="7630DBD3" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="0097333C" w:rsidP="0097333C" w:rsidRDefault="0097333C" w14:paraId="3EF0024A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="0083662B" w:rsidR="00664385" w:rsidSect="00B915EC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidRPr="002A2ED0" w:rsidR="004E5D09" w:rsidP="0097333C" w:rsidRDefault="004E5D09" w14:paraId="1894A016" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002A2ED0" w:rsidR="004E5D09" w:rsidSect="0097333C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2776B1EF" w14:textId="77777777" w:rsidR="00ED1D57" w:rsidRDefault="00ED1D57">
+    <w:p w14:paraId="0EBA6142" w14:textId="77777777" w:rsidR="00CE72B8" w:rsidRDefault="00CE72B8" w:rsidP="0097333C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6069CC61" w14:textId="77777777" w:rsidR="00ED1D57" w:rsidRDefault="00ED1D57">
+    <w:p w14:paraId="552EDDA2" w14:textId="77777777" w:rsidR="00CE72B8" w:rsidRDefault="00CE72B8" w:rsidP="0097333C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...17 lines deleted...]
-        <w:t>Kamerstuk 23 432, nr. 611 (Kamerbrief over de Inzet ondersteuning regionale capaciteit t.b.v. medische evacuaties uit de Gazastrook, d.d. 2 oktober 2025).</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C827DC9" w14:textId="77777777" w:rsidR="001358F7" w:rsidRDefault="001358F7">
+  <w:p w14:paraId="77FBD90E" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B0C0ED3" w14:textId="77777777" w:rsidR="00664385" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="35FD787F" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B1E21F2" w14:textId="77777777" w:rsidR="001358F7" w:rsidRDefault="001358F7">
+  <w:p w14:paraId="06D97999" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21F4DF5F" w14:textId="77777777" w:rsidR="00ED1D57" w:rsidRDefault="00ED1D57">
+    <w:p w14:paraId="4A2B7A4D" w14:textId="77777777" w:rsidR="00CE72B8" w:rsidRDefault="00CE72B8" w:rsidP="0097333C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="465305F8" w14:textId="77777777" w:rsidR="00ED1D57" w:rsidRDefault="00ED1D57">
+    <w:p w14:paraId="6DA6B5F4" w14:textId="77777777" w:rsidR="00CE72B8" w:rsidRDefault="00CE72B8" w:rsidP="0097333C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2AE607D8" w14:textId="78E4440A" w:rsidR="002A2ED0" w:rsidRPr="002A2ED0" w:rsidRDefault="002A2ED0">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kamerstuk 23 432, nr. 611 (Kamerbrief over de Inzet ondersteuning regionale capaciteit t.b.v. medische evacuaties uit de Gazastrook, d.d. 2 oktober 2025).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18E582AA" w14:textId="77777777" w:rsidR="001358F7" w:rsidRDefault="001358F7">
+  <w:p w14:paraId="65180CD3" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F78A755" w14:textId="77777777" w:rsidR="001358F7" w:rsidRDefault="001358F7">
+  <w:p w14:paraId="2A4D5D82" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50DC45B4" w14:textId="77777777" w:rsidR="001358F7" w:rsidRDefault="001358F7">
+  <w:p w14:paraId="3CCB7462" w14:textId="77777777" w:rsidR="0097333C" w:rsidRPr="0097333C" w:rsidRDefault="0097333C" w:rsidP="0097333C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...378 lines deleted...]
-    <w:rsid w:val="770C3A65"/>
+    <w:rsidRoot w:val="0097333C"/>
+    <w:rsid w:val="0009192A"/>
+    <w:rsid w:val="001D3567"/>
+    <w:rsid w:val="002074D6"/>
+    <w:rsid w:val="002A2ED0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rsid w:val="00AE48B6"/>
+    <w:rsid w:val="00CE72B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FFC3EA8"/>
-  <w15:docId w15:val="{95B50FD7-7E24-4B9F-B225-236DBF131A62}"/>
+  <w14:docId w14:val="30950F5E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{79387B5B-665D-4984-9517-A84398A8C8CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2873,51 +2802,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3096,1572 +3025,1079 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0097333C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0097333C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF05D6"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00FF05D6"/>
+    <w:rsid w:val="0097333C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0097333C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF05D6"/>
+    <w:rsid w:val="0097333C"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...31 lines deleted...]
-    <w:link w:val="EndnoteTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00015003"/>
+    <w:rsid w:val="002A2ED0"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00015003"/>
+    <w:rsid w:val="002A2ED0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00015003"/>
+    <w:rsid w:val="002A2ED0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...845 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11674</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2118</ap:Words>
+  <ap:Characters>11654</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>97</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13769</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13745</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
-[...74 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>