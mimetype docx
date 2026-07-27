--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,5678 +1,2961 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...179 lines deleted...]
-      <w:r w:rsidRPr="004C4AE6">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="00955DD4" w:rsidRDefault="007225A4" w14:paraId="1C500377" w14:textId="5DFDC419">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00442C61">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="004C4AE6" w:rsidR="003A5BEB">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Hoger Onderwijs-, Onderzoek- en Wetenschapsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="00955DD4" w:rsidP="00D80872" w:rsidRDefault="00955DD4" w14:paraId="44833CC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="007225A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1261</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="00955DD4" w:rsidP="00955DD4" w:rsidRDefault="00955DD4" w14:paraId="3436C5C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="00955DD4" w:rsidRDefault="00955DD4" w14:paraId="0C4A9CC3" w14:textId="3F09942E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="007225A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="007225A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In deze brief informeer ik uw Kamer over de voortgang van de brede aanpak kennisveiligheid. Met deze aanpak heeft het kabinet de afgelopen vijf jaar samen met de kennissector een solide basis gevormd voor een open, veilige en toekomstbestendige wetenschap. Parallel hieraan informeer ik uw Kamer met de brief ‘Stand van zaken screening kennisveiligheid’ over het onderdeel van de aanpak dat gericht is op het tegengaan van ongewenste kennisoverdracht via personen. Met voorliggende brief bied ik u ook de evaluatie van het Loket Kennisveiligheid en het Sectorbeeld kennisveiligheid 2026 aan, en geef ik hier mijn beleidsreactie op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="256C9F5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="532A60F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennisveiligheid is cruciaal voor een hoger onderwijs- en wetenschapssector waarin open en veilige internationale samenwerking kan plaatsvinden. Dit is een kernwaarde voor een internationaal toonaangevende wetenschap die bijdraagt aan de uitdagingen van deze tijd. Wetenschap en onderzoek vormen het fundament voor vooruitgang. Daarom investeert het kabinet in onderzoek en wetenschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De vooraanstaande positie van de Nederlandse kennisinstellingen hangt samen met de academische vrijheid en openheid naar de wereld. Kennisveiligheid beschermt deze kernwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="1BD5D332" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7513F03D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit kabinet blijft samen met de kennisinstellingen inzetten op kennisveiligheid, want de dreiging tegen de Nederlandse kennisveiligheid is onverminderd groot. Dit blijkt uit de jaarverslagen van de inlichtingen- en veiligheidsdiensten en het Dreigingsbeeld Statelijke Actoren 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kennis en technologie zijn geopolitieke machtsmiddelen, die landen inzetten voor het versterken van de eigen politieke, economische en militaire positie. De Nederlandse wetenschapssector is wereldwijd toonaangevend, dat maakt het een belangrijk doelwit voor statelijke actoren om strategische kennis te verwerven om hun machtspositie te versterken ten opzichte van andere landen. De inlichtingen- en veiligheidsdiensten benadrukken dat het steeds belangrijker wordt om te identificeren welke kennis niet buiten de eigen controle moet vallen en welke belangen hierbij om bescherming vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="18F45484" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="705B0545" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kabinetsbrede aanpak kennisveiligheid heeft de afgelopen vijf jaar een solide basis gevormd voor het tegengaan van deze risico’s. Ik wil de kennisinstellingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hierbij een compliment maken voor het werk dat zij verzet hebben om zich weerbaarder te maken. Zij hebben veel werk gemaakt van kennisveiligheid, en door de aanhoudende dreiging blijft dat ook nodig. De overheid heeft daarbij ook een belangrijke rol gespeeld. Zo blijkt uit de recente evaluatie van het Rijksbreed Loket Kennisveiligheid dat de ondersteuning vanuit het Loket van grote waarde is geweest. Het Loket biedt hulp aan kennisinstellingen met vragen over kansen, risico’s en praktische zaken rondom internationale samenwerking. Verschillende ministeries en de inlichtingen- en veiligheidsdiensten bundelen hierin hun expertise en komen tot een eenduidig advies aan kennisinstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="6EE6268B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0E6193B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft de overheid een belangrijke rol om internationaal een gelijk speelveld te realiseren. Ik ben mij er zeer van bewust dat veiligheidsrisico’s niet stoppen aan de landsgrens. Daarnaast bestaat bij elke maatregel die we binnen de eigen landsgrenzen treffen het risico dat dat ten koste gaat van het open, internationale karakter die de wetenschap kenmerkt. Het is daarom belangrijk om binnen de Europese Unie samen op te trekken met als doel om een gelijk speelveld te creëren. Ik zal mij hiervoor blijven inzetten. Onderdelen uit de Nederlandse aanpak dienen daarbij als voorbeeld. Deze voorbeelden deel ik ook actief met andere landen. De Europese Unie licht ook een aantal Nederlandse voorbeelden als good practice uit in de Research Security Monitor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C4AE6" w:rsidR="006D0537">
-[...809 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="506C98A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="71289827" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks deze stappen is verdere inspanning door de overheid en kennisinstellingen noodzakelijk. Gezien de aanhoudende dreiging is het bereiken van een hoger beschermingsniveau vereist. Daarbij is de volgende stap het verankeren van kennisveiligheid op alle niveaus van de instelling en het gericht nemen van maatregelen waar deze het meeste nodig zijn. Ik ondersteun de kennisinstellingen hierbij met de benodigde praktische instrumenten en expertise vanuit het Loket. Ook stel ik tot en met 2031 in totaal € 80 miljoen beschikbaar aan de instellingen voor het nemen van digitale en fysieke beschermingsmaatregelen. Daarnaast ga ik samen met de instellingen kennisveiligheidsprofielen opstellen. In het najaar ga ik met de bestuurders in gesprek over het bereiken van het hogere kennisveiligheidsniveau en de monitoring van de voortgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="3D62026F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7404364F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leeswijzer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00BC5EEF" w14:paraId="67714F3D" w14:textId="77777777"/>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00BC5EEF" w14:paraId="39316AAF" w14:textId="77777777">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="60A47AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2102E9A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan de hand van het sectorbeeld schets ik in deze brief eerst de stappen die kennisinstellingen de afgelopen jaar hebben gezet. Daarna geef ik verdere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toelichting bij de acties die ik onderneem om kennisveiligheid verder te verankeren. Vervolgens ga ik in op het belang van een nationaal en internationaal gelijk speelveld en mijn inzet hierop. Ten slotte schets ik het vervolg op de aangekondigde acties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="61111BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="00955DD4" w:rsidP="007225A4" w:rsidRDefault="00955DD4" w14:paraId="6EF6ED0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="686177B3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een solide basis - instellingen en de overheid pakken risico’s aan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00BC5EEF" w14:paraId="37D697F6" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7E39F2A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="101EEEB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De kennisinstellingen boeken vooruitgang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B44A9A" w:rsidP="00BC5EEF" w:rsidRDefault="00B44A9A" w14:paraId="03DDA344" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0DB81096" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="69610FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om inzicht te verkrijgen in de voortgang van de implementatie van kennisveiligheidsmaatregelen heb ik een meting laten uitvoeren bij de kennisinstellingen. Dit was een vervolg op de nulmeting in 2023-2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF">
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit het resulterende Sectorbeeld kennisveiligheid 2026 blijkt dat de aanpak van de afgelopen vijf jaar heeft geleid tot vergroting van het bewustzijn en bestendiging van kennisveiligheid in de kennissector. Universiteiten, hogescholen en onderzoeksinstituten hebben over de volle breedte vooruitgang geboekt ten opzichte van de nulmeting. Waar zij ten tijde van de nulmeting nog beleid aan het vormgeven en vaststellen waren, zijn ze dat nu aan het uitvoeren en evalueren. Kennisinstellingen gaan volwassener om met de risico’s waarmee zij worden geconfronteerd bij internationale samenwerking binnen de huidige geopolitieke context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="4BAAE5DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7640E875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Concreet is bij kennisinstellingen deze solide basis gevormd door:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="033E35D3" w14:textId="76CDE38B">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="3322D1E8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="04A39D3F" w14:textId="21604F72">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de verantwoordelijkheden voor kennisveiligheid binnen de instelling te beleggen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="59DB7F6E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="13D43935" w14:textId="571CDBCE">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaste kaders en procedures voor risico-inschattingen in te voeren;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="54B48A1C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="4FA35D04" w14:textId="5A931D58">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de vertaalslag te maken van sanctie- en exportwetgeving naar interne procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2D232446" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="49344AF1" w14:textId="614EF58A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risico’s te herkennen bij de werving van personeel en samenwerking tussen HR-personeel en adviesteams kennisveiligheid; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="38334B93" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="762BD1AB" w14:textId="1F62E448">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het opstellen van centrale, actuele overzichten van internationale samenwerkingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="22E71E72" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00BC5EEF" w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="0A179053" w14:textId="7BCE42F5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het verbreden en verdiepen van kennisveiligheidsbewustzijn door trainingen en informatievoorziening;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="1787BF4D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00BC5EEF" w:rsidP="00BC5EEF" w:rsidRDefault="00047A1B" w14:paraId="450875BA" w14:textId="20F42F3F">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het opstellen van beleid of een protocol voor buitenlandse dienstreizen, en;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="4DC2B62D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het ontwikkelen van beleid rondom fysieke en digitale beschermingsmaatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="41D3C7F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="74AA6275" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BF1700E" wp14:editId="2A8AD42E">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="19050" b="21590"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="758B3742" wp14:editId="50436C87">
+                <wp:extent cx="4724400" cy="2886075"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:docPr id="329120940" name="Tekstvak 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4724400" cy="1807658"/>
+                          <a:ext cx="4724400" cy="2886075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00AA7160" w:rsidR="00AA7160" w:rsidP="00AA7160" w:rsidRDefault="00AA7160" w14:paraId="4DD039BD" w14:textId="77777777">
+                          <w:p w:rsidRPr="00AA7160" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="68FB2B09" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AA7160">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t>Impact van kennisveiligheid op de wetenschap</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="007D1020" w:rsidR="00AA7160" w:rsidP="00AA7160" w:rsidRDefault="00AA7160" w14:paraId="4843EE50" w14:textId="77777777">
+                          <w:p w:rsidRPr="007D1020" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="06AEE96A" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D1020">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t>Voor kennisinstellingen is de impact van het kennisveiligheidsbeleid voelbaar, zo blijkt uit het sectorbeeld. Sommigen ervaren beperking van de academische vrijheid, bijvoorbeeld omdat er consequenties zijn voor het aangaan van samenwerkingen en aannemen van personeel. De NOS bevestigde vorig jaar dit beeld: honderden samenwerkingen en sollicitaties zijn niet doorgegaan op advies van kennisveiligheidsteams. Tegelijkertijd zien steeds meer instellingen kennisveiligheid ook als beschermende factor voor academische vrijheid en integriteit. Met zorgvuldige afwegingen kunnen zij bijvoorbeeld heimelijke beïnvloeding voorkomen en daarmee de vrijheid en integriteit van hun onderzoekers beschermen.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00AA7160" w:rsidR="00796C98" w:rsidP="00796C98" w:rsidRDefault="00796C98" w14:paraId="4FEBDA93" w14:textId="77777777"/>
+                          <w:p w:rsidRPr="00AA7160" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7F3D459F" w14:textId="77777777"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2BF1700E">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="758B3742">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 2" style="width:372pt;height:142.35pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZd30GEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S92gqRJjThFly7D&#10;gO4AdHsARpZjYbKoSUrs7ulHyW6anW6G+UIQTeoX+ZFa3/StZifpvEJT8ukk50wagZUyh5J/+bx7&#10;teLMBzAVaDSy5I/S85vNyxfrzhZyhg3qSjpGIsYXnS15E4ItssyLRrbgJ2ilIWeNroVApjtklYOO&#10;1FudzfL8KuvQVdahkN7T37vByTdJv66lCB/r2svAdMkpt5BWl9Z9XLPNGoqDA9soMaYB/5BFC8rQ&#10;pWepOwjAjk79JtUq4dBjHSYC2wzrWgmZaqBqpvkv1Tw0YGWqheB4e8bk/5+s+HB6sJ8cC/1r7KmB&#10;qQhv71F89czgtgFzkLfOYddIqOjiaUSWddYX49GI2hc+iuy791hRk+EYMAn1tWsjFaqTkTo14PEM&#10;XfaBCfo5X87m85xcgnzTVb68WqzSHVA8HbfOh7cSWxY3JXfU1SQPp3sfYjpQPIXE2zxqVe2U1slw&#10;h/1WO3YCmoBd+kb1n8K0YV3JrxezxUDgrxJ5+v4k0apAo6xVW/LVOQiKyO2NqdKgBVB62FPK2owg&#10;I7uBYuj3PQVGoHusHgmpw2Fk6YnRpkH3nbOOxrXk/tsRnORMvzPUluspQaT5TsZ8sZyR4S49+0sP&#10;GEFSJQ+cDdttSG8iAjN4S+2rVQL7nMmYK41h4j0+mTjnl3aKen7Ymx8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAiAVSw2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBF3NS1bGtt&#10;uoig6E1X0Wu2mW2LyaQm2W79945e9PLg8Yb3vqnXs7NiwhAHTwouFhkIpNabgToFry935yWImDQZ&#10;bT2hgi+MsG6Oj2pdGX+gZ5w2qRNcQrHSCvqUxkrK2PbodFz4EYmznQ9OJ7ahkyboA5c7K5dZtpJO&#10;D8QLvR7xtsf2Y7N3Csr8YXqPj5dPb+1qZ6/SWTHdfwalTk/mm2sQCef0dww/+IwODTNt/Z5MFFYB&#10;P5J+lbMiz9luFSzLvADZ1PI/ffMNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmXd9BhEC&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIgFU&#10;sNsAAAAFAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+              <v:shape id="Tekstvak 2" style="width:372pt;height:227.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAka6ZEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940dK9lkrTirbbap&#10;Km0P0rYPgDGOUYGhQGJvn74D9mbT001VXyDGM/zMfDNsbgatyEk4L8FUdD7LKRGGQyPNoaJfPu9f&#10;rSnxgZmGKTCioo/C05vtyxeb3paigA5UIxxBEePL3la0C8GWWeZ5JzTzM7DCoLMFp1lA0x2yxrEe&#10;1bXKijy/ynpwjXXAhff492500m3Sb1vBw8e29SIQVVHMLaTVpbWOa7bdsPLgmO0kn9Jg/5CFZtLg&#10;pWepOxYYOTr5m5SW3IGHNsw46AzaVnKRasBq5vkv1Tx0zIpUC8Lx9ozJ/z9Z/uH0YD85EobXMGAD&#10;UxHe3gP/6omBXcfMQdw6B30nWIMXzyOyrLe+nI5G1L70UaTu30ODTWbHAEloaJ2OVLBOgurYgMcz&#10;dDEEwvHnYlUsFjm6OPqK9foqXy3THax8Om6dD28FaBI3FXXY1STPTvc+xHRY+RQSb/OgZLOXSiXD&#10;HeqdcuTEcAL26ZvUfwpThvQVvV4Wy5HAXyXy9P1JQsuAo6ykruj6HMTKyO2NadKgBSbVuMeUlZlA&#10;RnYjxTDUAwZGoDU0j4jUwTiy+MRw04H7TkmP41pR/+3InKBEvTPYlus5QsT5TsZiuSrQcJee+tLD&#10;DEepigZKxu0upDcRgRm4xfa1MoF9zmTKFccw8Z6eTJzzSztFPT/s7Q8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAA08Ae3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOsA7g8h&#10;ToWQQPQGLYKrG2+TCHsdYjcNb8/CBS4jjWY1822xGr0TA/axDaThcpqBQKqCbanW8Lp9mCxBxGTI&#10;GhcINXxhhFV5elKY3IYjveCwSbXgEoq50dCk1OVSxqpBb+I0dEic7UPvTWLb19L25sjl3smrLJtL&#10;b1rihcZ0eN9g9bE5eA1L9TS8x/X181s137ubdLEYHj97rc/PxrtbEAnH9HcMP/iMDiUz7cKBbBRO&#10;Az+SfpWzhVJsdxrUTM1AloX8T19+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAECRrpkR&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAADT&#10;wB7cAAAABQEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00AA7160" w:rsidR="00AA7160" w:rsidP="00AA7160" w:rsidRDefault="00AA7160" w14:paraId="4DD039BD" w14:textId="77777777">
+                    <w:p w:rsidRPr="00AA7160" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="68FB2B09" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AA7160">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                         <w:t>Impact van kennisveiligheid op de wetenschap</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="007D1020" w:rsidR="00AA7160" w:rsidP="00AA7160" w:rsidRDefault="00AA7160" w14:paraId="4843EE50" w14:textId="77777777">
+                    <w:p w:rsidRPr="007D1020" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="06AEE96A" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007D1020">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                         <w:t>Voor kennisinstellingen is de impact van het kennisveiligheidsbeleid voelbaar, zo blijkt uit het sectorbeeld. Sommigen ervaren beperking van de academische vrijheid, bijvoorbeeld omdat er consequenties zijn voor het aangaan van samenwerkingen en aannemen van personeel. De NOS bevestigde vorig jaar dit beeld: honderden samenwerkingen en sollicitaties zijn niet doorgegaan op advies van kennisveiligheidsteams. Tegelijkertijd zien steeds meer instellingen kennisveiligheid ook als beschermende factor voor academische vrijheid en integriteit. Met zorgvuldige afwegingen kunnen zij bijvoorbeeld heimelijke beïnvloeding voorkomen en daarmee de vrijheid en integriteit van hun onderzoekers beschermen.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00AA7160" w:rsidR="00796C98" w:rsidP="00796C98" w:rsidRDefault="00796C98" w14:paraId="4FEBDA93" w14:textId="77777777"/>
+                    <w:p w:rsidRPr="00AA7160" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7F3D459F" w14:textId="77777777"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B44A9A" w:rsidP="00BC5EEF" w:rsidRDefault="00B44A9A" w14:paraId="76D55112" w14:textId="3500D2F9"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="479010A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7CDB8ABD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0D667E15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De overheid ondersteunt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B44A9A" w:rsidP="00BC5EEF" w:rsidRDefault="00B44A9A" w14:paraId="55C4E68D" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2FFFA433" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7D4B17AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kennisinstellingen staan er niet alleen voor. Een belangrijk uitgangspunt van het kennisveiligheidsbeleid is dat instellingen zelf het beste gepositioneerd zijn om risico’s te identificeren en maatregelen te nemen. De overheid ondersteunt en faciliteert hen daarbij, bijvoorbeeld met het Loket Kennisveiligheid en de gezamenlijke Leidraad Kennisveiligheid. De Leidraad biedt concrete handvatten en aandachtspunten voor instellingen om kennisveiligheidsrisico's te identificeren en te beheersen, en is sinds de publicatie in januari 2022 uitgegroeid tot een belangrijk ankerpunt in het beleid van instellingen. Naar aanleiding van de motie Rooderkerk en Paternotte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft mijn ambtsvoorganger samen met de kennisinstellingen een landelijke set uniforme risico-indicatoren opgesteld. Deze indicatoren bieden extra houvast bij het inschatten van risico’s bij het aangaan van internationale samenwerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="44D888A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="41FEBCFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Loket is volgens de voorgenoemde evaluatie een doeltreffend instrument. Via de advisering en learning community stelt het Loket bruikbare informatie en instrumenten beschikbaar aan de instellingen. De afgelopen vier jaar heeft het Loket ruim 640 adviezen gegeven over bijvoorbeeld risico’s op overdracht van kennis en technologie die kan leiden tot ongewenste militaire toepassingen. Daarnaast organiseert het Loket met de learning community workshops en themasessies over bijvoorbeeld personeelsbeleid. Hiermee faciliteert het Loket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Kennisinstellingen staan </w:t>
-[...231 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">kennisuitwisseling tussen de overheid en instellingen, en instelling onderling. Ook stelt het Loket informatie beschikbaar op het digitale platform. Deze activiteiten hebben de afgelopen jaren eraan bijgedragen dat kennisinstellingen adequaat omgaan met kennisveiligheidsrisico’s. Tegelijkertijd laten de evaluatie en het sectorbeeld zien dat kennisinstellingen behoefte hebben aan concrete ondersteuning bij complexe casuïstiek, scherpere duiding van sancties en sensitieve technologie en een laagdrempelige sparringpartner. Ook hebben ze behoefte aan concrete en hanteerbare bronnen bij het maken van gerichte risico-afwegingen van affiliaties en de sensitiviteit van onderzoeksthema’s. Het evaluatierapport biedt hiervoor nuttige aanbevelingen, die ik zal opvolgen. In paragraaf 2 ga ik hier verder op in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="64A525B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2EA44488" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De in deze brief beschreven maatregelen tegen ongewenste kennis- en technologieoverdracht staan niet op zichzelf. Ongewenste kennisoverdracht kan ook op andere manieren plaatsvinden, zoals via spionage of digitale aanvallen. Vanaf 15 mei 2025 geldt dat meer vormen van spionage strafbaar zijn. Het lekken van gevoelige informatie, ook al is deze niet staatsgeheim, en het handelen in opdracht van een buitenlandse overheid, is nu strafbaar als het de Nederlandse belangen ernstig kan schaden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="002F3797">
-[...59 lines deleted...]
-    <w:p w:rsidRPr="00582BE6" w:rsidR="00C45F8F" w:rsidP="00C45F8F" w:rsidRDefault="00C45F8F" w14:paraId="2D9B8746" w14:textId="57EF8FBE">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast werk ik aan de uitwerking van de aanwijzing van hogescholen en universiteiten onder de Cyberbeveiligingswet. Hierover informeer ik uw Kamer voor de zomer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="6EE5DC96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="00955DD4" w:rsidP="007225A4" w:rsidRDefault="00955DD4" w14:paraId="2AB6F02A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="1349FD38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gerichte aanpak voor de verankering van kennisveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E14E5D" w:rsidP="00E14E5D" w:rsidRDefault="00E14E5D" w14:paraId="1F2263D0" w14:textId="77777777">
-[...142 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="18840026" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="1B066B21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik wil samen met de instellingen en mijn ambtsgenoten in het kabinet nu verder bouwen op de basis die we met elkaar hebben gelegd. Dat doen we door een bewuste omgang met risico’s verder te verankeren op alle niveaus binnen de kennisinstellingen. En dit doen we heel gericht. Samen met de kennisinstellingen zet ik in op gerichte maatregelen waar deze het meeste nodig zijn, gebaseerd op de risico’s, belangen en de reeds genomen maatregelen. Uit het sectorbeeld blijkt ook dat kennisinstellingen die meer risico’s identificeren, de ambitie uitspreken om tot een hoger niveau van volwassenheid te komen. Ik moedig dit aan, want het is belangrijk dat kennisinstellingen die te maken hebben met meer risico’s, passende maatregelen nemen. Dit draagt bij aan de gerichte aanpak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="604882BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="58CC7DE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Concreet onderneem ik de volgende acties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F31C5C" w:rsidR="00737AC9" w:rsidP="00BB5227" w:rsidRDefault="00737AC9" w14:paraId="2017B16F" w14:textId="77777777">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="3805E5D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00D34CC5" w:rsidP="00C5211D" w:rsidRDefault="00D34CC5" w14:paraId="33380FE5" w14:textId="07BF925F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="554E9542" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kennisveiligheidsprofielen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5211D" w:rsidP="00BB5227" w:rsidRDefault="00AC6A4B" w14:paraId="6A6199AF" w14:textId="7DD28C5D">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="42C0FB5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...82 lines deleted...]
-    <w:p w:rsidRPr="004C4AE6" w:rsidR="00737AC9" w:rsidP="00BB5227" w:rsidRDefault="00737AC9" w14:paraId="50A885D1" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik start dit jaar in samenwerking met de instellingen en externe professionals met het opstellen van landelijke kennisveiligheidsprofielen aan de hand waarvan instellingen ingedeeld kunnen worden. Dit doen we zoveel mogelijk op basis van reeds beschikbare informatie en risicoanalyses. Daarmee ondersteun ik de al ingezette koers van het nemen van maatregelen waar deze het meest nodig zijn, op basis van risico’s, belangen en genomen maatregelen. Dit zorgt er ook voor dat instellingen die weinig kennisveiligheidsrisico’s kennen, proportionele lasten dragen en daar minder werkdruk van ondervinden. Instellingen met een zwaarder profiel kan ik gerichter ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0077F854" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00D34CC5" w:rsidP="00E14E5D" w:rsidRDefault="00D34CC5" w14:paraId="7A77D462" w14:textId="7D795C55">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="157E6451" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Herziene Nationale Leidraad Kennisveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E14E5D" w:rsidP="00BB5227" w:rsidRDefault="00E14E5D" w14:paraId="0F862CFB" w14:textId="4E7FECFC">
-      <w:pPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2CDB3AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...68 lines deleted...]
-      <w:r w:rsidR="00564C85">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met de sector heb ik de Nationale Leidraad Kennisveiligheid herzien, zodat deze handvatten blijft bieden voor een volwassener sector. In samenwerking met de inlichtingen- en veiligheidsdiensten is ook het dreigingsbeeld in de Leidraad geüpdatet. Ik publiceer deze Leidraad begin juli 2026 op de website van het Loket Kennisveiligheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="006D3D77">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De koepels brengen deze breed onder aandacht bij de instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7170E16A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="009D70D2" w:rsidR="009D70D2" w:rsidP="009D70D2" w:rsidRDefault="00D21CCB" w14:paraId="0FBF7998" w14:textId="3308FBC1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="12848800" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Versterken Loket Kennisveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006323E5" w:rsidP="00B62CFE" w:rsidRDefault="00567B45" w14:paraId="5BC7960F" w14:textId="7C800B99">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="016213D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...115 lines deleted...]
-    <w:p w:rsidR="006323E5" w:rsidP="00B62CFE" w:rsidRDefault="006323E5" w14:paraId="096BAF21" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ga het Loket Kennisveiligheid versterken met een expertisecentrum, zoals naar voren is gekomen in de evaluatie. Dit doe ik binnen de budgettaire kaders van het kennisveiligheidsbeleid. Het Loket kan alleen van meerwaarde blijven als het zijn toegevoegde waarde vergroot. Daarvoor versterk ik bij het Loket zelf de brede expertise over sanctie- en exportwetgeving en (sensitieve) technologieën. Ook gaat het Loket diverse praktische instrumenten beschikbaar stellen aan de instellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2A9FB62F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="006D3D77" w:rsidP="00B62CFE" w:rsidRDefault="006323E5" w14:paraId="2A130820" w14:textId="1D8DA49F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="4C1D00D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...93 lines deleted...]
-      <w:r w:rsidR="002374D3">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft uw Kamer met de motie Martens-America de regering verzocht om te onderzoeken of het wenselijk is dat het Loket Kennisveiligheid de instellingen ongevraagd en proactief te informeren over risico’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="002374D3">
-[...55 lines deleted...]
-    <w:p w:rsidR="00B62CFE" w:rsidP="00B62CFE" w:rsidRDefault="00B62CFE" w14:paraId="7EFF306E" w14:textId="77777777">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van de genoemde evaluatie concludeer ik dat dit inderdaad het geval is, daarom gaat het Loket dit doen. Daarmee is invulling gegeven aan de motie Martens-America.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0FB52BCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00B62CFE" w:rsidP="00A532D3" w:rsidRDefault="00B62CFE" w14:paraId="5B8E69F4" w14:textId="09104ABA">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="345E3FC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w:rsidR="002374D3" w:rsidP="00A532D3" w:rsidRDefault="00DF3323" w14:paraId="4EB7414D" w14:textId="0598B14E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wettelijke verankering Loket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="1EC162C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het verlengde van dit voornemen werk ik aan het wettelijk verankeren van de adviestaak van het Loket. Een wetsvoorstel hiervoor is in openbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>internetconsultatie geweest.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="000B0EDC">
-[...6 lines deleted...]
-    <w:p w:rsidR="002374D3" w:rsidP="00A532D3" w:rsidRDefault="002374D3" w14:paraId="3290FEF1" w14:textId="77777777">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreft een tijdelijke wet, want het Loket is een tijdelijk instrument. Ik zet mij ervoor in om dit wetsvoorstel voor het eind van dit jaar aan te bieden aan de Tweede Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="7BF72995" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00B62CFE" w:rsidR="00DF3323" w:rsidP="00A532D3" w:rsidRDefault="00DF3323" w14:paraId="260DABD1" w14:textId="5DF11B76">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="5403294C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...64 lines deleted...]
-    <w:p w:rsidR="00B62CFE" w:rsidP="00B62CFE" w:rsidRDefault="00B62CFE" w14:paraId="78652F1A" w14:textId="77777777">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook ga ik onderzoeken of het nodig is en wat nodig is om het Loket een structurele plek in de aanpak kennisveiligheid te geven. Dit ga ik doen binnen de budgettaire kaders van het kennisveiligheidsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="18541F4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00B62CFE" w:rsidP="00A532D3" w:rsidRDefault="00B62CFE" w14:paraId="677E71AF" w14:textId="4DB2AF0F">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="6E41ACE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiële impuls</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E14E5D" w:rsidP="00B62CFE" w:rsidRDefault="00DF3323" w14:paraId="09B9C332" w14:textId="390E8DDD">
-      <w:pPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="689220C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...22 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om instellingen op weg te helpen bij hun uitdagingen op het vlak van kennisveiligheid en cyberveiligheid investeert dit kabinet tot en met 2031 in totaal € 80 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00DF3323">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De middelen worden via de Rijksbijdrage beschikbaar gesteld aan de universiteiten, hogescholen, umc’s en de instituten van KNAW en NWO. Deze middelen helpen instellingen om werk te maken van fysieke en digitale maatregelen ter bescherming van kennisontwikkeling en internationale samenwerking. Dit is in aanvulling op de eerdere € 17,6 miljoen die mijn ambtsvoorganger beschikbaar heeft gesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00E14E5D" w:rsidR="00E14E5D">
-[...13 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze financiële impuls van € 80 miljoen kunnen instellingen onder andere inzetten om zich voor te bereiden op de invoering van de Cyberbeveiligingswet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="48FF9768" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00BE3F6B" w:rsidP="00BE3F6B" w:rsidRDefault="00BE3F6B" w14:paraId="507C80A8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="10603DF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gewenst kennisveiligheidsniveau</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3F6B" w:rsidP="00BE3F6B" w:rsidRDefault="00BE3F6B" w14:paraId="53609541" w14:textId="77777777">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="5735BD4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...89 lines deleted...]
-    <w:p w:rsidRPr="00A532D3" w:rsidR="00B62CFE" w:rsidP="00E14E5D" w:rsidRDefault="0093073A" w14:paraId="0D9781B9" w14:textId="36569476">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ga in het najaar met de bestuurders van de instellingen in gesprek over het bereiken van het gewenste kennisveiligheidsniveau, dat door henzelf is geïdentificeerd bij de vervolgmeting. Daarbij ga ik hen uitnodigen om met voorstellen te komen over hoe de voortgang te monitoren en hoe zij dit inzichtelijk maken. Ik vertrouw erop dat de bestuurders ook met hun raden van toezicht hierover in gesprek gaan. Voor het einde van het jaar informeer ik uw Kamer over de uitkomsten hiervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="43AB9F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2A06F671" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interventies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="68290625" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik maak gebruik van mijn bestaande bevoegdheden om stappen te zetten als een kennisinstelling een internationale samenwerking wil aangaan waarbij het kabinet toch een risico ziet voor de nationale veiligheid. Deze interventiemogelijkheden zijn uiteengezet in het Stroomschema ongewenste overdracht kennis en technologie, dat mijn ambtsvoorganger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>heeft opgesteld op verzoek van het lid Martens-America in het commissiedebat kennisveiligheid van 30 januari 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="08DDA305" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="39C3A7AC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...55 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Haalbaarheidsanalyse screening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A532D3" w:rsidR="009F3B84" w:rsidP="00A532D3" w:rsidRDefault="00C67DD3" w14:paraId="2B798D89" w14:textId="67953670">
-      <w:pPr>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="22043572" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...89 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende tijd voer ik een haalbaarheidsanalyse uit naar een screening kennisveiligheid in aangepaste, meer beperkte en gerichtere vorm. Deze screening is gericht op het beperken van het risico op ongewenste kennisoverdracht door personen. Gelijktijdig met deze brief informeer ik uw Kamer met de brief ‘Stand van zaken screening kennisveiligheid’ hierover. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="16832697" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="406C2FF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="004C4AE6" w:rsidR="005C0B5D" w:rsidP="00582BE6" w:rsidRDefault="006472B3" w14:paraId="298ECFC9" w14:textId="1E5151A0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="11791104" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gelijk speelveld is onmisbaar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="6C8E8AB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="336C542A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bereiken van een internationaal én nationaal gelijk speelveld blijft een belangrijke pijler van onze bredere inzet op kennisveiligheid. Voor het behouden van toponderzoek in de Nederlandse wetenschapssector en veiligheidsrisico’s te verminderen, is het belangrijk dat kennispartners maatregelen nemen die een gelijk doel hebben: het tegenaan van risico’s. Kennisinstellingen en het kennisintensieve bedrijfsleven zijn in hoge mate met elkaar verweven. Daarom trek ik samen op met de ministers van EZK, BZ, JenV en andere leden van het kabinet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="5DE5A666" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="4E2D7A69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor een internationaal gelijk speelveld heeft Nederland de afgelopen jaren gewerkt aan de inzet op kennisveiligheid in de EU en internationaal. Dit is vooral van belang bij EU-lidstaten en gelijkgezinde landen, waarmee de Nederlandse wetenschapssector veel samenwerkt. Om dit gelijke speelveld te bevorderen, heb ik kennisveiligheid geagendeerd bij internationale gremia, bijvoorbeeld binnen de EU bij de Raad voor Concurrentievermogen, bij de OESO, de G7 en in bilaterale gesprekken. Daarmee geef ik invulling aan de motie Paternotte en Martens-America om kennisveiligheid te agenderen voor de Raad voor Concurrentievermogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="41BDE270" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="2CA4C9CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internationaal bevorder en steun ik een aantal initiatieven zoals de Raadsaanbeveling Onderzoeksveiligheid (mei 2024), de Research Security Monitor (februari 2026), de opzet van het Centre of Expertise en een Europees due diligence platform, kennisveiligheidsmaatregelen in Europese richtlijnen en verordeningen zoals de ERA Act en KP10 (het nieuwe Europese kaderprogramma voor 2028-2034). Daarnaast moedig ik initiatieven aan van de kennisinstellingen om ook internationaal meer kennis en best practices uit te wisselen, zoals bijvoorbeeld de ENCORS conferentie die 26 en 27 mei heeft plaatsgevonden bij de TU Delft. Hierbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kwamen meer dan 500 personen uit 32 landen bijeen om kennis uit te wisselen over kennisveiligheid. Het delen van beleidsupdates en uitwisselen van best practices versterkt en verrijkt onze nationale beleidsmaatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="48DE21D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="0CC47485" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="67B6D620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...216 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004C4AE6" w:rsidR="004371DE" w:rsidP="00A421A1" w:rsidRDefault="00EB0F3D" w14:paraId="0B581551" w14:textId="57E7401F">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="004C4AE6">
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="007225A4" w:rsidRDefault="007225A4" w14:paraId="6C417239" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de zomer informeer ik uw Kamer over de voortgang van de haalbaarheidsanalyse naar een screening kennisveiligheid in aangepaste, meer beperkte en gerichtere vorm, die het risico op ongewenste kennisoverdracht door personen moet beperken. Zie hiervoor mijn brief ‘Stand van zaken screening kennisveiligheid’. Ook informeer ik uw Kamer dan over de stand van zaken van de onder paragraaf 2 beschreven acties en de behaalde resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="00955DD4" w:rsidRDefault="007225A4" w14:paraId="0092FCD9" w14:textId="651192A7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="00955DD4" w:rsidRDefault="007225A4" w14:paraId="21FABCBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004C4AE6" w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="4E5D9867" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="007225A4" w:rsidP="00955DD4" w:rsidRDefault="007225A4" w14:paraId="181CB78B" w14:textId="5981D692">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4" w:rsidR="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00955DD4" w:rsidR="004E5D09" w:rsidP="00955DD4" w:rsidRDefault="004E5D09" w14:paraId="1A47A52F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00955DD4" w:rsidR="004E5D09" w:rsidSect="00F20958">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09BF786E" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58">
+    <w:p w14:paraId="1341E6F7" w14:textId="77777777" w:rsidR="00560764" w:rsidRDefault="00560764" w:rsidP="007225A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117BD96C" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D51992" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58">
+    <w:p w14:paraId="3FB3F314" w14:textId="77777777" w:rsidR="00560764" w:rsidRDefault="00560764" w:rsidP="007225A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A42D174" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="536B4054" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6EE920ED" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="04DF4FF5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="3F4B431E" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="055408F8" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76B63FE8" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58">
+    <w:p w14:paraId="48CEAFF0" w14:textId="77777777" w:rsidR="00560764" w:rsidRDefault="00560764" w:rsidP="007225A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BEABFB" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F344A8B" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58">
+    <w:p w14:paraId="0F04DE4D" w14:textId="77777777" w:rsidR="00560764" w:rsidRDefault="00560764" w:rsidP="007225A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441C9714" w14:textId="77777777" w:rsidR="00F96E58" w:rsidRDefault="00F96E58"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0CD09460" w14:textId="77777777" w:rsidR="008F778C" w:rsidRDefault="008F778C" w:rsidP="008F778C">
+    <w:p w14:paraId="058794CA" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00CD51C2">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aan de slag – Coalitieakkoord 2026-2030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="35640EFE" w14:textId="45B6E891" w:rsidR="00D6709D" w:rsidRDefault="00D6709D" w:rsidP="00D6709D">
+    <w:p w14:paraId="3D63B464" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00CD51C2">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Openbaar Jaarverslag MIVD 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00347617">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00CD51C2">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Openbaar Jaarverslag AIVD 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00347617" w:rsidRPr="009469C3">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Dreigingsbeeld Statelijke Actoren 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00347617">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="47F1711F" w14:textId="77777777" w:rsidR="002A5E87" w:rsidRPr="00F6478D" w:rsidRDefault="002A5E87" w:rsidP="002A5E87">
+    <w:p w14:paraId="350C4435" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F6478D">
-        <w:rPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> European Commission: Directorate-General for Research and Innovation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Research security monitor 2025 – Raising awareness and building resilience – Staff working document</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD51C2">
-        <w:rPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>, Publications Office of the European Union, 2</w:t>
-[...28 lines deleted...]
-      </w:r>
+        <w:t>, Publications Office of the European Union, 2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://data.europa.eu/doi/10.2777/4186725</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="31C835F0" w14:textId="49B87E95" w:rsidR="00047A1B" w:rsidRDefault="00047A1B" w:rsidP="00047A1B">
+    <w:p w14:paraId="32A183F7" w14:textId="02B359A5" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000B514B">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000B514B">
-[...6 lines deleted...]
-        <w:r w:rsidR="000B514B" w:rsidRPr="000B514B">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tooltip="link naar publicatie kst-31288-1077" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>31 288, nr. 1077</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B514B" w:rsidRPr="000B514B">
-[...6 lines deleted...]
-        <w:r w:rsidR="000B514B" w:rsidRPr="000B514B">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (universiteiten), Kamerstuk </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>31288 nr. 1108</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B514B">
-[...3 lines deleted...]
-        <w:r w:rsidR="000B514B" w:rsidRPr="000B514B">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hogescholen) en Kamerstuk </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>31288 nr. 1148</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B514B">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (KNAW/NWO).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2C5C0CFB" w14:textId="26C6CB13" w:rsidR="00796C98" w:rsidRPr="00BC5EEF" w:rsidRDefault="00796C98" w:rsidP="00796C98">
+    <w:p w14:paraId="795064FB" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC5EEF">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00273918" w:rsidRPr="00352382">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Kamerstuk</w:t>
+          <w:t>Kamerstuk 31 288, nr. 1134</w:t>
         </w:r>
-        <w:r w:rsidRPr="00352382">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="1C3EF19D" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...22 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Uitbreiding strafbaarstelling spionage</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1CB36C32" w14:textId="47BB0DF4" w:rsidR="00564C85" w:rsidRDefault="00564C85">
+    <w:p w14:paraId="35C7D466" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00CC7DB8">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.loketkennisveiligheid.nl/documenten/2026/06/04/nationale-leidraad-kennisveiligheid-2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7571C6F1" w14:textId="0024F2AA" w:rsidR="002374D3" w:rsidRDefault="002374D3" w:rsidP="002374D3">
+    <w:p w14:paraId="4E2C2804" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="005D27A6">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstuk 31 288, nr. 1130</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="75854478" w14:textId="7741C91B" w:rsidR="00DF3323" w:rsidRDefault="00DF3323" w:rsidP="00DF3323">
+    <w:p w14:paraId="0F080EED" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="005D27A6" w:rsidRPr="00D1386E">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.internetconsultatie.nl/adviseringkennisveiligheid/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D27A6">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1FAB6708" w14:textId="0EE804CB" w:rsidR="00DF3323" w:rsidRDefault="00DF3323" w:rsidP="00DF3323">
+    <w:p w14:paraId="43315C09" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zoals aangekondigd in mijn Beleidsbrief Onderwijs Cultuur en Wetenschap 2026-2030, 24 april 2026, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="005D27A6">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Kamerstuk 36800-VIII</w:t>
+          <w:t>Kamerstuk 36800-VIII, nr. 148</w:t>
         </w:r>
-        <w:r w:rsidR="00E31D46" w:rsidRPr="005D27A6">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="57A4991D" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...28 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksfinancien.nl/memorie-van-toelichting/2025/OWB/VIII</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F31FF5">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="3857CC44" w14:textId="117B3D53" w:rsidR="00D21CCB" w:rsidRDefault="00D21CCB" w:rsidP="00D21CCB">
+    <w:p w14:paraId="6092D130" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F31FF5">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F31FF5">
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="004323FD">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Stroomschema</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004323FD">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ongewenste overdracht kennis en technologie, 13 juni 2025. Bijlage bij Kamerstuk 31 288, nr. 1205 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="0CC49609" w14:textId="6BC5801C" w:rsidR="00CD1D05" w:rsidRDefault="00CD1D05" w:rsidP="00CD1D05">
+    <w:p w14:paraId="7B700E9A" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="00955DD4" w:rsidRDefault="007225A4" w:rsidP="00955DD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955DD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00955DD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="005D27A6">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00955DD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstuk 31288, nr. 1178</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="7134EDED" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="2843A258" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="7D42A93E" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3894A5ED" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0163A145" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="2CBB6259" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44B5900B" w14:textId="77777777" w:rsidR="007225A4" w:rsidRPr="007225A4" w:rsidRDefault="007225A4" w:rsidP="007225A4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...929 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33EB7507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA881956"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5741,51 +3024,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C455A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CB0A086"/>
     <w:lvl w:ilvl="0" w:tplc="B7AE0E06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5832,63 +3115,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="492A01D9"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58EE5E10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BE069DC4"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="B200291E"/>
+    <w:lvl w:ilvl="0" w:tplc="DF4AA858">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5944,2040 +3228,324 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...542 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1888683977">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="923997356">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1103838079">
+  <w:num w:numId="2" w16cid:durableId="925918916">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="981888713">
+  <w:num w:numId="3" w16cid:durableId="681589039">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1419911372">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1223 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="007225A4"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="003B1317"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00560764"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00664819"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rsid w:val="00955DD4"/>
+    <w:rsid w:val="00F20958"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35C34E06"/>
-  <w15:docId w15:val="{730718F0-BC72-42BF-A924-80F737CD47BF}"/>
+  <w14:docId w14:val="5F1727B2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{20D30634-B980-492A-A55B-811B53360D42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8126,1287 +3694,1150 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00567B45"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...438 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...55 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D314A4"/>
+    <w:rsid w:val="007225A4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D314A4"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...5 lines deleted...]
-    <w:rsid w:val="00211213"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="003A5BEB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007225A4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00634CB9"/>
+    <w:rsid w:val="007225A4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007225A4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00955DD4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1134.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z09010&amp;did=2026D20115" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/04/23/openbaarjaarverslagaivd2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1148.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetconsultatie.nl/adviseringkennisveiligheid/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/jaarverslagen/2026/04/22/openbaarjaarverslagmivd2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1178" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/documenten/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1108.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1130.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1077.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/06/13/bijlage-1-stroomschema-kennisveiligheid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loketkennisveiligheid.nl/documenten/2026/06/04/nationale-leidraad-kennisveiligheid-2026" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctv.nl/documenten/2025/07/17/dreigingsbeeld-statelijke-actoren-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetgevingskalender.overheid.nl/Regeling/WGK013359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2025/OWB/VIII" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1148.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetconsultatie.nl/adviseringkennisveiligheid/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2026/04/23/openbaarjaarverslagaivd2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1108.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1130.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1178" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/jaarverslagen/2026/04/22/openbaarjaarverslagmivd2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/06/13/bijlage-1-stroomschema-kennisveiligheid" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/documenten/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1077.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loketkennisveiligheid.nl/documenten/2026/06/04/nationale-leidraad-kennisveiligheid-2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.europa.eu/doi/10.2777/4186725" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2025/OWB/VIII" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetgevingskalender.overheid.nl/Regeling/WGK013359" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctv.nl/documenten/2025/07/17/dreigingsbeeld-statelijke-actoren-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-31288-1134.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z09010&amp;did=2026D20115" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15405</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2778</ap:Words>
+  <ap:Characters>15283</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>128</ap:Lines>
+  <ap:Lines>127</ap:Lines>
   <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18169</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18025</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-09T13:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O211LAM</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>