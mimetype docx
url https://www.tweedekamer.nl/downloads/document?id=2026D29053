--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,4867 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...402 lines deleted...]
-      <w:r w:rsidR="009E05EF">
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidRDefault="006F2B1B" w14:paraId="63D1CCC4" w14:textId="277244DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB" w:rsidR="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D7A41">
-[...2 lines deleted...]
-      <w:r w:rsidR="008A0F4B">
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB" w:rsidR="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidP="00D80872" w:rsidRDefault="00B55EEB" w14:paraId="31DE7205" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB" w:rsidR="006F2B1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>704</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="00B55EEB" w14:paraId="3109BF70" w14:textId="1B2B80F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidP="006F2B1B" w:rsidRDefault="00B55EEB" w14:paraId="5DFBFC65" w14:textId="39DB886C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="0EDFDA9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="52ADA205" w14:textId="5E020753">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij het tweeminutendebat Raad voor Concurrentievermogen op 28 mei 2026 zijn  twee moties ingediend over het WK-voetbal. De moties zijn tijdens het debat geapprecieerd door de minister van Economische Zaken en Klimaat (EZK). Met deze brief geef ik, mede namens de minister van EZK, onze reactie op beide moties. Eerder zijn ook Kamervragen gesteld over dit onderwerp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D7A41" w:rsidR="004D7A41">
-[...63 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="6A2D74DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="6CE8C3A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vertoning wedstrijden </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vertoning wedstrijden WK-voetbal 2026 gratis maken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="38A60208" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie-Kisteman c.s. verzoekt de regering om in samenwerking met de NOS het uitzenden van een groot sportevenement als het WK-voetbal gratis te maken tot een evenement met maximaal 5000 bezoekers, en dit nog voor aanvang van het aankomende WK voetbal te regelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerder is ook verwezen naar de situatie in België waar geen licentie nodig zou zijn voor het vertonen van wedstrijden aan groepen kleiner dan 5000 personen. In het kader van deze motie heb ik gesproken met mijn Vlaamse collega en is er contact geweest met de NOS, Videma en de Vlaamse publieke omroep VRT. Daarnaast is de NOS in gesprek met Koninklijke Horeca Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="53A8C133" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="0C08A8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorop staat dat het kabinet het iedereen gunt om van het komende WK-voetbal te genieten. Niets is leuker dan samen voetbal kijken en je favoriete team aan te moedigen. Of dat nu in een stadion is, thuis voor de buis of samen in de kroeg. Samen voetbal kijken zorgt voor saamhorigheid en verbinding. Actuele sportverslaggeving, waaronder internationale evenementen, is een wettelijke taak van de NOS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat de NOS als publieke omroep de rechten heeft verworven voor het uitzenden van de wedstrijden van het WK-voetbal 2026 zijn er diverse  wettelijke regels van toepassing, naast de contractuele bepalingen met de FIFA. In de beantwoording van de Kamervragen zijn die al nader toegelicht, maar het kabinet maakt van de gelegenheid gebruik om dat nogmaals te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="4339FFEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="231C2654" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bij het WK-rechtenpakket van de NOS horen ook de rechten voor zogenoemde ‘public viewing’. De FIFA geeft in de Public Viewing Regulations (international version) duidelijke regels mee die gelden voor de licentieverlening bij het organiseren van public viewings.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De FIFA maakt in artikel 2 van de Regulations een onderscheid tussen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>commercial public viewing events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>non-commercial public viewing events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>special non-commercial viewing events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Van een commercieel public viewing event is sprake als er een directe of indirecte toegangsprijs wordt gevraagd, als het evenement wordt gesponsord of als er op een andere manier een commercieel voordeel kan worden behaald met het evenement. Een voorbeeld van een evenement waar toegang wordt gevraagd, is het concert van De Toppers in de Johan Cruyff Arena op zaterdag 20 juni 2026. Voorafgaand aan dat concert zal de wedstrijd van het Nederlands elftal tegen Zweden worden vertoond. In dit geval dient de organisator van dit commerciële evenement een licentie aan te vragen bij Videma tegen het zogenoemde reguliere evenemententarief.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="09F72854" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="69D2E0C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een niet-commercieel public viewing event is volgens de FIFA een evenement dat wordt georganiseerd puur vanuit niet-commerciële doeleinden. Daarbij wordt opgemerkt dat bij horecagelegenheden waar het vertonen van sport onderdeel is van de reguliere bedrijfsvoering dit door de FIFA als een niet-commercieel public viewing event wordt beschouwd zolang er geen sprake is van aanvullende commerciële activiteiten zoals directe of indirecte toegangsprijzen of sponsoractiviteiten. Dit komt overeen met de situatie in Nederland waarbij horecagelegenheden die reeds beschikken over een zogenoemde doelgroepenlicentie (voor het vertonen van televisiebeelden door het jaar heen) niet extra hoeven te betalen voor het vertonen van de wedstrijden van het WK-voetbal. Dit betekent dat het WK voor hen – en dit gaat om een groot deel van de Nederlandse horecagelegenheden - gratis is om te vertonen, althans er zijn geen additionele kosten bovenop de doelgroepenlicentie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="5A051578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="10156FC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het plaatsen van een groot scherm door horeca-ondernemers op bijvoorbeeld een marktplein, valt niet onder de reguliere horeca-bedrijfsvoering en kan daardoor niet als een niet-commercieel public viewing event worden aangemerkt. Bovendien kunnen hiermee aanvullende commerciële inkomsten worden verworven, bijvoorbeeld met de verkoop van eten en drinken. Zoals ook toegelicht in de beantwoording van de Kamervragen geldt bij dergelijke events sinds het EK van 2024 wel het verlaagde evenemententarief (als er geen toegang wordt geheven). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="216D7D82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="0074ACC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast is het dienstbaarheidsverbod uit de Mediawet 2008 van toepassing. Op grond van het dienstbaarheidsverbod is het voor publieke omroepen verboden om bij te dragen aan het behalen van een meer dan normale winst of een concurrentievoordeel door commerciële partijen. Het dienstbaarheidsverbod is een uitwerking van het EU-verbod op ongeoorloofde staatssteun. De Europese Commissie heeft in 2010 bij de afronding van de staatssteunzaak over de financiering van de NPO aangegeven dat het dienstbaarheidsverbod belangrijk is om te zorgen dat de financiering van de publieke omroep conform de staatssteunregels verloopt en dat de publieke omroep zich marktconform gedraagt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commerciële exploitatie van (sport)uitzendingen kan daarom niet kosteloos plaatsvinden. Voor een licentie om buiten de huiselijke kring een wedstrijd te vertonen moet daarom een marktconforme vergoeding gevraagd worden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="171461BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="03F5C87C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het tweeminutendebat op 28 mei 2026 heeft de minister van EZK deze motie namens het kabinet ontraden. Gelet op het bovenstaande en gelet op de gesprekken met - en tussen - de NOS, Videma en Koninklijke Horeca Nederland ziet het kabinet binnen het huidige wettelijke kader (de Mediawet/Europese staatssteunregels) en de contractuele context met FIFA geen juridische mogelijkheden om uitvoering te geven aan de motie als die vraagt om het vertonen van wedstrijden van het WK-voetbal geheel gratis te maken voor evenementen tot 5000 bezoekers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="0718E699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="6153377C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Situatie in Vlaanderen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="50848592" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hiervoor aangegeven heb ik naar aanleiding van de ingediende motie contact gezocht met mijn collega van de Vlaamse regering en met de VRT. Anders dan bij de NOS in Nederland bevat het rechtenpakket van de VRT niet de rechten voor public viewing. Dit betekent dat organisatoren van public viewings in Vlaanderen zich zelf bij de FIFA dienen te melden omtrent de geldende regels ten  aanzien van public viewing en sponsoring. Wel vraagt de VRT aan organisatoren van commerciële evenementen een licentie in verband met de (auteursrechtelijke) openbaarmaking van het VRT-programma dat de wedstrijd uitzendt. Een evenement wordt door de VRT als commercieel gedefinieerd als er voor dat evenement een toegangsprijs betaald moet worden. De VRT heeft ervoor gekozen om de overige evenementen als niet-commercieel aan te merken en aldus kosteloos toe te staan, mede gelet op de beperkte handhavingscapaciteit van de organisatie en het ontbreken van een vergelijkbare beheersorganisatie zoals Videma in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="07051B64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="69F88DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">WK-voetbal </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2026 </w:t>
-[...146 lines deleted...]
-      <w:r>
+        <w:t>Openingstijden horeca tijdens WK-voetbal 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="7F5E9CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bij </w:t>
-[...1047 lines deleted...]
-        <w:rPr>
+        <w:t>Tijdens het tweeminutendebat op 28 mei 2026 is ook nog een andere motie door  het lid Kisteman c.s. ingediend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0064709E">
-[...79 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze motie verzoekt de regering om samen met gemeenten te zorgen dat ondernemers tenminste bij wedstrijden van het Nederlands elftal langer open mogen blijven. Het kabinet is naar aanleiding van de motie in gesprek gegaan met de VNG. Het kabinet en de VNG juichen Oranjesucces op het WK van harte toe en onderschrijven de wens om ondernemers en supporters samen te laten genieten van de wedstrijden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="6BB618F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="43E8ADD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De regulering van openingstijden is echter een lokale aangelegenheid. Gemeenteraden hebben doorgaans in hun APV de sluitingstijden voor horecagelegenheden geregeld. Burgemeesters kunnen daarvoor een ontheffing verlenen, voor zover gemeenteraden in hun verordeningen in die mogelijkheid hebben voorzien. De afweging van de gemeenteraad om deze mogelijkheid in de APV op te nemen en van de burgemeester om hiervan gebruik te maken, mede in het kader van openbare orde en overlast, moet lokaal worden gemaakt. Daarbij is het een aandachtspunt in hoeverre de gemeentelijke verordening beperkingen kent op het schenken van alcoholhoudende drank. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="506229E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="006F2B1B" w:rsidRDefault="006F2B1B" w14:paraId="60EDAAF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De praktijk laat zien dat steeds meer gemeenten de openingstijden verruimen voor het WK. Waar in maart 2026 slechts 11% van de gemeenten ruimere openingstijden dan de reguliere sluitingstijden had ingesteld voor het WK, is dat inmiddels opgelopen naar circa 40%. Koninklijke Horeca Nederland heeft gemeenten opgeroepen hetzelfde te doen en biedt daarvoor een voorbeeldbrief aan voor horecaondernemers. Het kabinet heeft naar aanleiding van de motie de oproep gedaan om, rekening houdend met al het bovenstaande, te proberen om horeca tegemoet te komen wanneer zij plannen hebben om WK-wedstrijden te vertonen en daarvoor ruimere openingstijden vereist zijn. Het Rijk heeft geen eigen bevoegdheid om openingstijden landelijk te regelen of gemeenten te verplichten tijdelijk ruimere openingstijden te hanteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidP="00B55EEB" w:rsidRDefault="00B55EEB" w14:paraId="2DDCF961" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F2B1B" w:rsidP="00B55EEB" w:rsidRDefault="006F2B1B" w14:paraId="6293B874" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="21A1D278" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="006F53E6" w:rsidP="00B55EEB" w:rsidRDefault="006F2B1B" w14:paraId="53FE573F" w14:textId="2B35F14F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB" w:rsidR="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidP="00B55EEB" w:rsidRDefault="00B55EEB" w14:paraId="2BD71070" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B55EEB" w:rsidR="00B55EEB" w:rsidSect="00287BCE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16A7D941" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009238AE">
+    <w:p w14:paraId="4395797E" w14:textId="77777777" w:rsidR="007C5C6F" w:rsidRDefault="007C5C6F" w:rsidP="006F2B1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40465453" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="452C2729" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009238AE">
+    <w:p w14:paraId="5A35CA33" w14:textId="77777777" w:rsidR="007C5C6F" w:rsidRDefault="007C5C6F" w:rsidP="006F2B1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E71893" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B272CE4" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="35B8C7A8" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D76E826" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F6303DD" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="34E3473F" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B26C69C" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009238AE">
+    <w:p w14:paraId="4C3EF11F" w14:textId="77777777" w:rsidR="007C5C6F" w:rsidRDefault="007C5C6F" w:rsidP="006F2B1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299E1C86" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A5E43A" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="009238AE">
+    <w:p w14:paraId="2BEC06A6" w14:textId="77777777" w:rsidR="007C5C6F" w:rsidRDefault="007C5C6F" w:rsidP="006F2B1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E313DB8" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1DECBC05" w14:textId="77777777" w:rsidR="004D7A41" w:rsidRDefault="004D7A41" w:rsidP="004D7A41">
+    <w:p w14:paraId="01FDCE94" w14:textId="36B66EA3" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, Aanhangsel van de Handelingen, nr. 1730.</w:t>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aanhangsel Handelingen II 2025/26, nr. 1730.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16F5BD69" w14:textId="055160F7" w:rsidR="000D3F92" w:rsidRDefault="000D3F92">
+    <w:p w14:paraId="00EAA7F6" w14:textId="7F785004" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, nr. 698. </w:t>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamrestuk, vergaderjaar 2025-2026, 21 501-30, nr. 698. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="69167BD1" w14:textId="0FC78E0D" w:rsidR="00D922F1" w:rsidRPr="00D922F1" w:rsidRDefault="00D922F1">
+    <w:p w14:paraId="453A3195" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D922F1">
-[...9 lines deleted...]
-        <w:t>ediabesluit 2008.</w:t>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie artikel 2 van het Mediabesluit 2008.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A0C35A3" w14:textId="429CC1FF" w:rsidR="0082254B" w:rsidRPr="00BC046A" w:rsidRDefault="0082254B">
+    <w:p w14:paraId="648CE7DA" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC046A">
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00BC046A">
+        <w:r w:rsidRPr="00B55EEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Public </w:t>
+          <w:t>Public Viewing - FIFA Public Viewing</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BC046A">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0CA79547" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een special non-commercial public viewing event is een niet-commercieel event met meer dan 5000 bezoekers.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="14167AAB" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00B55EEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...76 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/competition/state_aid/cases/198591/198591_1080759_173_2.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="329AE3F0" w14:textId="77777777" w:rsidR="0064709E" w:rsidRDefault="0064709E" w:rsidP="0064709E">
+    <w:p w14:paraId="3D6CBC9A" w14:textId="21C17372" w:rsidR="006F2B1B" w:rsidRPr="00B55EEB" w:rsidRDefault="006F2B1B" w:rsidP="00B55EEB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B55EEB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 21 501-30, nr. 699. </w:t>
+      <w:r w:rsidRPr="00B55EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk, vergaderjaar 2025-2026, 21 501-30, nr. 699. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="306B6486" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="3DD4295E" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="3726ACE7" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="45751879" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="596C2614" w14:textId="77777777" w:rsidR="006F2B1B" w:rsidRPr="006F2B1B" w:rsidRDefault="006F2B1B" w:rsidP="006F2B1B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...921 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...960 lines deleted...]
-    <w:rsid w:val="00FF7EBB"/>
+    <w:rsidRoot w:val="006F2B1B"/>
+    <w:rsid w:val="00287BCE"/>
+    <w:rsid w:val="0031216B"/>
+    <w:rsid w:val="00440174"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007349A0"/>
+    <w:rsid w:val="00752457"/>
+    <w:rsid w:val="007C5C6F"/>
+    <w:rsid w:val="00A062B8"/>
+    <w:rsid w:val="00B55EEB"/>
+    <w:rsid w:val="00E85CA3"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="440CB56F"/>
-  <w15:docId w15:val="{ADA1D586-D392-4FFC-85F7-AD839FCBF6B0}"/>
+  <w14:docId w14:val="37405479"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{465FF4EB-04CD-4BCE-A25E-756D41058F1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5010,1194 +1427,1129 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006F2B1B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="000D3F92"/>
+    <w:rsid w:val="006F2B1B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/competition/state_aid/cases/198591/198591_1080759_173_2.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicviewing.fifa.org/public_viewing" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1431</ap:Words>
-  <ap:Characters>7871</ap:Characters>
+  <ap:Words>1410</ap:Words>
+  <ap:Characters>7761</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9284</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9153</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-10T07:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O210HES</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O210HES</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>