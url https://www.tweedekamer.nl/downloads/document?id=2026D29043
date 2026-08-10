--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,5449 +1,1611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="007D1DED" w:rsidR="007D1DED" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="7C6751C5" w14:textId="597E786B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...298 lines deleted...]
-      <w:r w:rsidR="004A1BB7">
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>420</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Emancipatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="007D1DED" w:rsidP="007D1DED" w:rsidRDefault="007D1DED" w14:paraId="2E8B15B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="000D792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>449</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="007D1DED" w:rsidP="007D1DED" w:rsidRDefault="007D1DED" w14:paraId="0DA22248" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="007D1DED" w14:paraId="052C3F80" w14:textId="14415304">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="000D792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidR="000D792D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In Nederland moet iedereen in vrijheid zichzelf kunnen zijn en dat geldt zeker ook voor kinderen. Thuis, op school, in de buurt en bij je vrienden, zonder gepest of bedreigd te worden. De Kinderombudsman publiceerde hierover het rapport 'Verborgen in het volle zicht'. In het rapport signaleert de Kinderombudsman dat kinderen, die zich als lhbtiq+ identificeren, steeds minder vaak veilig en vrij kunnen opgroeien en ze concludeert dat de rechten van deze groep kinderen steeds vaker onder druk staan. In reactie op het verzoek van de vaste commissie van Onderwijs, Cultuur en Wetenschap reageer ik in deze brief op de aanbevelingen van het rapport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="0D8CD3AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="6EA0E324" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In haar publicatie staan zeven aanbevelingen gericht op het vergroten van de acceptatie van lhbtiq+ kinderen en hun gevoel van veiligheid. Deze aanbevelingen raken de thema’s onderwijs, veiligheid, zorg en de kinderrechtentoets. In deze brief ga ik per thema op de aanbevelingen in. Hiermee geef ik uitvoering aan de motie van het lid Podt (D66) die verzoekt de aanbevelingen van de Kinderombudsman waar mogelijk en passend over te nemen en de Kamer hierover in 2026 te informeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00406E0E">
-[...108 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="2D36D9BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="2C4BCC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55089">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Onderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0008013E" w:rsidR="002E1F32" w:rsidP="002E1F32" w:rsidRDefault="002E1F32" w14:paraId="1E1ADFF5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="72E978FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Professionalisering en ondersteuning onderwijsprofessionals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="01D38C02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kinderombudsman benadrukt dat onderwijsprofessionals over voldoende kennis en handvatten moeten beschikken om met kinderen open te spreken over lhbtiq+-zijn, zowel in pestsituaties als in lessen en mentorgesprekken. Ik onderschrijf dit. Kinderen en jongeren moeten kunnen rekenen op de veiligheid van open gesprekken geleid door goed toegeruste professionals. Daarom stimuleer ik het pedagogisch en professioneel handelen in lerarenopleidingen en zet ik in op aanvullende professionalisering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="2BAED336" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="6CE99815" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aandacht voor diversiteit, gelijkwaardigheid en respect verschilt per lerarenopleiding. Dit hangt samen met de kerndoelen en examenprogramma’s van het vakgebied, zoals identiteitsontwikkeling van kinderen, sociale veiligheid en basiskennis over gender- en seksuele diversiteit. Hogescholen maken per opleiding landelijke afspraken over de minimale kennis en vaardigheden van afgestudeerden, vastgelegd in de kennisbases op basis van bekwaamheidseisen en kerndoelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Alle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hbo- en wo-lerarenopleidingen zijn gehouden aan wettelijke bekwaamheidseisen. Voor kennisontwikkeling en trainingen kunnen lerarenopleidingen samenwerken met expertiseorganisaties, zoals COC Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="587C49D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De nieuwe kerndoelen in het funderend onderwijs verplichten leraren kennis en vaardigheden te behandelen die bijdragen aan een open gesprek over diversiteit. Zo maakt ‘respectvol communiceren’ deel uit van de kerndoelen burgerschap. Kennis over diversiteit komt aan bod in het leergebied mens en maatschappij. Bovendien verleen ik een instellingssubsidie aan Stichting School &amp; Veiligheid (SSV), de landelijke expertise-organisatie met informatie en advies voor sociale veiligheid op school. SSV heeft aanbod voor docenten voor het veilig bespreekbaar maken van ‘gevoelige’ thema’s in de klas, waaronder gender en seksuele diversiteit. Voorbeelden zijn de website www.gendi.nl en de leidraad die in samenwerking met het Landelijke Aktie Komitee Scholieren (LAKS) is ontwikkeld. Ook ondersteun ik initiatieven van COC Nederland, zoals Paarse Vrijdag, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00851164">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gender &amp; Sexuality Alliances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GSA’s) en een docentennetwerk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED" w:rsidDel="003810D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B95C74">
-[...313 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="33290895" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="483B094E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bewustzijn inclusieve schoolomgeving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="1BE0D2A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kinderombudsman roept op tot meer bewustzijn bij onderwijsprofessionals over gender-, sekse- en seksuele diversiteit. Ze verwijst daarbij ook naar voorzieningen zoals toiletten en kleedruimtes en in registratiesystemen. Bewustzijn is de eerste belangrijke stap voor pedagogisch en professioneel handelen, zoals bij gesprekken over lhbtiq+-zijn en het bevorderen van een veilig leerklimaat. Hier is aandacht voor in lerarenopleidingen en het genoemde professionaliseringsaanbod. Daarnaast stimuleer ik scholen om diversiteits- en inclusiebeleid te verankeren in de pedagogische basis en het veiligheidsbeleid, zodat elke school een leerklimaat biedt waarin ieder kind zich gezien weet en zich vrij en veilig voelt. Dergelijk beleid sluit aan op de praktijk door in gesprek te gaan met leerlingen, ouders en leraren, bijvoorbeeld via een medezeggenschapsraad of GSA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="1AFCFD13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een inclusieve omgeving vraagt ook aandacht voor praktische zaken. Voorbeelden van toegankelijke en veilige voorzieningen zijn toiletten, kleedruimtes en inclusieve registratie. Bij inclusieve registratie worden geslachtsgegevens niet gebruikt voor andere doeleinden dan waarvoor dit (wettelijk) noodzakelijk is. Dit draagt bij aan het gevoel van erkenning bij leerlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="7685772C" w14:textId="0136E067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="7939D8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...46 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Leermiddelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="3B3F408F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kinderombudsman roept op te stimuleren dat schoolbesturen lesmateriaal kiezen met representatie van de lhbtiq+ gemeenschap. Leermiddelenmakers, scholen en leraren hebben een gezamenlijke taak om te zorgen voor kwalitatief, herkenbaar en representatief lesmateriaal, waarbij leermiddelenmakers divers en herkenbaar aanbod kunnen ontwikkelen. Daarbij staat voorop dat scholen, vanuit hun grondwettelijke vrijheid, de verantwoordelijkheid dragen om lesmateriaal te kiezen dat past bij hun (onderwijs)visie en leerlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="049C932E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Nationaal Kennisinstituut Onderwijs en Stichting Leerplan Ontwikkeling werken in opdracht van OCW aan een kwaliteitskader voor leermiddelen, waarin kwaliteit, toegankelijkheid en herkenbaarheid randvoorwaarden zijn. Het streven is het kwaliteitskader leermiddelen deze zomer vast te stellen. Scholen en leermiddelenmakers kunnen dit kwaliteitskader vanaf komend schooljaar gebruiken bij de keuze, beoordeling en ontwikkeling van leermiddelen. Ook zal het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kwaliteitskader worden aangevuld met vakspecifieke criteria en waar nodig toepasbaar gemaakt voor alle onderwijstypen en alle leerlingen. Mede via het Expertisepunt Loopbaanontwikkeling en- begeleiding en de decanenvereniging BiOND worden decanen en schoolbegeleiders ondersteund bij het aanbieden van diverse perspectieven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="05C70E67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="40802BDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="101F515F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op het vlak van veiligheid doet de Kinderombudsman de aanbeveling de ‘Versterkte aanpak lhbtiq+ veiligheid 2026-2029’ aan te vullen met een aanpak specifiek gericht op kinderen, met aandacht voor alle aspecten van hun leven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="1C8150B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ‘versterkte aanpak lhbtiq+ veiligheid 2026-2029’ is gericht op het verbeteren van de veiligheid van lhbtiq+ personen. De aanpak kent verschillende thema’s: het vergroten van de persoonlijke vrijheid van lhbtiq+ personen, meer aandacht voor veiligheid van lhbtiq+ personen bij instanties en meer aandacht voor de veiligheid van lhbtiq+ personen als maatschappelijke norm. De aanpak is een intensivering van bestaand beleid. De maatregelen die onder deze thema’s vallen zijn doorgaans gericht op het verbeteren van de veiligheid van iedereen die zich tot de lhbtiq+ doelgroep rekent, ook jongeren. In overleg met de minister van JenV en (waar passend) de minister voor Langdurige zorg, Jeugd en Sport verken ik hoe, binnen het bestaande budget, er meer oog kan worden gehouden voor de positie van kinderen en jongeren. In de voortgangsrapportage, die in het laatste kwartaal van 2026 verschijnt, gaan we daar nader op in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="2801BCCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="65B48273" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="58FD5349" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...190 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transgender kinderen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="09710BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit mijn emancipatieportefeuille vind ik het belangrijk dat lhbtiq+ jongeren met vragen of voor steun een luisterend oor vinden. Daarom ondersteun ik dit jaar de duurzame borging van de jongerenhulplijn Genderpraatjes van Transgender Netwerk in Switchboard, de lhbtiq+ hulplijn van het COC. Door deze samenwerking ontstaat een sterke en brede ondersteuningslijn voor lhbtiq+ personen, die specifiek oog heeft voor jongeren met gendervragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="50DBFA92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In haar rapport doet de Kinderombudsman de aanbeveling te investeren in mogelijkheden voor transgenderzorg en ondersteuning te bieden aan kinderen (en hun ouders) tijdens het transitieproces. De Kinderombudsman ziet kansen door expertise op te bouwen, te vergroten en aan te bieden bij bijvoorbeeld praktijkondersteuners, huisartsenzorg of jeugdgezondheidsartsen en -verpleegkundigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="222893A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De rol van de eerstelijnszorg wordt door de minister van VWS onderschreven. Huisartsen en praktijkondersteuners huisarts geestelijke gezondheidszorg (POH-GGZ) vormen een eerste toegangspunt in de eerstelijnszorg, ook voor genderzorg. Zij kunnen bijdragen aan vroegtijdige begeleiding, triage en behandeling, waardoor jongeren sneller passende zorg krijgen en de druk op specialistische centra vermindert. Ook dragen ze bij aan de continuïteit en psychosociale ondersteuning binnen de reguliere zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="09B419C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door het ministerie van VWS zijn reeds verschillende initiatieven gestart die gericht zijn op het opbouwen van expertise en het vergroten van kennis onder zorgprofessionals. Voorbeelden hiervan zijn: scholingsworkshops voor huisartsen gericht op persoonsgerichte genderzorg; de ‘Handreiking voor begeleiding bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">genderbevestigende hormoontherapie’ voor veilige zorg in de eerste lijn, ontwikkeld met Trans In Eigen Hand, Transgenderzorg Utrecht, seksHAG en Transvisie en de website ‘huisartsenzorg voor transgender en genderdiverse mensen’ waarop wetenschappelijke en praktijkgerichte informatie beschikbaar wordt gesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="5D4D80B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder zet de minister van VWS in op inhoudelijke bijdragen, in de vorm van workshops op de landelijke kennisdagen transgenderzorg, om kennisdeling, scholing en deskundigheidsbevordering op nationaal niveau te versterken. Op dit moment werkt het zorgveld aan de herziening van de kwaliteitsstandaard ‘transgenderzorg – somatisch’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="014EF63F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="4D499099" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intersekse kinderen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="1A3D22E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast zorg voor transgender kinderen vraagt de Kinderombudsman specifiek aandacht voor intersekse kinderen. De Kinderombudsman beveelt aan te stoppen met niet-medisch noodzakelijke ingrepen bij intersekse kinderen die daarvoor geen toestemming hebben gegeven. De minister van VWS, de minister van JenV en ik staan pal voor het recht op zelfbeschikking en het recht op lichamelijke integriteit. De expliciete bescherming van deze rechten is een belangrijk onderdeel van de verdere emancipatie van intersekse personen/personen met DSD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Naast het recht op zelfbeschikking en het recht op lichamelijke integriteit, is het ook belangrijk dat intersekse kinderen met DSD de medische zorg en psychosociale begeleiding krijgen die noodzakelijk is in alle levensfasen. Het is dus net zo goed van belang dat medisch noodzakelijke zorg voor deze kinderen toegankelijk blijft. Regulering moet voldoen aan deze beide uitgangspunten. Om die reden wordt verdiepend wetenschappelijk onderzoek uitgevoerd naar de voor- en nadelen van verschillende vormen van regulering die niet-medisch noodzakelijke behandelingen bij intersekse kinderen/kinderen met DSD zonder hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>informed consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moeten voorkomen. Ervaringen in het buitenland, met zelfregulering en met wetgeving, worden daarbij betrokken. Op basis van de uitkomsten van het onderzoek zal het kabinet een weloverwogen besluit nemen over de meest wenselijke vorm van regulering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="36703396" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="52604901" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kinderrechtentoets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="52DD8859" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In haar publicatie gaat de Kinderombudsman in op het belang van de kinderrechtentoets. Ze beveelt aan bij het vormgeven van wet- en regelgeving en beleid een kinderrechtentoets uit te voeren, waardoor er meer rekening wordt gehouden met kwetsbare groepen zoals lhbtiq+ kinderen. De minister van Langdurige Zorg, Jeugd en Sport en ik onderschrijven de (internationale) verplichting om kinderrechten te waarborgen. Door het ministerie van VWS wordt in alle toekomstige wetgeving over de jeugdzorg in de memorie van toelichting opgenomen hoe kinderrechten – en daarmee het belang van het kind als eerste overweging – zijn meegenomen. Verder wordt op dit moment binnen de rijksoverheid ervaring opgedaan met het toepassen van de kinderrechtentoets. Op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Leermiddelen</w:t>
-[...416 lines deleted...]
-      <w:r w:rsidR="00225937">
+        <w:t xml:space="preserve">basis daarvan moet blijken of en hoe de toets in de praktijk goed uitvoerbaar is binnen beleidsvorming en wetgevingstrajecten naast alle andere wetgevings- en uitvoeringstoetsen. Hierover staat de minister van Langdurige Zorg, Jeugd en Sport in goed contact met de Kinderombudsman. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="17C4A822" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="6E72E61B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot, wil ik de Kinderombudsman bedanken voor haar inzet voor lhbtiq+ kinderen. Elk kind moet zich veilig en vrij kunnen voelen als het is. Samen met tal van personen, ervaringsdeskundigen, (maatschappelijke) organisaties, patiëntenorganisaties, scholen en de ministers van JenV en VWS zet ik mij hiervoor in. Met interesse kijk ik uit naar het onderzoek dat de Europese Kinderombudsmannen dit jaar uitvoeren naar de situatie van lhbtiq+ kinderen in Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="48F29E22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="007D1DED" w:rsidP="007D1DED" w:rsidRDefault="007D1DED" w14:paraId="4F132D5A" w14:textId="1382F238">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="3AAFE10A" w14:textId="744F97C3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00A61A18">
-[...191 lines deleted...]
-      <w:r w:rsidR="0063667A">
+      <w:r w:rsidRPr="007D1DED" w:rsidR="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D25271">
-[...480 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="000D792D" w:rsidP="007D1DED" w:rsidRDefault="000D792D" w14:paraId="63643213" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D1DED" w:rsidR="004E5D09" w:rsidP="007D1DED" w:rsidRDefault="004E5D09" w14:paraId="15E1E297" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007D1DED" w:rsidR="004E5D09" w:rsidSect="00533AB9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38331A98" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5">
+    <w:p w14:paraId="1F835A96" w14:textId="77777777" w:rsidR="004C756A" w:rsidRDefault="004C756A" w:rsidP="000D792D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B900E57" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E2878A" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5">
+    <w:p w14:paraId="11FAE810" w14:textId="77777777" w:rsidR="004C756A" w:rsidRDefault="004C756A" w:rsidP="000D792D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08769620" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1868F083" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="12534B49" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75F52F5D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4A8C9025" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="36E9734B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="30546817" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48BF0D8F" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5">
+    <w:p w14:paraId="42E87CDD" w14:textId="77777777" w:rsidR="004C756A" w:rsidRDefault="004C756A" w:rsidP="000D792D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647801D6" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="613217F1" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5">
+    <w:p w14:paraId="7E3F8A92" w14:textId="77777777" w:rsidR="004C756A" w:rsidRDefault="004C756A" w:rsidP="000D792D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CD7275" w14:textId="77777777" w:rsidR="006870E5" w:rsidRDefault="006870E5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7D6D5A8F" w14:textId="3E58D501" w:rsidR="00391083" w:rsidRDefault="00391083" w:rsidP="00391083">
+    <w:p w14:paraId="6E950C51" w14:textId="0AB15F97" w:rsidR="000D792D" w:rsidRPr="007D1DED" w:rsidRDefault="000D792D" w:rsidP="007D1DED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>2025-D52132</w:t>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 36 800 VIII, nr. 28</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="10266540" w14:textId="77777777" w:rsidR="002E1F32" w:rsidRPr="00D544FB" w:rsidRDefault="002E1F32" w:rsidP="002E1F32">
+    <w:p w14:paraId="67066C85" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="007D1DED" w:rsidRDefault="000D792D" w:rsidP="007D1DED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D544FB">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D544FB">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> In opdracht van de Vereniging Hogescholen worden de verschillende kennisbases op dit moment herijkt, inhoudelijk in lijn met het advies voor de vernieuwde bekwaamheidseisen onderwijspersoneel en de vernieuwde kerndoelen en examenprogramma’s voor het primair en voortgezet onderwijs. Naar verwachting zullen de herijkte kennisbases in studiejaar 2026-2027 in gebruik worden genomen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="417487EC" w14:textId="5CF5A00A" w:rsidR="00677F73" w:rsidRDefault="005926FB">
+    <w:p w14:paraId="7C7E1623" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="007D1DED" w:rsidRDefault="000D792D" w:rsidP="007D1DED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="08A391B2" w14:textId="5505B965" w:rsidR="005926FB" w:rsidRDefault="005926FB">
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De term intersekse verwijst naar de ervaringen van mensen die geboren zijn met een lichaam dat niet overeenkomt met het beeld dat de meeste mensen hebben van man en vrouw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C24252B" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="007D1DED" w:rsidRDefault="000D792D" w:rsidP="007D1DED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">De afkorting DSD staat voor de medische aanduiding: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>differences in sex development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0657886A" w14:textId="427E9E08" w:rsidR="00F83B78" w:rsidRDefault="00F83B78">
+    <w:p w14:paraId="61B29E30" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="007D1DED" w:rsidRDefault="000D792D" w:rsidP="007D1DED">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="007D1DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 30 420, nr. 420. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="237C48DB" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="76760DF4" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="5FC3C99B" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="30AA6553" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="1453926B" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6D375CE2" w14:textId="77777777" w:rsidR="000D792D" w:rsidRPr="000D792D" w:rsidRDefault="000D792D" w:rsidP="000D792D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1033 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="000D792D"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rsid w:val="0027240C"/>
+    <w:rsid w:val="004C756A"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00533AB9"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007D1DED"/>
+    <w:rsid w:val="009C330B"/>
+    <w:rsid w:val="00C34B7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="51D6BA74"/>
-  <w15:docId w15:val="{F1003D94-9F58-4727-9834-30C20C800968}"/>
+  <w14:docId w14:val="6949A4CF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{294151D3-A8F1-4E10-9767-48612A211765}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5592,1236 +1754,1140 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002742B1"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000D792D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="000D792D"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="000D792D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...292 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C2230"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...16 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000D792D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1DED"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1970</ap:Words>
-  <ap:Characters>10836</ap:Characters>
+  <ap:Words>1936</ap:Words>
+  <ap:Characters>10650</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>90</ap:Lines>
+  <ap:Lines>88</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12781</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12561</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>o211hei</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>