--- v0 (2026-06-11)
+++ v1 (2026-07-28)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00E81798" w:rsidR="00E81798" w:rsidP="00E81798" w:rsidRDefault="06F84CC5" w14:paraId="1A5D974A" w14:textId="204ADE9C">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6972C64D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00E81798">
@@ -74,88 +75,88 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E81798">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E81798" w:rsidR="00E81798">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008B68DC" w:rsidR="00705BEC" w:rsidP="00EE7E6A" w:rsidRDefault="00EE7E6A" w14:paraId="5A425939" w14:textId="1F80D1F2">
+    <w:p w:rsidRPr="008B68DC" w:rsidR="00705BEC" w:rsidP="00EE7E6A" w:rsidRDefault="00EE7E6A" w14:paraId="5A425939" w14:textId="438102A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00B5091E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007545FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>4372</w:t>
       </w:r>
       <w:r w:rsidRPr="008B68DC" w:rsidR="00C90FDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F3B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="008B68DC" w:rsidR="00C406AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2241,51 +2242,50 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C60071" w:rsidR="001F3474" w:rsidP="00C60071" w:rsidRDefault="0071172B" w14:paraId="4D32015D" w14:textId="1E71D82F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F627A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bevindingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0071718B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3022,60 +3022,51 @@
       </w:r>
       <w:r w:rsidRPr="00CF2B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, en een grotere inzet van financiële instrumenten zoals garanties, leningen en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF2B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blendingconstructies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CF2B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (combinaties van subsidies en leningen). Daarnaast wordt de nadruk sterker gelegd op regionale samenwerking </w:t>
-[...8 lines deleted...]
-        <w:t>en grotere strategische projecten op het gebied van energie, digitalisering, infrastructuur en kritieke grondstoffen.</w:t>
+        <w:t xml:space="preserve"> (combinaties van subsidies en leningen). Daarnaast wordt de nadruk sterker gelegd op regionale samenwerking en grotere strategische projecten op het gebied van energie, digitalisering, infrastructuur en kritieke grondstoffen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CF2B2A" w:rsidR="00CF2B2A" w:rsidP="00CF2B2A" w:rsidRDefault="00CF2B2A" w14:paraId="586A36B4" w14:textId="34BBF336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2B2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het Europees Parlement (EP) wordt over het LGO-Besluit geraadpleegd via de consultatieprocedure (CNS). Dit betekent dat het Parlement geen medebeslissingsrecht heeft, maar wel een formeel advies uitbrengt. De behandeling vindt plaats in de commissie Ontwikkelingssamenwerking (DEVE). De plenaire stemming over het advies wordt naar verwachting pas na de zomer van 2026 voorzien. De rol van het Parlement blijft daarmee formeel beperkt, maar het advies kan politiek richtinggevend zijn voor de verdere onderhandelingen in de Raad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CF2B2A" w:rsidR="00CF2B2A" w:rsidP="00CF2B2A" w:rsidRDefault="00CF2B2A" w14:paraId="0471AFF5" w14:textId="1193E07F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3641,51 +3632,50 @@
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
           <w:rStyle w:val="ts-alignment-element"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA756D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De commissies BHO, EUZA en Fin volgcommissie maken op dit verslag in verband met de verdere behandeling in de Raad Buitenlandse Zaken, de Raad Algemene Zaken, de Raad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA756D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ecofin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA756D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Europese Raad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006206A8" w:rsidR="006206A8" w:rsidP="00E86A01" w:rsidRDefault="00D96C49" w14:paraId="773E039A" w14:textId="5EDAA4B1">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:autoSpaceDN w:val="0"/>
@@ -4616,51 +4606,50 @@
       </w:r>
       <w:r w:rsidR="00BD7D7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> en uitvoeringscapaciteit</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00982BDF" w:rsidR="00547879" w:rsidP="00547879" w:rsidRDefault="00547879" w14:paraId="1B524F01" w14:textId="338265A9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De voorgestelde strategische insteek</w:t>
       </w:r>
       <w:r w:rsidRPr="00624CE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van projecten </w:t>
       </w:r>
       <w:r w:rsidRPr="00033145">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maakt</w:t>
@@ -5665,60 +5654,51 @@
         </w:rPr>
         <w:t xml:space="preserve">daarom </w:t>
       </w:r>
       <w:r w:rsidRPr="00364D4A" w:rsidR="004E79BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">samen met de LGO nagaan hoe deze samenhang kan worden geborgd en </w:t>
       </w:r>
       <w:r w:rsidR="001C4C72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hoe </w:t>
       </w:r>
       <w:r w:rsidRPr="00364D4A" w:rsidR="004E79BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">samenwerking binnen het Koninkrijk richting de </w:t>
+        <w:t xml:space="preserve">de samenwerking binnen het Koninkrijk richting de </w:t>
       </w:r>
       <w:r w:rsidR="00065032">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU </w:t>
       </w:r>
       <w:r w:rsidRPr="00364D4A" w:rsidR="004E79BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beter kan worden georganiseerd</w:t>
       </w:r>
       <w:r w:rsidR="004E79BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -6405,51 +6385,50 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0084499D" w:rsidR="00EF69EF" w:rsidP="00EF69EF" w:rsidRDefault="00EF69EF" w14:paraId="4BD5682A" w14:textId="2FCE7930">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084499D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ijlage</w:t>
       </w:r>
       <w:r w:rsidRPr="0084499D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D3A67" w:rsidR="00EF69EF" w:rsidP="007D3A67" w:rsidRDefault="00EF69EF" w14:paraId="550A0333" w14:textId="77777777">
       <w:pPr>
@@ -6552,51 +6531,51 @@
       <w:r w:rsidRPr="000846B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: zie het verslag van de EU-rapporteurs in de Tweede Kamer over de Relatie van het Caribisch deel Koninkrijk met de EU (</w:t>
       </w:r>
       <w:r w:rsidRPr="00972303" w:rsidR="00972303">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kamerstuk 36410-IV-12 van 13 september 2023</w:t>
       </w:r>
       <w:r w:rsidR="00972303">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D6327" w:rsidR="00EF69EF" w:rsidP="00EF69EF" w:rsidRDefault="00EF69EF" w14:paraId="2525D0E8" w14:textId="761BBDD4">
+    <w:p w:rsidRPr="008D6327" w:rsidR="00EF69EF" w:rsidP="00EF69EF" w:rsidRDefault="00EF69EF" w14:paraId="2525D0E8" w14:textId="06755E9B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040608C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Frankrijk kent naast LGO ook zogenaamde Ultra Perifere Gebieden </w:t>
       </w:r>
       <w:r w:rsidRPr="0040608C" w:rsidR="00F55FE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ofwel </w:t>
       </w:r>
       <w:r w:rsidRPr="0040608C">
         <w:rPr>
@@ -6662,51 +6641,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00076113">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00076113" w:rsidR="00076113">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otie van de leden White en Paternotte over een analyse van de voordelen van en benodigde stappen voor omzetting van de LGO-status naar de UPG-status</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB705B" w:rsidR="00DB705B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Kamerstuk 36560-IV-11</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347270" w:rsidR="00DB705B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Kamerstuk 36560-IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347270" w:rsidR="00347270">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347270" w:rsidR="00DB705B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="004A2C08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB705B" w:rsidR="00DB705B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van 12 juni 2024</w:t>
       </w:r>
       <w:r w:rsidR="00DC62DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
@@ -7262,60 +7268,51 @@
         </w:rPr>
         <w:t xml:space="preserve">aan </w:t>
       </w:r>
       <w:r w:rsidRPr="00847965">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nederland en Fran</w:t>
       </w:r>
       <w:r w:rsidR="001373E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>krijk verbonden</w:t>
       </w:r>
       <w:r w:rsidRPr="00847965">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LGO Dit vermindert de voorspelbaarheid van de </w:t>
-[...8 lines deleted...]
-        <w:t>beschikbare middelen.</w:t>
+        <w:t xml:space="preserve"> LGO Dit vermindert de voorspelbaarheid van de beschikbare middelen.</w:t>
       </w:r>
       <w:r w:rsidR="00EF7234">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0150" w:rsidR="00EF7234">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze reserve kan daarnaast worden aangevuld met externe middelen, zoals terugbetalingen van eerdere leningen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D0150" w:rsidR="00EF7234">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reflows</w:t>
@@ -7349,51 +7346,51 @@
       <w:r w:rsidRPr="00536EBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BC39A23" wp14:editId="751FE46D">
             <wp:extent cx="5760720" cy="3311525"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="705338449" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="3311525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7626,70 +7623,69 @@
     </w:p>
     <w:p w:rsidR="000852FE" w:rsidP="00EF7234" w:rsidRDefault="000852FE" w14:paraId="05E543B1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="000852FE" w:rsidR="000852FE" w:rsidP="000852FE" w:rsidRDefault="000852FE" w14:paraId="0C739ADA" w14:textId="755AE537">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000852FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008F170A" wp14:editId="592E0033">
             <wp:extent cx="5111750" cy="3982567"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1990771133" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5120408" cy="3989312"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7714,85 +7710,85 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009976F5" w:rsidP="000023E9" w:rsidRDefault="009976F5" w14:paraId="4897119E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009976F5" w:rsidRDefault="009976F5" w14:paraId="1AA221E9" w14:textId="08A0A12E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009976F5" w:rsidSect="00E81798">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C92EA8" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7" w:rsidP="001B4FFC">
+    <w:p w14:paraId="6F288266" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837" w:rsidP="001B4FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7262D672" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7" w:rsidP="001B4FFC">
+    <w:p w14:paraId="4F9A3F29" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837" w:rsidP="001B4FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CDF50B2" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7">
+    <w:p w14:paraId="24C0A517" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7943,71 +7939,71 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0047386B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BF0AB6A" w14:textId="77777777" w:rsidR="005B4DD6" w:rsidRDefault="005B4DD6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F134DA" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7" w:rsidP="001B4FFC">
+    <w:p w14:paraId="2B7F98CF" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837" w:rsidP="001B4FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16BF7F98" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7" w:rsidP="001B4FFC">
+    <w:p w14:paraId="3AAD83C9" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837" w:rsidP="001B4FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3930683E" w14:textId="77777777" w:rsidR="000169C7" w:rsidRDefault="000169C7">
+    <w:p w14:paraId="43F717CF" w14:textId="77777777" w:rsidR="00661837" w:rsidRDefault="00661837">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7EDC7212" w14:textId="77777777" w:rsidR="00EF69EF" w:rsidRPr="00C37AC3" w:rsidRDefault="00EF69EF" w:rsidP="00EF69EF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00C37AC3">
           <w:rPr>
@@ -8978,99 +8974,101 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="109472931">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1773745568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="821891643">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1587231664">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="443307188">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1090270980">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C406AB"/>
     <w:rsid w:val="00002052"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="000044BC"/>
     <w:rsid w:val="000047B3"/>
     <w:rsid w:val="00005AB8"/>
     <w:rsid w:val="0000640D"/>
     <w:rsid w:val="00010883"/>
     <w:rsid w:val="0001366C"/>
     <w:rsid w:val="00013F8C"/>
     <w:rsid w:val="000140DC"/>
     <w:rsid w:val="00014C9A"/>
     <w:rsid w:val="000152A5"/>
     <w:rsid w:val="000169C7"/>
     <w:rsid w:val="00016B9A"/>
     <w:rsid w:val="000172E4"/>
     <w:rsid w:val="000177A8"/>
     <w:rsid w:val="00017D3C"/>
     <w:rsid w:val="000202E5"/>
     <w:rsid w:val="00021246"/>
     <w:rsid w:val="000213E1"/>
     <w:rsid w:val="000217D7"/>
+    <w:rsid w:val="00022EA7"/>
     <w:rsid w:val="00024355"/>
     <w:rsid w:val="000245CF"/>
     <w:rsid w:val="00025294"/>
     <w:rsid w:val="000255C3"/>
     <w:rsid w:val="00026205"/>
     <w:rsid w:val="00026909"/>
     <w:rsid w:val="0002797D"/>
     <w:rsid w:val="00027C5B"/>
     <w:rsid w:val="0003006F"/>
     <w:rsid w:val="00030A96"/>
     <w:rsid w:val="000310E3"/>
     <w:rsid w:val="000311C2"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031AE7"/>
     <w:rsid w:val="00032678"/>
     <w:rsid w:val="00033145"/>
     <w:rsid w:val="00033C89"/>
     <w:rsid w:val="00034A86"/>
     <w:rsid w:val="00034E74"/>
     <w:rsid w:val="00035813"/>
     <w:rsid w:val="00035C16"/>
     <w:rsid w:val="00036796"/>
     <w:rsid w:val="0003730B"/>
     <w:rsid w:val="00041FDD"/>
     <w:rsid w:val="00042233"/>
@@ -9541,50 +9539,51 @@
     <w:rsid w:val="00320D08"/>
     <w:rsid w:val="00321527"/>
     <w:rsid w:val="00322C70"/>
     <w:rsid w:val="0032346B"/>
     <w:rsid w:val="00324067"/>
     <w:rsid w:val="00326B51"/>
     <w:rsid w:val="00327A59"/>
     <w:rsid w:val="00330382"/>
     <w:rsid w:val="003305C9"/>
     <w:rsid w:val="00331BF9"/>
     <w:rsid w:val="00332265"/>
     <w:rsid w:val="003322CF"/>
     <w:rsid w:val="0033242C"/>
     <w:rsid w:val="00334E5B"/>
     <w:rsid w:val="0033558C"/>
     <w:rsid w:val="00340758"/>
     <w:rsid w:val="003407B5"/>
     <w:rsid w:val="00340BDE"/>
     <w:rsid w:val="00341059"/>
     <w:rsid w:val="00342463"/>
     <w:rsid w:val="0034357D"/>
     <w:rsid w:val="003437DF"/>
     <w:rsid w:val="00343F14"/>
     <w:rsid w:val="003469CD"/>
     <w:rsid w:val="00346E20"/>
+    <w:rsid w:val="00347270"/>
     <w:rsid w:val="00350457"/>
     <w:rsid w:val="00350506"/>
     <w:rsid w:val="00351BC3"/>
     <w:rsid w:val="003520FF"/>
     <w:rsid w:val="00353087"/>
     <w:rsid w:val="00353C3A"/>
     <w:rsid w:val="00354016"/>
     <w:rsid w:val="003545BE"/>
     <w:rsid w:val="00354C04"/>
     <w:rsid w:val="00356051"/>
     <w:rsid w:val="00360A61"/>
     <w:rsid w:val="00360B57"/>
     <w:rsid w:val="00361169"/>
     <w:rsid w:val="00361F54"/>
     <w:rsid w:val="003629F5"/>
     <w:rsid w:val="00363A94"/>
     <w:rsid w:val="0036481A"/>
     <w:rsid w:val="00364A40"/>
     <w:rsid w:val="00364D4A"/>
     <w:rsid w:val="00365B72"/>
     <w:rsid w:val="00366FC5"/>
     <w:rsid w:val="0036770E"/>
     <w:rsid w:val="00367BA0"/>
     <w:rsid w:val="003703F7"/>
     <w:rsid w:val="00370739"/>
@@ -9732,50 +9731,51 @@
     <w:rsid w:val="00473CF7"/>
     <w:rsid w:val="00474902"/>
     <w:rsid w:val="004752EB"/>
     <w:rsid w:val="004757C2"/>
     <w:rsid w:val="004765BF"/>
     <w:rsid w:val="00480190"/>
     <w:rsid w:val="0048102F"/>
     <w:rsid w:val="00481B30"/>
     <w:rsid w:val="00484D0C"/>
     <w:rsid w:val="00485F74"/>
     <w:rsid w:val="004861FC"/>
     <w:rsid w:val="00486936"/>
     <w:rsid w:val="00487388"/>
     <w:rsid w:val="004909FF"/>
     <w:rsid w:val="00491415"/>
     <w:rsid w:val="00492968"/>
     <w:rsid w:val="00493FF8"/>
     <w:rsid w:val="00494AFE"/>
     <w:rsid w:val="00494E68"/>
     <w:rsid w:val="004956E0"/>
     <w:rsid w:val="00496F59"/>
     <w:rsid w:val="004A0064"/>
     <w:rsid w:val="004A0AF2"/>
     <w:rsid w:val="004A216B"/>
     <w:rsid w:val="004A246A"/>
+    <w:rsid w:val="004A27C4"/>
     <w:rsid w:val="004A2C08"/>
     <w:rsid w:val="004A452B"/>
     <w:rsid w:val="004A474B"/>
     <w:rsid w:val="004A51E5"/>
     <w:rsid w:val="004A578A"/>
     <w:rsid w:val="004A57A1"/>
     <w:rsid w:val="004B0947"/>
     <w:rsid w:val="004B18ED"/>
     <w:rsid w:val="004B29D6"/>
     <w:rsid w:val="004B31A0"/>
     <w:rsid w:val="004B506F"/>
     <w:rsid w:val="004B6CBE"/>
     <w:rsid w:val="004C1F18"/>
     <w:rsid w:val="004C1F46"/>
     <w:rsid w:val="004C2030"/>
     <w:rsid w:val="004C3B25"/>
     <w:rsid w:val="004C43AC"/>
     <w:rsid w:val="004C4C48"/>
     <w:rsid w:val="004C6014"/>
     <w:rsid w:val="004C63A4"/>
     <w:rsid w:val="004C6568"/>
     <w:rsid w:val="004D22B4"/>
     <w:rsid w:val="004D2994"/>
     <w:rsid w:val="004D2E7C"/>
     <w:rsid w:val="004D4E20"/>
@@ -10016,50 +10016,51 @@
     <w:rsid w:val="00630BA6"/>
     <w:rsid w:val="00633CBE"/>
     <w:rsid w:val="0063516E"/>
     <w:rsid w:val="00636241"/>
     <w:rsid w:val="00640878"/>
     <w:rsid w:val="0064109D"/>
     <w:rsid w:val="006411D0"/>
     <w:rsid w:val="00641FE9"/>
     <w:rsid w:val="00646339"/>
     <w:rsid w:val="00646452"/>
     <w:rsid w:val="00647E72"/>
     <w:rsid w:val="006510EB"/>
     <w:rsid w:val="00651177"/>
     <w:rsid w:val="006516F8"/>
     <w:rsid w:val="00652FC7"/>
     <w:rsid w:val="0065346F"/>
     <w:rsid w:val="00653C79"/>
     <w:rsid w:val="006542E6"/>
     <w:rsid w:val="00655D90"/>
     <w:rsid w:val="00656257"/>
     <w:rsid w:val="006567B5"/>
     <w:rsid w:val="00657A57"/>
     <w:rsid w:val="00657D7A"/>
     <w:rsid w:val="00657F71"/>
     <w:rsid w:val="006613DD"/>
+    <w:rsid w:val="00661837"/>
     <w:rsid w:val="00662082"/>
     <w:rsid w:val="0066221D"/>
     <w:rsid w:val="006623A4"/>
     <w:rsid w:val="00662428"/>
     <w:rsid w:val="00664225"/>
     <w:rsid w:val="0066451F"/>
     <w:rsid w:val="00664D57"/>
     <w:rsid w:val="006653BE"/>
     <w:rsid w:val="006664F9"/>
     <w:rsid w:val="0066681D"/>
     <w:rsid w:val="0066793F"/>
     <w:rsid w:val="0067026E"/>
     <w:rsid w:val="00670479"/>
     <w:rsid w:val="00670CCB"/>
     <w:rsid w:val="00672C06"/>
     <w:rsid w:val="0067318A"/>
     <w:rsid w:val="00673507"/>
     <w:rsid w:val="00674321"/>
     <w:rsid w:val="00674A6E"/>
     <w:rsid w:val="006759E7"/>
     <w:rsid w:val="00676D4C"/>
     <w:rsid w:val="00677F6A"/>
     <w:rsid w:val="00681093"/>
     <w:rsid w:val="006810F3"/>
     <w:rsid w:val="00681416"/>
@@ -10180,50 +10181,51 @@
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00725BD7"/>
     <w:rsid w:val="0072753A"/>
     <w:rsid w:val="00727B8C"/>
     <w:rsid w:val="00731D4D"/>
     <w:rsid w:val="007350F5"/>
     <w:rsid w:val="00735476"/>
     <w:rsid w:val="00736BB0"/>
     <w:rsid w:val="00737209"/>
     <w:rsid w:val="00737DE7"/>
     <w:rsid w:val="00740022"/>
     <w:rsid w:val="00741C85"/>
     <w:rsid w:val="00741DA7"/>
     <w:rsid w:val="0074218C"/>
     <w:rsid w:val="00742B8B"/>
     <w:rsid w:val="00744D9A"/>
     <w:rsid w:val="00745997"/>
     <w:rsid w:val="00746512"/>
     <w:rsid w:val="007466B2"/>
     <w:rsid w:val="007472C9"/>
     <w:rsid w:val="00747324"/>
     <w:rsid w:val="0074795C"/>
     <w:rsid w:val="007520B7"/>
     <w:rsid w:val="00753455"/>
     <w:rsid w:val="00753C78"/>
+    <w:rsid w:val="007545FA"/>
     <w:rsid w:val="0075528C"/>
     <w:rsid w:val="00756CFB"/>
     <w:rsid w:val="00760118"/>
     <w:rsid w:val="00760805"/>
     <w:rsid w:val="0076488A"/>
     <w:rsid w:val="00765E31"/>
     <w:rsid w:val="00765E92"/>
     <w:rsid w:val="0076700E"/>
     <w:rsid w:val="00767399"/>
     <w:rsid w:val="007679BA"/>
     <w:rsid w:val="00767A71"/>
     <w:rsid w:val="00770730"/>
     <w:rsid w:val="007719E4"/>
     <w:rsid w:val="00772078"/>
     <w:rsid w:val="007723B1"/>
     <w:rsid w:val="0077400F"/>
     <w:rsid w:val="00774F0A"/>
     <w:rsid w:val="007755F0"/>
     <w:rsid w:val="007757E0"/>
     <w:rsid w:val="00775F4D"/>
     <w:rsid w:val="0077627B"/>
     <w:rsid w:val="0077757C"/>
     <w:rsid w:val="00780CED"/>
     <w:rsid w:val="00780EB6"/>
     <w:rsid w:val="0078141A"/>
@@ -10626,50 +10628,51 @@
     <w:rsid w:val="009B557C"/>
     <w:rsid w:val="009B660E"/>
     <w:rsid w:val="009B773F"/>
     <w:rsid w:val="009C2150"/>
     <w:rsid w:val="009C2198"/>
     <w:rsid w:val="009C48C6"/>
     <w:rsid w:val="009C4DFE"/>
     <w:rsid w:val="009C53D2"/>
     <w:rsid w:val="009C5490"/>
     <w:rsid w:val="009C58FA"/>
     <w:rsid w:val="009C7967"/>
     <w:rsid w:val="009C7C2E"/>
     <w:rsid w:val="009D0C70"/>
     <w:rsid w:val="009D2822"/>
     <w:rsid w:val="009D2B5B"/>
     <w:rsid w:val="009D3208"/>
     <w:rsid w:val="009D370C"/>
     <w:rsid w:val="009D3C30"/>
     <w:rsid w:val="009D543B"/>
     <w:rsid w:val="009D5BCA"/>
     <w:rsid w:val="009E024F"/>
     <w:rsid w:val="009E206C"/>
     <w:rsid w:val="009E2F9A"/>
     <w:rsid w:val="009E3679"/>
     <w:rsid w:val="009E3A11"/>
+    <w:rsid w:val="009E4BEE"/>
     <w:rsid w:val="009E55F8"/>
     <w:rsid w:val="009E5CEE"/>
     <w:rsid w:val="009E6038"/>
     <w:rsid w:val="009E6C7B"/>
     <w:rsid w:val="009E6DBC"/>
     <w:rsid w:val="009E73C1"/>
     <w:rsid w:val="009F0088"/>
     <w:rsid w:val="009F1CE3"/>
     <w:rsid w:val="009F2101"/>
     <w:rsid w:val="009F3B04"/>
     <w:rsid w:val="009F463C"/>
     <w:rsid w:val="009F55AB"/>
     <w:rsid w:val="009F62F4"/>
     <w:rsid w:val="009F7894"/>
     <w:rsid w:val="009F7B35"/>
     <w:rsid w:val="009F7DAE"/>
     <w:rsid w:val="009F7EB6"/>
     <w:rsid w:val="00A0043B"/>
     <w:rsid w:val="00A018C9"/>
     <w:rsid w:val="00A01C9E"/>
     <w:rsid w:val="00A022C0"/>
     <w:rsid w:val="00A030E0"/>
     <w:rsid w:val="00A032E1"/>
     <w:rsid w:val="00A038F7"/>
     <w:rsid w:val="00A0441C"/>
@@ -11067,50 +11070,51 @@
     <w:rsid w:val="00C74F7F"/>
     <w:rsid w:val="00C76887"/>
     <w:rsid w:val="00C76DE4"/>
     <w:rsid w:val="00C7737B"/>
     <w:rsid w:val="00C80743"/>
     <w:rsid w:val="00C80DDD"/>
     <w:rsid w:val="00C8143C"/>
     <w:rsid w:val="00C817DC"/>
     <w:rsid w:val="00C87CA2"/>
     <w:rsid w:val="00C90FDD"/>
     <w:rsid w:val="00C9140A"/>
     <w:rsid w:val="00C92783"/>
     <w:rsid w:val="00C92D43"/>
     <w:rsid w:val="00C9383E"/>
     <w:rsid w:val="00C9458F"/>
     <w:rsid w:val="00C96397"/>
     <w:rsid w:val="00CA03DF"/>
     <w:rsid w:val="00CA23D7"/>
     <w:rsid w:val="00CA33FD"/>
     <w:rsid w:val="00CA3B23"/>
     <w:rsid w:val="00CA3EE6"/>
     <w:rsid w:val="00CA45FC"/>
     <w:rsid w:val="00CA51BE"/>
     <w:rsid w:val="00CA5ED2"/>
     <w:rsid w:val="00CA756D"/>
+    <w:rsid w:val="00CA7969"/>
     <w:rsid w:val="00CA7A69"/>
     <w:rsid w:val="00CA7D94"/>
     <w:rsid w:val="00CB1620"/>
     <w:rsid w:val="00CB1876"/>
     <w:rsid w:val="00CB1F7A"/>
     <w:rsid w:val="00CB2531"/>
     <w:rsid w:val="00CB2D82"/>
     <w:rsid w:val="00CB45C1"/>
     <w:rsid w:val="00CB4FB4"/>
     <w:rsid w:val="00CB53FC"/>
     <w:rsid w:val="00CB5797"/>
     <w:rsid w:val="00CB5FF7"/>
     <w:rsid w:val="00CB791C"/>
     <w:rsid w:val="00CC03E3"/>
     <w:rsid w:val="00CC0434"/>
     <w:rsid w:val="00CC04C9"/>
     <w:rsid w:val="00CC1BE5"/>
     <w:rsid w:val="00CC1CE9"/>
     <w:rsid w:val="00CC4F9F"/>
     <w:rsid w:val="00CD0974"/>
     <w:rsid w:val="00CD246C"/>
     <w:rsid w:val="00CD3426"/>
     <w:rsid w:val="00CD60D2"/>
     <w:rsid w:val="00CD6384"/>
     <w:rsid w:val="00CD68A2"/>
@@ -11302,50 +11306,51 @@
     <w:rsid w:val="00DE6E1B"/>
     <w:rsid w:val="00DE7129"/>
     <w:rsid w:val="00DE7644"/>
     <w:rsid w:val="00DF034F"/>
     <w:rsid w:val="00DF1312"/>
     <w:rsid w:val="00DF4E58"/>
     <w:rsid w:val="00DF5305"/>
     <w:rsid w:val="00DF5DF1"/>
     <w:rsid w:val="00DF6ED2"/>
     <w:rsid w:val="00E00B1A"/>
     <w:rsid w:val="00E00B7A"/>
     <w:rsid w:val="00E04656"/>
     <w:rsid w:val="00E05BF8"/>
     <w:rsid w:val="00E065B4"/>
     <w:rsid w:val="00E07C58"/>
     <w:rsid w:val="00E10546"/>
     <w:rsid w:val="00E10A71"/>
     <w:rsid w:val="00E11188"/>
     <w:rsid w:val="00E114C5"/>
     <w:rsid w:val="00E12561"/>
     <w:rsid w:val="00E12D89"/>
     <w:rsid w:val="00E1497C"/>
     <w:rsid w:val="00E15EAA"/>
     <w:rsid w:val="00E16781"/>
     <w:rsid w:val="00E16C77"/>
+    <w:rsid w:val="00E175BD"/>
     <w:rsid w:val="00E17732"/>
     <w:rsid w:val="00E20516"/>
     <w:rsid w:val="00E20B2A"/>
     <w:rsid w:val="00E21708"/>
     <w:rsid w:val="00E21899"/>
     <w:rsid w:val="00E2336D"/>
     <w:rsid w:val="00E25045"/>
     <w:rsid w:val="00E2505C"/>
     <w:rsid w:val="00E25980"/>
     <w:rsid w:val="00E25D0F"/>
     <w:rsid w:val="00E264BF"/>
     <w:rsid w:val="00E26DCD"/>
     <w:rsid w:val="00E27589"/>
     <w:rsid w:val="00E279CD"/>
     <w:rsid w:val="00E3004B"/>
     <w:rsid w:val="00E308D7"/>
     <w:rsid w:val="00E31364"/>
     <w:rsid w:val="00E31AEE"/>
     <w:rsid w:val="00E327FA"/>
     <w:rsid w:val="00E346DA"/>
     <w:rsid w:val="00E348CC"/>
     <w:rsid w:val="00E34C96"/>
     <w:rsid w:val="00E408E7"/>
     <w:rsid w:val="00E410BD"/>
     <w:rsid w:val="00E42581"/>
@@ -13374,51 +13379,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026594941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eeas.europa.eu/eeas/overseas-countries-and-territories_en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international-partnerships.ec.europa.eu/countries/overseas-countries-and-territories_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -13685,85 +13690,85 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>3572</ap:Words>
-  <ap:Characters>19648</ap:Characters>
+  <ap:Words>3573</ap:Words>
+  <ap:Characters>19655</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>163</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23174</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23182</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-05-20T08:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <version/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100787D4CEA8785374AADAC93432276ECBD</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>4011fb43-0f65-4163-824b-b93122893a95</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>