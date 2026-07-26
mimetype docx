--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -1,7823 +1,1252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00224661" w:rsidP="00547FC4" w:rsidRDefault="00224661" w14:paraId="0578DB18" w14:textId="77777777">
-[...103 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00460867" w:rsidR="00460867" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="6D1D0839" w14:textId="04F3D587">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>244</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Logistiek en goederenvervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="00460867" w:rsidP="00460867" w:rsidRDefault="00460867" w14:paraId="278B5380" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="004B574D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="00460867" w:rsidP="00460867" w:rsidRDefault="00460867" w14:paraId="65E44697" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="00460867" w14:paraId="70E48E7B" w14:textId="480D40D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="004B574D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="004B574D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 17 juni 2026 ga ik met de Kamer in debat over spoorgoederenvervoer. Met deze brief zet ik uiteen hoe ik kijk naar het belang van het spoorgoederenvervoer en waar het kabinet deze periode op gaat inzetten. Dit doe ik binnen de context van het traject van de herprioritering op het Mobiliteitsfonds en vooruitlopend op de Uitvoeringsagenda Spoorgoederenvervoer 2026-2030 die momenteel wordt besproken met stakeholders, daarna zal worden afgerond en voor de zomer met de Kamer zal worden gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="0B3AFC7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="70F558B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belang spoorgoederenvervoer in relatie tot kabinetsopgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="0F588639" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wil dat Nederland tot de sterkste economieën van Europa blijft behoren, de defensie wordt versterkt en onze welvaart voor toekomstige generaties behouden blijft. Het is niet het eerste waar men aan denkt, maar een goed functionerend goederenvervoer is hiervoor essentieel. In een tijd waarin logistieke ketens onder druk staan, intensief op de verschillende netwerken gewerkt wordt, goederenstromen toenemen en geopolitieke spanningen oplopen, is het van groot belang dat de levering van goederen betrouwbaar blijft. Het spoorgoederenvervoer is daarin van brede betekenis: het draagt bij aan een goede (internationale) bereikbaarheid van onze havens, bedrijven en industrie, het is de meest duurzame transportwijze, ontlast het wegennet en is via militaire mobiliteit van strategisch belang voor onze nationale veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="5221FF5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="7D4E77A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben er dan ook van overtuigd dat meer spoorgoederenvervoer een deel van de oplossing voor onze opgaven is. Dit gaat niet vanzelf. Het vraagt van de sector investeringen in attractieve spoorproducten, van verladers dat zij hun horizon naar andere vervoerswijzen verbreden en van de Rijksoverheid en ProRail gerichte ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="465094C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="1C68C481" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...127 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Focus op dual-use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="7A474866" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op de brede betekenis blijft het kabinet zich inzetten voor een sterk en toekomstbestendig spoorgoederenvervoer. Eind 2025 is het Toekomstbeeld Spoorgoederenvervoer 2050 gepubliceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De komende jaren wil ik een reële en belangrijke stap zetten richting dit toekomstbeeld. Dit wil ik doen door die </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="1BB17275" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="0180C0A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="436BB1D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="15916F07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>maatregelen te nemen, die nodig zijn om tot een structurele versterking van het spoorgoederenvoer te komen, voor civiel vervoer én militaire mobiliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="075D2528" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="1B671932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik moet daarvoor scherpe keuzes maken. Vanwege beperkingen in financiële middelen en uitvoeringscapaciteit kunnen niet alle ambities worden gerealiseerd. Binnen de uitvoeringsagenda zet ik gericht in op maatregelen die de grootste bijdrage leveren aan de versterking van het spoorgoederenvervoer en de weerbaarheid van Nederland. Daarbij hanteer ik een dual-use aanpak, waarbij investeringen in het spoorgoederenvervoer bijdragen aan onze economie, bereikbaarheid én aan militaire mobiliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="5D3E4657" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="391D53C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De komende jaren investeert de Rijksoverheid tot wel een miljard in het spoorgoederenvervoer. Dit gaat via lopende programma’s als het Programma Hoogfrequent Spoor en ERTMS, instandhoudingsprojecten, aanlegprojecten in de havengebieden en het 740 meter programma. In de afgelopen periode is via diverse besluiten circa €200–250 miljoen aan extra middelen beschikbaar gesteld die mijn aanpak versterken, onder meer voor het vergroten van de spoorcapaciteit in de Rotterdamse haven (€130 miljoen), de ontwikkeling van 740-meter spoor (€39 miljoen) en toekomstbestendig gebruik van Kijfhoek (€30 miljoen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ook de sector investeert zelf op plekken fors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="35237014" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="2B8F7BFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze inzet sluit aan bij de aanbevelingen uit het rapport “Tijd om te handelen” van het Overlegorgaan Fysieke Leefomgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De sector onderschrijft in de gesprekken die de afgelopen periode gevoerd zijn dat hiermee de juiste keuzes gemaakt worden om het spoorgoederenvervoer op (middel)lange termijn structureel te versterken, voor onze economie én veiligheid. Voor de kostenontwikkeling van het spoorgoederenvervoer op de kortere termijn heb ik nu geen aanvullende middelen in zicht. Wel zie ik ontwikkelingen buiten het spoorgoederenvervoer die bijdragen aan een gelijker speelveld tussen vervoerswijzen, zoals de invoering van ETS-2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="3A94991D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="71C2BF34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...97 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...200 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contouren Uitvoeringsagenda Spoorgoederenvervoer 2026-2030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="572E2DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de uitvoeringsagenda zet ik het beleid voor de komende jaren verder uiteen. Bijgevoegd bij deze brief is een doelenboom opgenomen met de doelstellingen 2026-2030 en onderliggende beleidsmaatregelen. Ook is een financieel overzicht met een toelichting op de dekking opgenomen. Hieronder ga ik kort in op de vijf hoofdprioriteiten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="2199E13E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="2762DA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Betrouwbaar spoorgoederenvervoer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betrouwbaarheid bepaalt in belangrijke mate de keuze in vervoerswijze en heeft impact op de prijs van het spoorgoederenproduct. De instandhouding en de prestaties van onze spoor(goederen)netwerk hebben mijn volledige aandacht. Niet alleen op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemengde net, maar ook in de havengebieden. In aanvulling hierop wil ik ons spoorsysteem beter bestand maken tegen sabotage, zowel fysiek als digitaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="3D818727" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...75 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="2D2ACA92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2. Betere doorstroming op de corridors: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verschillende goederenstromen komen samen op een aantal hoofdcorridors richting het (Europese) achterland. Een goede doorstroming op deze spoorgoederencorridors is nodig om de internationale concurrentiepositie van Nederland te versterken. Ik geef prioriteit aan het kunnen rijden met 740-meter lange treinen op de corridors. De benodigde projecten zijn nu allemaal gefinancierd en moeten zo snel mogelijk naar uitvoering gebracht worden. Ook blijf ik inzetten op het versnellen van militaire transporten en de interoperabiliteit tussen landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="5DAA0FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="60344BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Betrouwbaar spoorgoederenvervoer</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">3. Een efficiënte afwikkeling op de first en last mile: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met gerichte investeringen wordt de spoorinfrastructuur in havengebieden versterkt, zodat deze beter in staat is om groeiende goederenstromen en toenemende militaire transporten te faciliteren. Verder zie ik dat een groot deel van de kosten van het spoorgoederenvervoer worden gemaakt op de first en last mile. Er liggen kansen op procesoptimalisatie, verminderen van regeldruk, digitalisering, innovaties en beter gebruik van infrastructuur. Hier wil ik samen met de sector mee aan de slag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="51473157" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="333CB11F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...55 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">4. Een optimaal gebruik van de Betuweroute: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Betuweroute is de meest gebruikte spoorgoederencorridor en kan beter worden benut. Rebel Group heeft recentelijk gekeken naar het effect van financiële prikkels, wetende dat vervoer nu niet voor niets over een bepaalde route gaat. Routekeuze hangt onder andere samen met waar de goederentrein vandaan komt en naartoe moet en in hoeverre routes beschikbaar zijn. Het spoorgoederenvervoer is grotendeels internationaal  en routekeuze hangt daarom ook samen met beschikbaarheid van infrastructuur in Nederland en andere landen. Bijgevoegd onderzoek van Rebel Group bevestigt dat financiële prikkels op korte termijn beperkt effect hebben op het gebruik van de Betuweroute. Daarom zet ik hier (nu) niet op in. In plaats daarvan geef ik prioriteit aan de voortgang van infrastructurele projecten die het gebruik van de Betuweroute kunnen vergroten. Specifiek gaat het om de aanleg van de Boog van Meteren en de aanleg van het Derde Spoor in Duitsland. Via het traject Goederenroutering Noordoost-Europa werk ik toe naar strategische keuzes voor de toekomstige capaciteit voor goederenstromen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="3A63B5EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="1E46F966" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">5. Een veilige, duurzame en gezonde leefomgeving: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draagvlak voor het spoorgoederenvervoer is cruciaal. Ik blijf aandacht houden voor de balans met de leefomgeving. Daarbij wordt ingezet op het verminderen van spoorgeluid via het Meerjarenprogramma Geluidsanering, het verder ontwikkelen van een aanpak spoortrillingen en het versterken van de veiligheid. Ook wordt gewerkt aan de toekomst van het basisnet, waarvoor momenteel een bestuurlijk traject loopt. Tot slot wil ik stappen zetten om het spoorgoederenvervoer richting 2050 verder te verduurzamen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="23DA8FA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="12C5CC18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...470 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C80CEC" w:rsidR="00C80CEC" w:rsidP="00547FC4" w:rsidRDefault="005951EC" w14:paraId="285B3EEA" w14:textId="5740DCF4">
-[...108 lines deleted...]
-    <w:sectPr w:rsidR="00224661">
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="493360B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik wil de komende jaren met de betrokken partijen samenwerken om de uitvoeringsagenda voortvarend uit te voeren om zo het spoorgoederenvervoer structureel te versterken. Om dit vorm te geven is aan de voorzitter van het Platform Spoorgoederenvervoer en Leefomgeving gevraagd om een advies uit te brengen over de inrichting en werking van de sturingsstructuur. Ik zie uit naar dit advies, dat richting zal geven aan de verdere samenwerking. Met gerichte investeringen in het spoorgoederenvervoer, heldere prioriteiten en een nauwe samenwerking kunnen we de benodigde impact maken, voor onze economie én onze veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="66EAE910" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="00460867" w:rsidP="00460867" w:rsidRDefault="00460867" w14:paraId="434E4731" w14:textId="73D58EE7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004B574D" w:rsidP="00460867" w:rsidRDefault="004B574D" w14:paraId="7A41C43A" w14:textId="382162BC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867" w:rsidR="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00460867" w:rsidR="004E5D09" w:rsidP="00460867" w:rsidRDefault="004E5D09" w14:paraId="4811F100" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00460867" w:rsidR="004E5D09" w:rsidSect="002506E1">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D10CB7D" w14:textId="77777777" w:rsidR="00577395" w:rsidRDefault="00577395">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="366A033C" w14:textId="77777777" w:rsidR="001C5EA7" w:rsidRDefault="001C5EA7" w:rsidP="004B574D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12DB8B81" w14:textId="77777777" w:rsidR="00577395" w:rsidRDefault="00577395">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67107BD0" w14:textId="77777777" w:rsidR="001C5EA7" w:rsidRDefault="001C5EA7" w:rsidP="004B574D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6A2B29F3" w14:textId="77777777" w:rsidR="00C95E42" w:rsidRDefault="00C95E42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B2E6E19" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="340862CE" w14:textId="77777777" w:rsidR="00224661" w:rsidRDefault="00224661">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD2D30A" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1EC3B837" w14:textId="77777777" w:rsidR="00C95E42" w:rsidRDefault="00C95E42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31C25A5F" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="732720CF" w14:textId="77777777" w:rsidR="00577395" w:rsidRDefault="00577395">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01279B2B" w14:textId="77777777" w:rsidR="001C5EA7" w:rsidRDefault="001C5EA7" w:rsidP="004B574D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CB20EE0" w14:textId="77777777" w:rsidR="00577395" w:rsidRDefault="00577395">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1053140E" w14:textId="77777777" w:rsidR="001C5EA7" w:rsidRDefault="001C5EA7" w:rsidP="004B574D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1824417E" w14:textId="40B28AA0" w:rsidR="00366063" w:rsidRPr="00547FC4" w:rsidRDefault="00366063">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0C1F88ED" w14:textId="77777777" w:rsidR="004B574D" w:rsidRPr="00460867" w:rsidRDefault="004B574D" w:rsidP="004B574D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E778C1">
-[...11 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 29 984, nr. 1265</w:t>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 29 984, nr. 1265</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="05A918D4" w14:textId="56E2183B" w:rsidR="003C008E" w:rsidRPr="00DF77CF" w:rsidRDefault="003C008E" w:rsidP="003C008E">
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="30D4A51F" w14:textId="77777777" w:rsidR="004B574D" w:rsidRPr="00460867" w:rsidRDefault="004B574D" w:rsidP="004B574D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF77CF">
-[...11 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 34 244, nr. 14</w:t>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 34 244, nr. 14</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="572DD7E4" w14:textId="536FFB10" w:rsidR="00AC5215" w:rsidRPr="00547FC4" w:rsidRDefault="00AC5215">
-[...11 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="68CF5280" w14:textId="77777777" w:rsidR="004B574D" w:rsidRPr="00460867" w:rsidRDefault="004B574D" w:rsidP="004B574D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF77CF">
-[...11 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025-2026, 30 821, nr. 321</w:t>
+      <w:r w:rsidRPr="00460867">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 30 821, nr. 321</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1338D86A" w14:textId="77777777" w:rsidR="00C95E42" w:rsidRDefault="00C95E42">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60848234" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...460 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DD628A8" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1CBB3164" w14:textId="77777777" w:rsidR="00224661" w:rsidRDefault="009407FD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="632EFF2D" w14:textId="77777777" w:rsidR="00631857" w:rsidRPr="004B574D" w:rsidRDefault="00631857" w:rsidP="004B574D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1209 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...4232 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002257E9"/>
-[...145 lines deleted...]
-    <w:rsid w:val="00FD1E9D"/>
+    <w:rsidRoot w:val="004B574D"/>
+    <w:rsid w:val="001C5EA7"/>
+    <w:rsid w:val="002506E1"/>
+    <w:rsid w:val="00460867"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00631857"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="00E41EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1D5FF09A"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="23C313AF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{44631390-78C6-43D3-ABD1-A57F394D7186}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7826,77 +1255,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7921,75 +1350,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8024,55 +1453,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8135,2267 +1564,814 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...113 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B574D"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...189 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002257E9"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002257E9"/>
+    <w:rsid w:val="004B574D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00584B4B"/>
-[...7 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004B574D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008703C3"/>
-[...24 lines deleted...]
-    <w:rsid w:val="0048108B"/>
+    <w:rsid w:val="004B574D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460867"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...97 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1427 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(3).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10671,157 +2647,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7143</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1314</ap:Words>
+  <ap:Characters>7230</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>59</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>60</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8380</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8527</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...77 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="UwKenmerk">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>