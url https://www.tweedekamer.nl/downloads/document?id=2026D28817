--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,3970 +1,1773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B2281" w:rsidP="002B2281" w:rsidRDefault="002B2281" w14:paraId="7C19769E" w14:textId="77777777">
-[...22 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidRDefault="00FD3A8C" w14:paraId="742CB2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidR="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidR="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidR="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="0E0669A3" w14:textId="25B465C1">
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1813</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="00FD3A8C" w:rsidRDefault="006141EF" w14:paraId="1124FB23" w14:textId="55BFCAB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="00FD3A8C" w:rsidRDefault="006141EF" w14:paraId="7B2DEAF8" w14:textId="53F21AF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="4AD80080" w14:textId="270F4DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Op 22 </w:t>
       </w:r>
-      <w:r w:rsidDel="00104B7D">
+      <w:r w:rsidRPr="006141EF" w:rsidDel="00104B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00BE650F" w:rsidR="002B2281" w:rsidP="002B2281" w:rsidRDefault="002B2281" w14:paraId="5C0F5376" w14:textId="72B91AF5">
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23 juni a.s. vindt de Landbouw- en Visserijraad (hierna: Raad) plaats in Luxemburg. Met deze brief informeren wij de Kamer over de agenda en de Nederlandse inbreng. Daarnaast informeert de minister de Kamer over de ontwikkelingen ten aanzien van de onderhandelingen over het Gemeenschappelijk Landbouwbeleid 2028-2034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5B9812D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="7417312B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Geannoteerde agenda Landbouw- en Visserijraad 22-23 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060398F" w:rsidP="002B2281" w:rsidRDefault="0060398F" w14:paraId="513861A6" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="38C63CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="281A39C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5CBC64A1">
-        <w:rPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Voorstellen voor het gemeenschappelijk landbouwbeleid na 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5CBC64A1" w:rsidP="5CBC64A1" w:rsidRDefault="00CF13EF" w14:paraId="27202E14" w14:textId="5E3763AE">
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="1126C642" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2A2CA330">
+      <w:r w:rsidRPr="006141EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tijdens de Raad zal een beleidsdiscussie plaatsvinden over de voorstellen voor het GLB na 2027. </w:t>
       </w:r>
-      <w:r w:rsidR="00B328C9">
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op het moment van schrijven is er nog geen achtergronddocument beschikbaar. </w:t>
       </w:r>
-      <w:r w:rsidR="00B328C9">
+      <w:r w:rsidRPr="006141EF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Onder dit agendapunt zal het </w:t>
-[...100 lines deleted...]
-        <w:rPr>
+        <w:t>Onder dit agendapunt zal het Cypriotisch voorzitterschap middels een diversenpunt de Raad ook informeren over de voortgang van de wetgevende voorstellen voor de wijziging van de Verordening Gemeenschappelijke Marktordening (Kamerstuk 22112, nr. 4145). Het betreft voorstellen over schoolfruit, -groenten en -melk (‘EU-schoolregeling’), sectorale interventies, de eiwitsector, eisen voor hennep, de mogelijkheid van handelsnormen voor kaas, eiwithoudende gewassen en vlees, de toepassing van aanvullende invoerrechten en regels over de beschikbaarheid van voorraden in noodsituaties en ernstige crises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="17909258" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="204AEE92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092337E">
-        <w:rPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Marktsituatie, in het bijzonder na de invasie van Oekraïne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0092337E" w:rsidP="0092337E" w:rsidRDefault="0092337E" w14:paraId="42FB7BE8" w14:textId="0129ECBF">
-[...42 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="75AF1E25" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende Raad staat de marktsituatie in de verschillende landbouwsectoren opnieuw op de agenda. Op het moment van schrijven is nog geen achtergronddocument beschikbaar. Naar verwachting zal de aandacht uitgaan naar de ontwikkelingen in Oekraïne en de import en export van landbouwgoederen na de inwerkingtreding van de nieuwe diepe en brede vrijhandelsovereenkomst (DCFTA) tussen de EU en Oekraïne op 29 oktober 2025. De Oekraïense vicepremier voor Europese en Euro-Atlantische integratie is uitgenodigd om een presentatie te geven voorafgaand aan de bespreking. Deze presentatie stond eerder gepland voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>stijging van energie-, transport</w:t>
-[...52 lines deleted...]
-        <w:rPr>
+        <w:t>Raad van april jl., maar kon destijds op het laatste moment geen doorgang vinden. Naar verwachting zal de Commissie ook ingaan op de actuele ontwikkelingen rond de landbouwmarkten, zoals de stijging van energie-, transport- en kunstmestprijzen als gevolg van de voortdurende afsluiting van de straat van Hormuz. Mogelijk dat de Commissie verwijst naar het Actieplan Meststoffen. Ondanks de gestegen inputprijzen zal de Commissie naar verwachting er ook op wijzen dat de EU-landbouwmarkten over het algemeen veerkrachtig zijn, met voor dit moment nog goede (productie)vooruitzichten in veel sectoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5A2459BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zal tijdens de Raad onderschrijven dat de landbouw- en voedselsector te maken heeft met grote onzekerheid en zal opnieuw steun uitspreken voor Oekraïne. Tot slot zal Nederland wederom het belang benadrukken van het vergroten van de weerbaarheid van de landbouwsector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="3F93A1DE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="1DB5A54E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="48B29549">
-        <w:rPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Verordening betreffende de voorwaarden voor steun van de Unie voor visserij, aquacultuur en maritiem beleid voor de periode 2028-2034</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="48B29549" w:rsidP="48B29549" w:rsidRDefault="00846420" w14:paraId="0E3C803C" w14:textId="18D59713">
-[...63 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5C936B24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van de onderhandelingen over het Europese Meerjarig Financieel Kader (MFK 2028-2034), beoogt het Cypriotisch voorzitterschap in de Raad tot een deelakkoord te komen over de sectorale verordening betreffende de voorwaarden voor steun van de Unie voor visserij, aquacultuur en maritiem beleid voor de periode 2028-2034 (hierna: de sectorale verordening). Deze verordening valt onder het fonds van Nationale Regionale Partnerschapsplannen. Op het moment van schrijven wordt nog over de sectorale verordening onderhandeld. Het kabinet zal het voorliggende akkoord beoordelen conform het BNC-fiche (Kamerstuk 22112, nr. 4146) en de kabinetslijn zoals uiteen is gezet in de Kamerbrief van 22 mei jl. (Kamerstuk 22112, nr. 4357). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="1E821AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="0046F79C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E1A8447">
-        <w:rPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Duurzame visserij in de EU: stand van zaken en oriëntatie voor 2027</w:t>
-[...37 lines deleted...]
-        <w:rPr>
+        <w:t>Duurzame visserij in de EU: stand van zaken en oriëntatie voor 2027 (vangstmogelijkheden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="3D95C016" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad zal van gedachten wisselen over de jaarlijkse mededeling van de Commissie over het Gemeenschappelijk Visserijbeleid (GVB) en de vangstmogelijkheden 2027. Op het moment van schrijven heeft de Commissie haar mededeling nog niet gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="34F6F079" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="00742A14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de komende maanden publiceert de Internationale Raad voor het Onderzoek van de Zee (ICES) de jaarlijkse wetenschappelijke vangstadviezen. De ICES-vangstadviezen zijn gebruikelijk de start van de onderhandelingen over de vangstmogelijkheden (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...235 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allowable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Catches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TAC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Na de publicatie van deze adviezen, die per vissoort in de komende maanden verschijnen, zal de Kamer steeds via de reguliere Kamerbrieven over de Raad worden geïnformeerd over de Nederlandse onderhandelingsinzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="037EE5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="36410890" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In beginsel zet Nederland zich er tijdens de onderhandelingen over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TAC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor in dat vangstmogelijkheden worden vastgesteld op het niveau dat overeenkomt met de GVB-doelstellingen. Zo wordt onder meer beoogd dat bij bestanden het niveau van maximale duurzame opbrengst (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maximum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, MSY) wordt bereikt, om ervoor te zorgen dat de visbestanden op een duurzaam niveau worden beheerd. De praktijk laat zien dat het lastig is om de drie pijlers van het GVB (ecologische, sociale en economische) met elkaar in evenwicht te brengen bij het vaststellen van de vangstmogelijkheden. Nederland zet zich dan ook in om dit beter mogelijk te maken en zo ook meer stabiliteit in de vangstmogelijkheden te creëren. Onder andere door: 1) de juridische onduidelijkheden, zoals de 5%-regel in de meerjarenplannen, te verduidelijken, 2) toe te werken naar een systeem dat een meerjarige aanpak mogelijk maakt om de MSY te bereiken en 3) de mogelijkheid te onderzoeken om waar passend meer meerjarige vangstmogelijkheden vast te stellen. Dit zou helpen om schommelingen op te vangen, zowel wanneer het wetenschappelijk advies zeer positief is als wanneer het zeer negatief is. Ten slotte (4)), blijft het essentieel om deze evenwichtige aanpak te bevorderen in onderhandelingen met derde landen, bijvoorbeeld bij het opstellen van langetermijnbeheerplannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="77F24D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="2590D8F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Evaluatie van het Gemeenschappelijk Visserijbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="40DF4BB9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie geeft tijdens de Raad een presentatie over de evaluatie van het GVB. Vervolgens zal een gedachtewisseling plaatsvinden. De appreciatie van de GVB-evaluatie en de Nederlandse inzet hierop tijdens de Raad zal in de Kamerbrief voorafgaand aan het Commissiedebat Visserij en Landbouw- en Visserijraad (16 juni) met de Kamer worden gedeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5168DE8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="3F2EF26F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lopende wetgevingsvoorstellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="0717680A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorzitterschap zal een stand van zaken geven van de lopende wetgevingsvoorstellen, zijnde de Verordening plantaardig uitgangsmateriaal (PRM) en de herziening van de Diertransportverordening.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="27FF07B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidRDefault="006141EF" w14:paraId="5ED9F0D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="7DD71D1D" w14:textId="6185A363">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verordening plantaardig uitgangsmateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00855247" w:rsidP="00855247" w:rsidRDefault="00855247" w14:paraId="18D2239E" w14:textId="4ED1C716">
-[...91 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="4084DF7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel zijn de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>triloogbesprekingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de PRM-verordening gaande. In deze verordening worden tien bestaande richtlijnen voor plantaardig uitgangsmateriaal samengevoegd. Sierteelt is hiervan uitgezonderd en voor bosbouwkundig teeltmateriaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A2CA330">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is een aparte verordening gekomen.</w:t>
       </w:r>
-      <w:r w:rsidR="00CB1C94">
+      <w:r w:rsidRPr="006141EF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="00855247" w:rsidP="00855247" w:rsidRDefault="00855247" w14:paraId="50AD1F97" w14:textId="3E31F156">
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In belangrijke mate betreft de PRM-verordening een modernisering van de regelgeving zonder ingrijpende wijzigingen. Voor Nederland zijn een aantal belangrijke verbeteringen in de Raadspositie opgenomen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="447EA549" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="00855247" w:rsidP="00855247" w:rsidRDefault="00163552" w14:paraId="1CA1D0BB" w14:textId="147BD952">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groenten en fruit worden buiten het verplichte gebruikswaarde-onderzoek gehouden, zodat de administratieve lasten beperkt blijven; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="4997CA6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="00855247" w:rsidP="00855247" w:rsidRDefault="00163552" w14:paraId="06D1467E" w14:textId="2E604391">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groentezaden uit derde landen kunnen onder vergelijkbare voorwaarden als nu het geval is worden geïmporteerd; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5F3D5019" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...102 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nieuwe rassen waarvan de registratie nog niet helemaal is afgerond kunnen op de markt worden gebracht, zodat de teelt snel met deze rassen kan inspelen op veranderingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="4E36B822" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze wijzigingen zijn in lijn met de inzet zoals beschreven in het BNC-fiche (Kamerstuk 22112, nr. 3771). Er is een reële mogelijkheid dat onder het huidige Cypriotisch voorzitterschap de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>triloogbesprekingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> succesvol worden afgerond en er een overeenstemming komt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="2442BD28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="2F5F61FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...75 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herziening Diertransportverordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="793E815E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De herziening van de Diertransportverordening bevat regels omtrent dierenwelzijn tijdens transport. De onderhandelingen hierover verlopen moeizaam. De Nederlandse inzet in deze onderhandelingen is conform het BNC-fiche (Kamerstuk 22112, nr. 3861). Ierland, dat het voorzitterschap in juli overneemt van Cyprus, heeft reeds aangegeven de onderhandelingen voort te zetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="6DF5F346" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(mogelijk) Verordening tot wijziging van de strategische plannen van het GLB en de horizontale verordeningen betreffende meststoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="0F82B5A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit agendapunt is als ‘mogelijk’ geagendeerd. Het is nog onduidelijk of deze bespreking zal plaatsvinden. Op 19 mei 2026 presenteerde de Europese Commissie (hierna: Commissie) het Actieplan Meststoffen (hierna: Actieplan). Dit Actieplan heeft als doel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om de beschikbaarheid, betaalbaarheid en strategische autonomie van in de Europese Unie (EU) geproduceerde meststoffen te verstevigen. H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et kabinet zal de Kamer voor het zomerreces via het BNC-traject voorzien van een appreciatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidDel="009A32BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="02B7169E">
-[...166 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van het Actieplan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="11769328">
-[...134 lines deleted...]
-    <w:p w:rsidRPr="001E7AB0" w:rsidR="00855247" w:rsidP="00CB1C94" w:rsidRDefault="00855247" w14:paraId="34B5B2A5" w14:textId="77777777">
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het Actieplan zijn onder andere aanpassingen voorgesteld met betrekking tot het Gemeenschappelijk Landbouwbeleid (GLB). Een eerste aanpassing ziet op het inzetten van de landbouwreserve. Aanvullend is het voorstel om betalingsvoorwaarden te verruimen voor het verstrekken van voorschotten. Tot slot wordt voorgesteld om de lidstaten te bewegen hun eigen Nationaal Strategische Plannen voor het GLB aan te passen. Voor dat laatste punt betekent dit concreet het inzetten van budgetten van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling en investeringen in de tweede pijler van het GLB voor hergebruik van nutriënten en andere maatregelen die de druk op de markt kunnen verminderen. Mogelijk zal er tijdens de Raad al gesproken worden over de voorgestelde aanpassingen binnen het GLB. Dit is op het moment van schrijven nog niet duidelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="247F6677" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="468AAFCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maandelijkse voortgangsrapportage over voortgang onderhandelingen Gemeenschappelijk Landbouwbeleid 2028-2034 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00163552" w:rsidP="00855247" w:rsidRDefault="00855247" w14:paraId="28876E99" w14:textId="04C6EA41">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5187641A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Europees verband is er gesproken over de Degressieve </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Areaalgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inkomensteun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DABIS). Daarbij heeft Nederland, in lijn met de motie van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bromet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Podt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 21501-32, nr. 1780), opnieuw gepleit voor het verlagen van zowel de ondergrens als de bovengrens van de bandbreedte. Gerelateerd hieraan gaf Nederland aan de voorgestelde verplichting om jonge boeren een hogere DABIS te geven bij voorkeur te vervangen door een 6% oormerking voor generatievernieuwing binnen het GLB, zodat lidstaten zelf kunnen bepalen hoe dat budget effectief kan worden ingezet. Met betrekking tot het thema milieuverplichtingen zijn er geen recente ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5218135C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeksbureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Populytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft in opdracht van LVVN onderzoek gedaan naar de verschillende opvattingen over verdelingsprincipes voor het toekomstige GLB in de samenleving. Zowel burgers als ondernemers uit de agrarische sector deden mee. De resultaten van dit onderzoek zijn te vinden op de website van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Populytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="4FB60015" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit digitale onderzoeks- en participatietraject vormt een waardevolle aanvulling op andere onderzoeken en methoden om belanghebbenden te betrekken bij de ontwikkeling van het toekomstige GLB-programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="00FD3A8C" w:rsidRDefault="006141EF" w14:paraId="1134A699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="7955FA75" w14:textId="59B1F989">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidR="00FD3A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="3AEF92EA" w14:textId="0F5E12EF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="0408B3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="3E69088A" w14:textId="7AB27D37">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF" w:rsidR="00FD3A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="006141EF" w:rsidP="006141EF" w:rsidRDefault="006141EF" w14:paraId="472D0CAA" w14:textId="12AD4CCC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...362 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006141EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="00FD3A8C" w:rsidP="00FD3A8C" w:rsidRDefault="00FD3A8C" w14:paraId="5E796C86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006141EF" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="73453B13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006141EF" w:rsidR="004E5D09" w:rsidSect="00FD3A8C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EF98A97" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82">
+    <w:p w14:paraId="51957436" w14:textId="77777777" w:rsidR="00F7366A" w:rsidRDefault="00F7366A" w:rsidP="00FD3A8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7646A5C2" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="570B0B7A" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82">
+    <w:p w14:paraId="0255EED2" w14:textId="77777777" w:rsidR="00F7366A" w:rsidRDefault="00F7366A" w:rsidP="00FD3A8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC4237B" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B7D5E00" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2CB47A84" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6D7BD017" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="287B6968" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="41EAF61F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74DDFCB1" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4047064F" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82">
+    <w:p w14:paraId="46EB0CCD" w14:textId="77777777" w:rsidR="00F7366A" w:rsidRDefault="00F7366A" w:rsidP="00FD3A8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC9CC54" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42BFA5DF" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82">
+    <w:p w14:paraId="1DD5CFA8" w14:textId="77777777" w:rsidR="00F7366A" w:rsidRDefault="00F7366A" w:rsidP="00FD3A8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4B22F8" w14:textId="77777777" w:rsidR="009B6A82" w:rsidRDefault="009B6A82"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="60CF8429" w14:textId="21ABB661" w:rsidR="00CB1C94" w:rsidRPr="00EC28AB" w:rsidRDefault="00CB1C94">
+    <w:p w14:paraId="5D7084C9" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00EC28AB" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC28AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC28AB">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00EC28AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Verordening betreffende de productie en het in de handel brengen van bosbouwkundig teeltmateriaal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC28AB">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5F0106FC" w14:textId="77777777" w:rsidR="00855247" w:rsidRPr="00EC28AB" w:rsidRDefault="00855247" w:rsidP="00855247">
+    <w:p w14:paraId="40A2F7B8" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00EC28AB" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC28AB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC28AB">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EC28AB">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="13"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Populytics — Rapport: Uitkomsten van de PWE-raadpleging over de toekomst van het Gemeenschappelijk Landbouw Beleid (GLB)</w:t>
+          <w:t>Populytics</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EC28AB">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="13"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> — Rapport: Uitkomsten van de PWE-raadpleging over de toekomst van het Gemeenschappelijk Landbouw Beleid (GLB)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="49F728EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="52055C7C" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="68E46FED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="22A11F03" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1EA6BE0D" w14:textId="1BCCC113" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...411 lines deleted...]
-  <w:p w14:paraId="0ACED11F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67B3FC92" w14:textId="77777777" w:rsidR="00FD3A8C" w:rsidRPr="00FD3A8C" w:rsidRDefault="00FD3A8C" w:rsidP="00FD3A8C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...957 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A368B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3C205AC"/>
     <w:lvl w:ilvl="0" w:tplc="64DEF114">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4009,282 +1812,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...230 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBF75C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="101A22A4"/>
     <w:lvl w:ilvl="0" w:tplc="7114ADF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B65C9D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4354,1045 +1926,231 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DAA45A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1259371495">
-    <w:abstractNumId w:val="18"/>
-[...25 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="862089317">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="12660049">
+  <w:num w:numId="2" w16cid:durableId="983585318">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1921014380">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...779 lines deleted...]
-    <w:rsid w:val="7B81F90E"/>
+    <w:rsidRoot w:val="00FD3A8C"/>
+    <w:rsid w:val="00241FA1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006141EF"/>
+    <w:rsid w:val="00B06CE6"/>
+    <w:rsid w:val="00D965A7"/>
+    <w:rsid w:val="00F7366A"/>
+    <w:rsid w:val="00FD3A8C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6FFC3DCB"/>
+  <w14:docId w14:val="34893C0F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DA942BB8-9355-4523-BEE4-468C25257D87}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5414,74 +2172,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5630,1212 +2389,1210 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A8C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000301C7"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="000301C7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FD3A8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...85 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="008A5C6D"/>
-[...9 lines deleted...]
-    <w:rsid w:val="008A5C6D"/>
+    <w:rsid w:val="00FD3A8C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A5C6D"/>
+    <w:rsid w:val="00FD3A8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006141EF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://populytics.nl/nieuws/rapport-pwe-toekomst-gemeenschappelijk-landbouw-beleid/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/?uri=CELEX:52023PC0415" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9323</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1725</ap:Words>
+  <ap:Characters>9488</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>77</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>79</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10996</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11191</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>