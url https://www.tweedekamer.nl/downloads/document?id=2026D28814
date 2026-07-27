--- v0 (2026-06-11)
+++ v1 (2026-07-27)
@@ -1,4608 +1,1661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="00B84D80" w:rsidRDefault="002A7B32" w14:paraId="65A29F6A" w14:textId="373442D4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>170</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gehandicaptenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="00B84D80" w:rsidP="00B84D80" w:rsidRDefault="00B84D80" w14:paraId="207C00EB" w14:textId="55F9E3A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>402</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="00B84D80" w:rsidP="00B84D80" w:rsidRDefault="00B84D80" w14:paraId="440CA3F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="00B84D80" w:rsidRDefault="00B84D80" w14:paraId="26EBCDAF" w14:textId="404CF570">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zoals toegezegd tijdens het commissiedebat Arbeidsmarktbeleid in de zorg van 8 juni jl., informeer ik uw Kamer over de actuele stand van zaken rondom Villa ExpertCare (VEC), de voorgenomen clustering van locaties en de acties die ik de afgelopen dagen heb ondernomen om de continuïteit van zorg voor de betrokken kinderen te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="3F3E87FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="5CF3F7CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De situatie rondom VEC heeft, sinds de aankondiging van VEC dat zij de zorgverlening in vier villa’s wil beëindigen, grote impact op kinderen, ouders en medewerkers. Ik realiseer mij dat de onduidelijkheid en onzekerheid die hierdoor zijn ontstaan ingrijpend zijn, zeker voor de kinderen die nog in zorg zijn bij VEC en hun ouders die nog geen zicht hebben op een passend alternatief. Ik constateer dat de voortgang van het vinden van oplossingen op onderdelen achterblijft en dat dit leidt tot toenemende zorgen bij betrokkenen en mijzelf. Daarnaast constateer ik dat de verhouding tussen VEC en de cliëntenraad onder druk staat. Dit bemoeilijkt de gezamenlijke voortgang van het proces en draagt bij aan de onzekerheid bij ouders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="2C266FF7" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1676A68E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="60E04DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vind het van groot belang dat voor alle cliënten passende en kwalitatief goede zorg beschikbaar blijft en dat er zo snel mogelijk perspectief ontstaat op een plek waar deze zorg kan worden gecontinueerd na sluiting van de villa’s. Gezien de zorgen over de voortgang van de zorgbemiddeling, de voorgenomen clustering van locaties en de verhouding tussen VEC en de cliëntenraad heb ik daarom besloten een onafhankelijk intermediair aan te stellen. Deze intermediair zal bijdragen aan het versnellen van de zorgbemiddeling, het bewaken van de voortgang en het bevorderen van een zorgvuldig proces en communicatie richting cliënten, ouders, medewerkers en andere betrokken partijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1811F478" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="03DC5FA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder licht ik eerst de acties toe die ik heb ingezet om meer voortgang en versnelling te realiseren. Vervolgens informeer ik uw Kamer over de actuele stand van zaken, de clustering van locaties en het verzoek om de Wet beschikbaarheid goederen en bestuursdwang in te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="384E957C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="39C98DA4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ingezette acties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="3BA6B6D6" w14:textId="77777777">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="044B8D05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="616DB462" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De afgelopen periode hebben het ministerie van VWS, de Nederlandse Zorgautoriteit (NZa), de Inspectie Gezondheidszorg en Jeugd (IGJ), zorgverzekeraars, zorgkantoren, het bestuur van VEC en de cliëntenraad intensief overleg gevoerd over de continuïteit van zorg voor de kinderen van VEC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="48ADFCF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="55CDDEF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 6 juni jl. heb ik zelf, in aanvulling op het periodieke overleg tussen betrokken partijen, telefonisch gesproken met de cliëntenraad om hun zorgen rechtstreeks te horen. De signalen die zij afgeven over de voortgang van het proces en de voorgenomen clustering neem ik zeer serieus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="7C3511D4" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="55EF06F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="4DEB00C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heb ik VEC en B. Braun gistermiddag op het ministerie gesproken. Tijdens dit gesprek heeft VEC mij geïnformeerd over de laatste stand van zaken rond de zorgbemiddeling, personele inzet en de voorgenomen clustering van locaties. Ik heb mijn ongenoegen geuit over het feit dat VEC zich onvoldoende houdt aan eerdere toezeggingen om locaties niet te sluiten voordat voor alle cliënten een passende oplossing is gevonden. Daarnaast heb ik benadrukt dat snelheid in het proces niet ten koste mag gaan van de zorgvuldigheid van besluitvorming en communicatie richting cliënten en hun ouders. Ook heb ik aangegeven dat het van belang is dat ouders, verzorgers en de cliëntenraad op passende wijze worden betrokken bij besluiten over vervolgzorg en de voorgenomen clustering van locaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="4B89C455" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="7F3DDC3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om de voortgang van de zorgbemiddeling te versnellen en het vertrouwen in het proces te verbeteren, heeft VEC ingestemd met mijn aankondiging om een onafhankelijk intermediair aan te stellen. De opdracht van deze intermediair is drieledig: (1) het bevorderen van een constructieve samenwerking tussen VEC en de cliëntenraad vanuit een onafhankelijke positie, (2) het realiseren van meer voortgang en versnelling in het proces </w:t>
       </w:r>
-      <w:r w:rsidRPr="00541E24">
-        <w:rPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van Project Herberg en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541E24">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3) het borgen van een zorgvuldige afstemming en communicatie met ouders en andere direct betrokkenen. Deze inzet is nadrukkelijk niet bedoeld om verantwoordelijkheden van partijen over te nemen. De zorgplicht van VEC, zorgverzekeraars en zorgkantoren blijft onverminderd van kracht. De intermediair kan daarbij rekenen op de volledige steun en medewerking van VEC, zorgverzekeraars en zorgkantoren, NZa, IGJ, het ministerie van VWS en de cliëntenraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="03376842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="7FA759C1" w14:textId="7CBF8259">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Daarnaast is afgesproken dat de intermediair beoordeelt of de voorgestelde alternatieve zorg in het licht van clustering van locaties voor de betreffende ouders en cliënten passend is en of het proces daartoe zorgvuldig doorlopen wordt. A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00541E24">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lleen wanneer blijkt dat passende vervolgzorg beschikbaar is, kan de voorgenomen clustering doorgang vinden. Indien dit niet het geval is, heeft VEC toegezegd de datum van 1 juli los te laten. In alle gevallen moet vanzelfsprekend de kwaliteit en veiligheid van zorg geborgd zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="522B40A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="605BCA56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verder heb ik, samen met de NZa, richting zorgverzekeraars benadrukt dat zij vanuit hun zorgplicht verantwoordelijk zijn voor voldoende passend alternatief aanbod voor cliënten van VEC en dat zij zich actief moeten inzetten om dit aanbod waar nodig te realiseren. Van zorgverzekeraars en zorgkantoren verwacht ik dat zij daarbij nauw samenwerken met de onafhankelijke intermediair, zodat de gezamenlijke inspanningen gericht blijven op het tijdig realiseren van passende vervolgzorg voor alle cliënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="3C6E41A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="6CD85EAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zorgkantoren en zorgverzekeraars zijn daarnaast met bestaande contractpartners in gesprek over de mogelijkheden om het beschikbare aanbod uit te breiden. Initiatieven die hieruit voortkomen zullen naar verwachting niet op korte termijn operationeel zijn. Daarbij speelt de schaarste aan gespecialiseerd personeel een belangrijke rol.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="614A1025" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="43B524F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1757ACA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tot slot heb ik contact gehad met de IGJ over het toezicht op de kwaliteit en continuïteit van zorg, evenals over het proces rondom de voorgenomen clustering van locaties. De IGJ blijft hierop onverminderd toezien. Daarbij heeft de IGJ in haar toezicht ook aandacht voor de zorgvuldigheid waarmee een eventueel alternatief zorgaanbod, waaronder clustering van locaties, tot stand komt. Van belang is dat relevante betrokkenen, waaronder ouders en verzorgers, tijdig worden betrokken en gehoord bij de afwegingen die worden gemaakt over passend vervolgaanbod voor cliënten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="3149E853" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1986B6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="601B7718" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Actuele stand van zaken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="0BEFB855" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="18B4C8E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="6A8C496A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zorgbemiddeling / Project Herberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="5E24046A" w14:textId="679147CC">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="22E95F3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Per 5 juni jl. zijn voor 45 cliënten vervolgplekken gevonden waarvoor ouders toestemming hebben gegeven. In mijn vorige brief van 11 mei jl. betrof dit 38 cliënten. Van deze 45 cliënten zijn inmiddels 26 cliënten uit zorg bij VEC. Voor 19 cliënten geldt dat de overgang naar een andere zorgaanbieder op een later moment zal plaatsvinden tussen nu en 1 september aanstaande. Dat betekent dat er nog voor 35 cliënten een alternatieve plek gevonden moet worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="26CA4EC5" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="6DF7B166" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="525D9B20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Naast zorgbemiddeling via Project Herberg hebben zorgverzekeraars en zorgkantoren geregeld contact met ouders om vinger aan de pols te houden en hen te ondersteunen bij het vinden van passende vervolgzorg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="4359275D" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="6C150B3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="7E5D2395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personeel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="378F262C" w14:textId="77777777">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="562B1838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder aan uw Kamer gemeld, heeft VEC aangegeven de bestaande vaststellingsovereenkomsten met medewerkers te verlengen. Van de in totaal 73 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">medewerkers (45 fte) hebben 41 medewerkers (23 fte) aangegeven hiervan gebruik te willen maken en tot en met 30 september dan wel 31 december 2026 in dienst te willen blijven. Welke einddatum wordt gehanteerd, is afhankelijk van de wensen van medewerkers en de benodigde inzet op de locaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="4E4CF762" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="79BB38AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tegelijkertijd heeft een deel van de medewerkers ervoor gekozen om, mede gezien de aangekondigde beëindiging van zorgverlening op een aantal locaties, elders een dienstverband te aanvaarden. VEC heeft aangegeven eventuele personele tekorten waar nodig op te vangen met de inzet van tijdelijk personeel. Daarbij blijft VEC verantwoordelijk voor een zorgvuldige overdracht van werkzaamheden en voor het borgen van de continuïteit, veiligheid en kwaliteit van zorg voor cliënten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="65CDDA7C" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1E7A2907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="4F84C5D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De IGJ houdt toezicht op de kwaliteit en veiligheid van de geboden zorg en blijft de ontwikkelingen rondom de personele bezetting en de continuïteit van zorg nauwlettend volgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="31BBD0E4" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="33A689D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1702FAEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overname</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="5B23F26E" w14:textId="59F7C797">
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="68609582" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Partijen die interesse hebben getoond in een mogelijke overname hebben aanvullende tijd gekregen om met een financieel onderbouwd plan te komen. De termijn hiervoor liep af op 10 juni. Zorgverzekeraars en zorgkantoren zullen nu de tijd nemen om het plan te beoordelen en informeren mij uiterlijk 17 juniover de uitkomsten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="5C548666" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="31B4DFA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op dit moment is er contact met één potentiële overnamekandidaat. Deze kandidaat heeft nog geen concreet overnameplan ingediend, waardoor het op dit moment niet mogelijk is voor zorgverzekeraars en zorgkantoren om een voorstel inhoudelijk en financieel te beoordelen. Het is van belang dat op korte termijn duidelijkheid ontstaat over de haalbaarheid van een eventuele overname. Langdurige onzekerheid hierover is niet in het belang van cliënten, ouders en medewerkers en kan afleiden van de inspanningen die nodig zijn om voor alle cliënten tijdig passende vervolgzorg te organiseren. Daarom verwacht ik van betrokken partijen dat zij uiterlijk binnen de gestelde termijn duidelijkheid verschaffen over de haalbaarheid van een overname en dat deze termijn niet opnieuw wordt verlengd. Indien een duurzame overname niet haalbaar blijkt, dient de volledige inzet gericht te zijn op het realiseren van passende vervolgzorg voor alle cliënten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="336D5AE6" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="02F4F964" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="0B101E24" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voorgenomen clustering van locaties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="41C2E0D5" w14:textId="77777777">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="0460F006" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="15E4CF58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is op dit moment terecht veel aandacht voor de voorgenomen clustering van locaties door VEC. VEC heeft eerder de toezegging gedaan niet te sluiten voordat er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voor alle kinderen een passende oplossing is gevonden. In mijn brief van 20 mei jl. heb ik aangegeven dat VEC onderzocht of locaties anders georganiseerd of geclusterd moeten worden wanneer de personele bezetting en/of cliëntenaantallen daar aanleiding toe geven. Ik heb daarbij aangegeven dat dergelijke keuzes zorgvuldig moeten worden voorbereid, passend moeten zijn voor cliënten, ouders/verzorgers en personeel, en dat de continuïteit en kwaliteit van zorg voor cliënten voorop moeten blijven staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="05F31DE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="5ACE8C3E" w14:textId="59F87915">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het huidige voornemen tot clustering betreft het per 1 juli verplaatsen van in totaal elf cliënten van de locaties Waalre en Vleuten naar Rijswijk en Wezep. VEC geeft aan op 15 mei de cliëntenraad, de Raad van Commissarissen en medewerkers geïnformeerd te hebben over de mogelijkheid van clustering van zorg. Vervolgens heeft VEC op 22 mei een adviesaanvraag hierover ingediend bij zowel de cliëntenraad als de Raad van Commissarissen. Op 22 mei zijn volgens VEC ook alle ouders middels een tweewekelijkse nieuwsbrief geïnformeerd over de mogelijkheid van het samenbrengen van kinderen op één of twee villa’s in plaats van vier. Op 5 juni jl. hebben volgens VEC betreffende ouders van de villa’s Waalre en Vleuten hierover algemene informatie ontvangen met een uitnodiging voor een gesprek met VEC en het zorgteam van de betreffende villa. In het gesprek gaf VEC aan dat vertegenwoordigers van VEC inmiddels met negen ouders van cliënten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binnen de scope van de voorgenomen clustering hebben gesproken. Deze gesprekken zijn volgens VEC constructief verlopen. Daarbij zijn zorgen en aandachtspunten van ouders besproken, waaronder vragen over financiering, contacten met zorgverzekeraars en vervoer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="40E70D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="7AF42B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...161 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd constateer ik dat er, zowel bij mij als bij betrokkenen, nog aanzienlijke zorgen bestaan over de zorgvuldigheid van het doorlopen proces en de mate waarin ouders tijdig en voldoende zijn meegenomen in de besluitvorming rondom clustering. Daarom is afgesproken dat de onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intermediair beoordeelt of de voorgestelde alternatieve zorg voor de betreffende cliënten passend is en of het proces daartoe zorgvuldig doorlopen wordt. Van belang is dat deze beoordeling zo snel mogelijk start. Dit omdat de personele bezetting op de betreffende locaties richting 1 juli afneemt. Om de kwaliteit en veiligheid van zorg te kunnen blijven waarborgen, is voldoende beschikbaar en gekwalificeerd personeel essentieel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="042AA417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="72E5C85D" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wet beschikbaarheid goederen en bestuursdwang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="38DF7217" w14:textId="77777777">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="744498F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op verzoek van het lid Dobbe merk ik op dat de Wet beschikbaarheid goederen niet van toepassing is op de situatie rondom VEC. Deze wet ziet op het beschikbaar houden van goederen in buitengewone omstandigheden, zoals nationale crisis- of oorlogssituaties, en biedt geen grondslag om de levering van zorg door een specifieke zorgaanbieder af te dwingen. Bovendien ziet de wet op goederen, terwijl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>het in deze situatie gaat om zorgverlening als dienst. Voor de borging van de continuïteit van zorg zijn primair de zorgplicht van zorgverzekeraars en de verantwoordelijkheden van zorgaanbieders zelf relevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="06ACF4E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="343C0C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Met betrekking tot bestuursdwang geeft de IGJ aan dat geen van haar bevoegdheden of interventiemogelijkheden passende zorg voor de cliënten kan afdwingen. De IGJ houdt doorlopend toezicht op VEC en heeft aangegeven, indien daar aanleiding toe bestaat, handhavend op te treden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00541E24" w:rsidR="00541E24" w:rsidP="00541E24" w:rsidRDefault="00541E24" w14:paraId="0CE1D6D9" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00541E24">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="7EABCE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="002A7B32" w:rsidRDefault="002A7B32" w14:paraId="1BEE2C4B" w14:textId="6471CE85">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ik blijf de ontwikkelingen op de voet volgen en mij binnen mijn mogelijkheden inzetten tot voor alle kinderen een passende oplossing is gerealiseerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D59C5" w:rsidR="00D321E5" w:rsidRDefault="00D321E5" w14:paraId="31383965" w14:textId="77777777"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="00B84D80" w:rsidRDefault="002A7B32" w14:paraId="18702CF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00330183">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="00B84D80" w:rsidRDefault="00B84D80" w14:paraId="2C53A9AF" w14:textId="3B9AEECB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00330183" w:rsidR="00330183" w:rsidP="00330183" w:rsidRDefault="00330183" w14:paraId="040056C7" w14:textId="77777777">
-[...47 lines deleted...]
-    <w:sectPr w:rsidR="00235AED" w:rsidSect="008D59C5">
+    <w:p w:rsidRPr="00B84D80" w:rsidR="002A7B32" w:rsidP="00B84D80" w:rsidRDefault="00B84D80" w14:paraId="0E319099" w14:textId="1012213D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84D80" w:rsidR="002A7B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B84D80" w:rsidR="004E5D09" w:rsidP="00B84D80" w:rsidRDefault="004E5D09" w14:paraId="6CF85FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B84D80" w:rsidR="004E5D09" w:rsidSect="00F275BD">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67C04C5C" w14:textId="77777777" w:rsidR="00565F8E" w:rsidRDefault="00565F8E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="133D1DD8" w14:textId="77777777" w:rsidR="00FE05F4" w:rsidRDefault="00FE05F4" w:rsidP="002A7B32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EAB29DD" w14:textId="77777777" w:rsidR="00565F8E" w:rsidRDefault="00565F8E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="08D11833" w14:textId="77777777" w:rsidR="00FE05F4" w:rsidRDefault="00FE05F4" w:rsidP="002A7B32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27B36515" w14:textId="338C8BCB" w:rsidR="00DC7639" w:rsidRDefault="00330183">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22E88750" w14:textId="77777777" w:rsidR="002A7B32" w:rsidRPr="002A7B32" w:rsidRDefault="002A7B32" w:rsidP="002A7B32">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...164 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BDADEC4" w14:textId="77777777" w:rsidR="002A7B32" w:rsidRPr="002A7B32" w:rsidRDefault="002A7B32" w:rsidP="002A7B32">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15DCBE0E" w14:textId="77777777" w:rsidR="002A7B32" w:rsidRPr="002A7B32" w:rsidRDefault="002A7B32" w:rsidP="002A7B32">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1628C1FA" w14:textId="77777777" w:rsidR="00565F8E" w:rsidRDefault="00565F8E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1643C055" w14:textId="77777777" w:rsidR="00FE05F4" w:rsidRDefault="00FE05F4" w:rsidP="002A7B32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C7CA416" w14:textId="77777777" w:rsidR="00565F8E" w:rsidRDefault="00565F8E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A5FBF6D" w14:textId="77777777" w:rsidR="00FE05F4" w:rsidRDefault="00FE05F4" w:rsidP="002A7B32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="41F98FF8" w14:textId="27E55DFA" w:rsidR="00CD5856" w:rsidRDefault="003C755C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2138B25C" w14:textId="77777777" w:rsidR="002A7B32" w:rsidRPr="002A7B32" w:rsidRDefault="002A7B32" w:rsidP="002A7B32">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...917 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43B03141" w14:textId="28D8CCD9" w:rsidR="00CD5856" w:rsidRDefault="00330183">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2614DE53" w14:textId="77777777" w:rsidR="00A800DE" w:rsidRPr="002A7B32" w:rsidRDefault="00A800DE" w:rsidP="002A7B32">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...327 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="163D7C6F" w14:textId="5FD1A4D4" w:rsidR="00CD5856" w:rsidRDefault="00330183">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28708E84" w14:textId="77777777" w:rsidR="00A800DE" w:rsidRPr="002A7B32" w:rsidRDefault="00A800DE" w:rsidP="002A7B32">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1027 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134E4821"/>
+    <w:nsid w:val="7F287FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F2368AA8"/>
+    <w:tmpl w:val="FE66406C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...609 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="755400148">
+  <w:num w:numId="1" w16cid:durableId="2057849212">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...5 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="002A7B32"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rsid w:val="003F1542"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007477D2"/>
+    <w:rsid w:val="009A1DA5"/>
+    <w:rsid w:val="00A800DE"/>
+    <w:rsid w:val="00AF4BC4"/>
+    <w:rsid w:val="00B84D80"/>
+    <w:rsid w:val="00BC79C8"/>
+    <w:rsid w:val="00F275BD"/>
+    <w:rsid w:val="00FE05F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74F4E435"/>
+  <w14:docId w14:val="4A2B5DEF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2337F2C4-AAAD-4285-91D7-617707625DC3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4717,51 +1770,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4943,1324 +1996,1188 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-[...1 lines deleted...]
-    <w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
-    </w:pPr>
-    <w:rPr>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
-    </w:pPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...31 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
-    <w:pPr>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="002A7B32"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
+    <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A7B32"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="002A7B32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...34 lines deleted...]
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
+    <w:rsid w:val="002A7B32"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...229 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B84D80"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...197 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11162</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2049</ap:Words>
+  <ap:Characters>11270</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>93</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13165</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13293</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>