--- v0 (2026-06-13)
+++ v1 (2026-08-10)
@@ -1,847 +1,644 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0040680D" w:rsidR="00327432" w:rsidP="05738810" w:rsidRDefault="006F4C31" w14:paraId="680138C7" w14:textId="77777777">
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="0040680D" w:rsidRDefault="00FF29E7" w14:paraId="464519B1" w14:textId="0C9D9C85">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="05738810">
-[...87 lines deleted...]
-      <w:r w:rsidRPr="0040680D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="007F48CC">
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF29E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="009F63AF" w:rsidP="00FF29E7" w:rsidRDefault="00DE2EB9" w14:paraId="2992D1CE" w14:textId="7331E8BE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040680D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de vaste commissie voor Digitale Zaken hebben enkele fracties de behoefte om enkele vragen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1970">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opmerkingen voor te leggen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1970" w:rsidR="00693EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1970" w:rsidR="007F48CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk188521503" w:id="0"/>
+      <w:r w:rsidRPr="005E1970" w:rsidR="002614F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C7426B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1970" w:rsidR="002E0034">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7426B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Economische Zaken en Klimaat inzake ‘Inrichting toezicht op de naleving van de AI-verordening’ (Kamerstuk 22112</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF29E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7426B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4318). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="00FF29E7" w:rsidRDefault="00FF29E7" w14:paraId="0F97E075" w14:textId="3A822F8E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2C3B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oorzitter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="00DE2EB9">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00F543FD" w:rsidP="00FF29E7" w:rsidRDefault="002F2C3B" w14:paraId="2D981996" w14:textId="5DF0AA18">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dekker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="0043189E" w:rsidP="0040680D" w:rsidRDefault="0043189E" w14:paraId="671F8CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="00FF29E7" w:rsidRDefault="00DE2EB9" w14:paraId="7B540141" w14:textId="56B9B66B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040680D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="00FF29E7" w:rsidRDefault="001C0A80" w14:paraId="60C10C21" w14:textId="739AA923">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040680D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Muller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="0040680D" w:rsidRDefault="00DE2EB9" w14:paraId="68FB2F05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00DE2EB9" w:rsidP="00FF29E7" w:rsidRDefault="00DE2EB9" w14:paraId="0747B547" w14:textId="0BD99292">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0040680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D">
+        <w:t>Inhoudsopgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="005107D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Verslag van een schriftelijk overleg</w:t>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0040680D" w:rsidR="0093748F" w:rsidP="0040680D" w:rsidRDefault="0093748F" w14:paraId="0F2B2723" w14:textId="77777777">
+    <w:p w:rsidR="00FF29E7" w:rsidP="00FF29E7" w:rsidRDefault="00DE2EB9" w14:paraId="75A449B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...223 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Inhoudsopgave</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="005107D6">
+        <w:t>I          Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:br/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="0040680D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>I          Vragen en opmerkingen vanuit de fracties</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
+      <w:r w:rsidR="00292E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF29E7" w:rsidP="00FF29E7" w:rsidRDefault="001472C6" w14:paraId="2D9E6C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4619">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35B0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>PRO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5177D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004D1AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CDA-fractie</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE478E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vragen en opmerkingen van de leden van de JA21-fractie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00854BFA" w:rsidP="00FF29E7" w:rsidRDefault="00246A1C" w14:paraId="423E9092" w14:textId="4221E7D5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="00C11DFC">
+        <w:t>II         Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="00750C21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:tab/>
-[...163 lines deleted...]
-      </w:pPr>
+        <w:t>/r</w:t>
+      </w:r>
       <w:r w:rsidRPr="0040680D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>II         Antwoord</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="00750C21">
+        <w:t>eactie van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="0037140A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>/r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="005475CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>eactie van de</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="0037140A">
+        <w:t>bewindspersoon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="0073164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="0073164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="0073164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0040680D" w:rsidR="0073164D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0040680D" w:rsidR="00797C3B" w:rsidP="0040680D" w:rsidRDefault="00797C3B" w14:paraId="6C6DC5A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F43A2" w:rsidR="0055207C" w:rsidP="0040680D" w:rsidRDefault="0055207C" w14:paraId="080192CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040680D" w:rsidR="005475CF">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F43A2" w:rsidR="001C0A80" w:rsidP="0040680D" w:rsidRDefault="001C0A80" w14:paraId="5E0A082A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>bewindspersoon</w:t>
-[...62 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA5550" w:rsidP="0040680D" w:rsidRDefault="00CA5550" w14:paraId="10928E07" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C7426B" w:rsidP="0040680D" w:rsidRDefault="00C7426B" w14:paraId="069B8898" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D00785" w:rsidP="0040680D" w:rsidRDefault="00D00785" w14:paraId="081F970A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="004E0316" w:rsidP="0040680D" w:rsidRDefault="004E0316" w14:paraId="42626158" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DC55AD" w:rsidR="00501AEE" w:rsidP="005046A3" w:rsidRDefault="00246A1C" w14:paraId="789143A4" w14:textId="48979DEF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+    <w:p w:rsidR="00FF29E7" w:rsidRDefault="00FF29E7" w14:paraId="39923350" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DC55AD">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC55AD" w:rsidR="00501AEE" w:rsidP="005046A3" w:rsidRDefault="00246A1C" w14:paraId="789143A4" w14:textId="6D24D87D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I          Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC55AD" w:rsidR="00F327E1" w:rsidP="005046A3" w:rsidRDefault="00F327E1" w14:paraId="1197CA0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00F327E1" w:rsidP="005046A3" w:rsidRDefault="00F327E1" w14:paraId="1AD4B2BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="001C7367" w:rsidP="005046A3" w:rsidRDefault="001C7367" w14:paraId="7712D527" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1078,51 +875,50 @@
     <w:p w:rsidRPr="00F54242" w:rsidR="00592A6A" w:rsidP="005046A3" w:rsidRDefault="00592A6A" w14:paraId="1AE5647C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00C7426B" w:rsidP="005046A3" w:rsidRDefault="00C7426B" w14:paraId="16DE2698" w14:textId="4F7632FD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00ED499F" w:rsidP="005046A3" w:rsidRDefault="00ED499F" w14:paraId="51119F9E" w14:textId="0A96A4F8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie hebben met interesse kennisgenomen van de brief over de inrichting van het toezicht op </w:t>
       </w:r>
       <w:r w:rsidR="00900416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1416,300 +1212,131 @@
       <w:r w:rsidRPr="00F35B0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PRO-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="03F8D112" w14:textId="7F1BAFCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E31630">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PRO-fractie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben kennisgenomen van de manier waarop </w:t>
-[...35 lines deleted...]
-        <w:t>nog vragen en zorgen die zij hieronder uiteen zullen zetten.</w:t>
+        <w:t xml:space="preserve"> hebben kennisgenomen van de manier waarop het kabinet het toezicht op de AI-verordening wil inrichten. Deze leden waarderen de uitgebreide uitleg over hoe het stelsel optimaal kan werken. Wel hebben zij nog vragen en zorgen die zij hieronder uiteen zullen zetten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="791F0A5D" w14:textId="61752493">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ten eerste betreuren de leden van de PRO-fractie de late implementatie van de AI-verordening in Nederland. Het is een patroon dat </w:t>
-[...23 lines deleted...]
-        <w:t>door te zeggen dat zij “de consequentie [heeft] geaccepteerd” van late implementatie? Welke nadelen heeft dit en is er een kans dat Nederland een tik op de vingers krijgt? Hoe wordt de periode tussen de inwerkingtreding van de AI-verordening op Europees niveau en het nationaal implementeren hiervan overbrugd?</w:t>
+        <w:t>Ten eerste betreuren de leden van de PRO-fractie de late implementatie van de AI-verordening in Nederland. Het is een patroon dat het kabinet digitale wetgeving te laat implementeert. Wat bedoelt het kabinet door te zeggen dat zij “de consequentie [heeft] geaccepteerd” van late implementatie? Welke nadelen heeft dit en is er een kans dat Nederland een tik op de vingers krijgt? Hoe wordt de periode tussen de inwerkingtreding van de AI-verordening op Europees niveau en het nationaal implementeren hiervan overbrugd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="6A9B86A9" w14:textId="1F33A7FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">vragen over het doel van de AI-verordening. Volgens hen is het een doel op zich om, via Europese wetgeving, de totale dominantie van niet-Europese </w:t>
+        <w:t xml:space="preserve">Deze leden hebben vragen over het doel van de AI-verordening. Volgens hen is het een doel op zich om, via Europese wetgeving, de totale dominantie van niet-Europese </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>techgiganten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op de digitale markt te bestrijden. Zij zien de monopolie van enkele bedrijven als een risico voor onze digitale autonomie. Deelt </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">inzicht in welke lobby heeft plaatsgevonden vanuit niet-Europese </w:t>
+        <w:t xml:space="preserve"> op de digitale markt te bestrijden. Zij zien de monopolie van enkele bedrijven als een risico voor onze digitale autonomie. Deelt het kabinet deze analyse? Op welke wijze draagt de AI-verordening bij aan dit doel? Heeft het kabinet inzicht in welke lobby heeft plaatsgevonden vanuit niet-Europese </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>techgiganten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> om de AI-verordening te beïnvloeden, en zo ja, waaruit blijkt dit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="6B89DEC1" w14:textId="20FA963D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de PRO-fractie pleiten voor waardevolle en verantwoorde digitalisering. </w:t>
-[...59 lines deleted...]
-        <w:t>deze afweging? Is er nu voldoende balans tussen de belangen?</w:t>
+        <w:t>De leden van de PRO-fractie pleiten voor waardevolle en verantwoorde digitalisering. Deze leden vragen het kabinet om concreet te maken welke zorgen zij hebben over de gevolgen van AI voor veiligheid, gezondheid en fundamentele rechten. Kan het kabinet uitleggen hoe deze belangen in het geding komen zonder de AI-verordening? Welke verbeteringen brengt de AI-verordening voor deze belangen aan? Ook staan deze belangen soms op gespannen voet met de doelen van het kabinet om regeldruk te voorkomen en innovatie aan te jagen. Hoe maakt het kabinet deze afweging? Is er nu voldoende balans tussen de belangen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="23337864" w14:textId="48788286">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zij</w:t>
-[...5 lines deleted...]
-        <w:t>wijzen er op dat dingen die de AI-verordening verbiedt, vooralsnog volop gebeuren. Zo wordt het ongericht scrapen van gezichtsafbeeldingen verboden. T</w:t>
+        <w:t>Zijwijzen er op dat dingen die de AI-verordening verbiedt, vooralsnog volop gebeuren. Zo wordt het ongericht scrapen van gezichtsafbeeldingen verboden. T</w:t>
       </w:r>
       <w:r w:rsidRPr="00952835">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>is bekend dat Meta dit volop doet, zoals blijkt uit berichtgeving uit 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hier zijn door het lid Kathmann ook vragen over gesteld [</w:t>
@@ -1754,525 +1381,248 @@
         <w:t xml:space="preserve">De leden van de PRO-fractie zijn benieuwd hoe de AI-verordening onderscheid maakt </w:t>
       </w:r>
       <w:r w:rsidR="005442DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tussen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> algoritmes en AI-systemen. Wat is het technische verschil tussen de definities? Is in elk geval duidelijk welke bestaande algoritmes onder deze verordening vallen? Zijn er nog grijze gebieden die vooraf verduidelijkt kunnen worden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="409EFD2C" w14:textId="7B1092F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Deze leden</w:t>
-[...17 lines deleted...]
-        <w:t>doen om bij alle chatbots die worden gebruikt in overheidsdienstverlening, bijvoorbeeld bij de politie of bij gemeenten, volstrekt helder te maken dat er geen menselijk contact is? Aan welke technische eisen moeten chatbots voldoen om hierover ‘transparant’ te zijn?</w:t>
+        <w:t>Deze leden zijn blij met de transparantie-eisen voor chatbots en generatieve AI. Te vaak zorgen ‘menselijke’ chatbots voor verwarring bij mensen, met een vals gevoel van veiligheid en betrouwbaarheid. Wat gaat het kabinet doen om bij alle chatbots die worden gebruikt in overheidsdienstverlening, bijvoorbeeld bij de politie of bij gemeenten, volstrekt helder te maken dat er geen menselijk contact is? Aan welke technische eisen moeten chatbots voldoen om hierover ‘transparant’ te zijn?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="35D6945C" w14:textId="6D1591DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zij</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> plaatsen een kritische kanttekening bij het toezicht van de Europese Commissie op algemene AI-modellen die achter chatbots zitten zoals </w:t>
+        <w:t xml:space="preserve">Zij plaatsen een kritische kanttekening bij het toezicht van de Europese Commissie op algemene AI-modellen die achter chatbots zitten zoals </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Gemini. De strijd om AI-macht is geopolitiek: het is bekend dat AI-regulering een discussie is in onderhandelingen tussen de Europese Commissie en de Verenigde Staten. De macht van de Amerikaanse overheid en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>techgiganten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is verknoopt. Onderschrijft </w:t>
-[...35 lines deleted...]
-        <w:t>om duidelijk uit te leggen hoe de onafhankelijkheid van dit toezicht wordt gewaarborgd.</w:t>
+        <w:t xml:space="preserve"> is verknoopt. Onderschrijft het kabinet deze analyse? Wordt het toezicht op de grootste modellen niet kwetsbaar voor lobby en politieke druk, als de Commissie hierop toezicht houdt? Deze leden vragen het kabinet om duidelijk uit te leggen hoe de onafhankelijkheid van dit toezicht wordt gewaarborgd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="04064FBD" w14:textId="24637D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De leden van de PRO-fractie hebben vragen over het kennisniveau en de capaciteit bij sectorale toezichthouders die vooralsnog weinig met AI te maken hebben. Hoe wordt, bijvoorbeeld in de domeinen rechtshandhaving, migratie-, asiel- en grenstoezichtbeheer, rechtsbedeling en democratische processen, dit kennisniveau verhoogd? De</w:t>
-[...11 lines deleted...]
-        <w:t>leden vragen om een onderbouwing welke middelen hiervoor nodig zijn. Als dat niet beschikbaar is, vragen zij op welke termijn dat wel duidelijk is.</w:t>
+        <w:t>De leden van de PRO-fractie hebben vragen over het kennisniveau en de capaciteit bij sectorale toezichthouders die vooralsnog weinig met AI te maken hebben. Hoe wordt, bijvoorbeeld in de domeinen rechtshandhaving, migratie-, asiel- en grenstoezichtbeheer, rechtsbedeling en democratische processen, dit kennisniveau verhoogd? Deze leden vragen om een onderbouwing welke middelen hiervoor nodig zijn. Als dat niet beschikbaar is, vragen zij op welke termijn dat wel duidelijk is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="012DAFA0" w14:textId="2A597938">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zij</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> hebben vragen over de derde partijen die hoog-risico AI-systemen moeten certificeren. Welke derde partijen worden aangewezen en welke eisen zijn er voor hun onafhankelijkheid?</w:t>
+        <w:t>Zij hebben vragen over de derde partijen die hoog-risico AI-systemen moeten certificeren. Welke derde partijen worden aangewezen en welke eisen zijn er voor hun onafhankelijkheid?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="1F98383E" w14:textId="579BCD54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de PRO-fractie wijzen erop dat het huidige toezicht- en handhavingsstelsel voor privacy en digitalisering al mankementen kent. De Autoriteit Persoonsgegevens (AP) heeft meermaals aangegeven meer middelen nodig te hebben om effectief toezicht te houden op de bestaande taken. Hoe kijkt </w:t>
-[...18 lines deleted...]
-        <w:t>termijn wordt er een berekening gemaakt van de aanvullende middelen die voor alle toezichthouders nodig zijn?</w:t>
+        <w:t>De leden van de PRO-fractie wijzen erop dat het huidige toezicht- en handhavingsstelsel voor privacy en digitalisering al mankementen kent. De Autoriteit Persoonsgegevens (AP) heeft meermaals aangegeven meer middelen nodig te hebben om effectief toezicht te houden op de bestaande taken. Hoe kijkt het kabinet naar het huidige stelsel? Erkent zij dat deze niet in alle gevallen optimaal functioneert, en grijpt zij dit moment aan om hier structurele verbeteringen in te maken? Op welke termijn wordt er een berekening gemaakt van de aanvullende middelen die voor alle toezichthouders nodig zijn?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="2DB272FF" w14:textId="06601D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Deze leden</w:t>
-[...41 lines deleted...]
-        <w:t>concreet onderbouwen waarom zij dit heeft gedaan en dat dit niet tot problemen in het toezicht zal leiden? Kunnen de toezichthouders zich vinden in het huidige voorstel?</w:t>
+        <w:t>Deze leden lezen dat het kabinet het advies van de toezichthouder “grotendeels” heeft overgenomen. Zij zijn uiteraard benieuwd op welke punten het kabinet afwijkt van het advies. Kan het kabinet concreet onderbouwen waarom zij dit heeft gedaan en dat dit niet tot problemen in het toezicht zal leiden? Kunnen de toezichthouders zich vinden in het huidige voorstel?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="3ECA2690" w14:textId="6AE21036">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>De leden van de PRO-fractie steunen het idee om het toezicht sterk te coördineren en kennisopbouw te bevorderen. Wel zijn de</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> leden benieuwd hoe dit in de praktijk vorm krijgt. Hoe wordt kennis en capaciteit in de praktijk uitgewisseld tussen de verschillende toezichthouders? Hoe wordt voorkomen dat er op grensgebieden van toezicht handelingsverlegenheid ontstaat? Komt er structureel overleg tussen toezichthouders om gecoördineerd aan de slag te gaan, en zo ja, met welke regelmaat?</w:t>
+        <w:t>De leden van de PRO-fractie steunen het idee om het toezicht sterk te coördineren en kennisopbouw te bevorderen. Wel zijn deze leden benieuwd hoe dit in de praktijk vorm krijgt. Hoe wordt kennis en capaciteit in de praktijk uitgewisseld tussen de verschillende toezichthouders? Hoe wordt voorkomen dat er op grensgebieden van toezicht handelingsverlegenheid ontstaat? Komt er structureel overleg tussen toezichthouders om gecoördineerd aan de slag te gaan, en zo ja, met welke regelmaat?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="6C362812" w14:textId="1BE2C246">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de PRO-fractie spreken hun vertrouwen uit over de manier waarop de toezichthouders, met name de AP, haar toezicht zal invullen. Echter stellen </w:t>
+        <w:t xml:space="preserve">De leden van de PRO-fractie spreken hun vertrouwen uit over de manier waarop de toezichthouders, met name de AP, haar toezicht zal invullen. Echter stellen deze leden wel dat het te verwachten is dat, als er geen toereikende middelen worden toegekend, er wel degelijk keuzes gemaakt moeten worden over de prioritering van de verschillende toezichtstaken die de AP heeft. Erkent het </w:t>
+      </w:r>
+      <w:r w:rsidR="005442DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>deze leden</w:t>
-[...29 lines deleted...]
-        <w:t>dat dit een risico is? Zegt zij toe dat hier geen sprake van zal zijn, en dat alle taken van de AP naar behoren vervuld zullen blijven?</w:t>
+        <w:t xml:space="preserve"> dat dit een risico is? Zegt zij toe dat hier geen sprake van zal zijn, en dat alle taken van de AP naar behoren vervuld zullen blijven?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="0934B7F3" w14:textId="2671AC99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de PRO-fractie achten het onrealistisch dat toezicht op de AI-verordening niet zal leiden tot (aanzienlijk) hogere kosten bij de toezichthouders. </w:t>
-[...23 lines deleted...]
-        <w:t>dat er mogelijk sprake is van “</w:t>
+        <w:t>De leden van de PRO-fractie achten het onrealistisch dat toezicht op de AI-verordening niet zal leiden tot (aanzienlijk) hogere kosten bij de toezichthouders. Deze leden hebben zorgen over de stelling van het kabinet dat er mogelijk sprake is van “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>herprioritering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> binnen bestaande middelen.” Het uitgangspunt moet in alle gevallen zijn dat het toezicht op alle domeinen op orde blijft en dat er geen kwaliteitsverlies komt. Hoe worden de financiële consequenties en de uitvoerbaarheid van de nieuwe toezichtstaken in kaart gebracht? Op welke termijn komt dit inzicht, en welke consequenties verbindt </w:t>
-[...11 lines deleted...]
-        <w:t>aan de uitkomst?</w:t>
+        <w:t xml:space="preserve"> binnen bestaande middelen.” Het uitgangspunt moet in alle gevallen zijn dat het toezicht op alle domeinen op orde blijft en dat er geen kwaliteitsverlies komt. Hoe worden de financiële consequenties en de uitvoerbaarheid van de nieuwe toezichtstaken in kaart gebracht? Op welke termijn komt dit inzicht, en welke consequenties verbindt het kabinet aan de uitkomst?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="775D584C" w14:textId="5CC97B4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zij</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> het noodzakelijk dat er een structuur is waar knelpunten, problemen en verbeteringen blijvend opgehaald worden. Op welke momenten wordt het stelsel geëvalueerd en hoe worden signalen over de uitvoering opgehaald en aangepakt?</w:t>
+        <w:t>Zij vinden het van groot belang dat het toezichtstelsel blijvend verbeterd wordt. Hiervoor achten de leden van de PRO-fractie het noodzakelijk dat er een structuur is waar knelpunten, problemen en verbeteringen blijvend opgehaald worden. Op welke momenten wordt het stelsel geëvalueerd en hoe worden signalen over de uitvoering opgehaald en aangepakt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="5311487B" w14:textId="6603DDA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Deze leden</w:t>
-[...17 lines deleted...]
-        <w:t>met de uitkomsten?</w:t>
+        <w:t>Deze leden willen weten wanneer de verschillende toetsen, die parallel lopen aan de internetconsultatie, worden afgerond en gedeeld. Wat doet het kabinet met de uitkomsten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00F35B0C" w:rsidP="00F35B0C" w:rsidRDefault="00F35B0C" w14:paraId="649A47D7" w14:textId="401FB2F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Zij</w:t>
-[...29 lines deleted...]
-        <w:t>hiermee? Betekent dit dat alle benodigde extra middelen voor de toezichthouders worden vrijgemaakt?</w:t>
+        <w:t>Zij lezen dat het kabinet het voorstel “volledig van dekking” wil voorzien. Wat bedoelt het kabinet hiermee? Betekent dit dat alle benodigde extra middelen voor de toezichthouders worden vrijgemaakt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00C7426B" w:rsidP="005046A3" w:rsidRDefault="00C7426B" w14:paraId="0E854801" w14:textId="4ED8605F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00DC55AD" w:rsidP="005046A3" w:rsidRDefault="00DC55AD" w14:paraId="2CB7E9FF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2347,58 +1697,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> lezen dat een groot deel van het toezicht bij de </w:t>
       </w:r>
       <w:r w:rsidR="00E42C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC55AD" w:rsidR="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt belegd, waaronder verboden AI-praktijken, transparantieverplichtingen en een groot deel van de hoog-risico toepassingsgebieden. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC55AD" w:rsidR="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen hoe het kabinet waarborgt dat de AP deze brede taak ook daadwerkelijk aankan, mede gelet op </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">haar bestaande takenpakket. Ook vragen </w:t>
+        <w:t xml:space="preserve"> vragen hoe het kabinet waarborgt dat de AP deze brede taak ook daadwerkelijk aankan, mede gelet op haar bestaande takenpakket. Ook vragen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de leden van de CDA-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC55AD" w:rsidR="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoe de beoogde zelfstandige en nevengeschikte positionering van het AI-toezicht binnen de AP in de praktijk zal functioneren. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC55AD" w:rsidR="00DC55AD" w:rsidP="005046A3" w:rsidRDefault="00DC55AD" w14:paraId="2445A9B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
         </w:rPr>
@@ -2677,51 +2020,50 @@
       </w:r>
       <w:r w:rsidR="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7269F" w:rsidR="005C6B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>toelichten hoe geschillen tussen toezichthouders worden opgelost wanneer verantwoordelijkheden elkaar overlappen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D7269F" w:rsidR="005C6B98" w:rsidP="005C6B98" w:rsidRDefault="005C6B98" w14:paraId="06BD4374" w14:textId="10FCF3A4">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de </w:t>
       </w:r>
       <w:r w:rsidR="00FE4246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>JA21-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7269F" w:rsidR="00FE4246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>begrijpen dat effectief toezicht op AI niet alleen juridische kennis vereist, maar ook diepgaande technische expertise. Deze leden constateren dat verschillende toezichthouders nog bezig zijn de gevolgen van hun nieuwe taken in kaart te brengen. Tegelijkertijd is gespecialiseerde AI-kennis schaars op de arbeidsmarkt.</w:t>
       </w:r>
       <w:r w:rsidR="00FE4246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2872,60 +2214,52 @@
       </w:r>
       <w:r w:rsidRPr="00D7269F" w:rsidR="00FE4246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zien de meerwaarde van een Nederlandse AI-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sandbox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ter ondersteuning van innovatie. Tegelijkertijd vragen deze leden welke waarborgen worden ingebouwd om te voorkomen dat experimenteerruimte leidt tot risico's voor grondrechten, veiligheid of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> ter ondersteuning van innovatie. Tegelijkertijd vragen deze leden welke waarborgen worden ingebouwd om te voorkomen dat experimenteerruimte leidt tot risico's voor grondrechten, veiligheid of transparantie.</w:t>
+      </w:r>
       <w:r w:rsidR="00FE4246">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kan </w:t>
       </w:r>
       <w:r w:rsidR="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7269F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">toelichten op welke wijze toezicht wordt gehouden op activiteiten binnen de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3173,71 +2507,71 @@
       <w:r w:rsidRPr="00DC55AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eactie van de bewindspersoon</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00DC55AD" w:rsidR="005475CF">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10201AAD" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A" w:rsidP="00481B13">
+    <w:p w14:paraId="509C54CF" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131" w:rsidP="00481B13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="788991D4" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A" w:rsidP="00481B13">
+    <w:p w14:paraId="5FD4318B" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131" w:rsidP="00481B13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F2E6820" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A">
+    <w:p w14:paraId="6B6A1E7B" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3301,156 +2635,143 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="37435322" w14:textId="77777777" w:rsidR="00590F90" w:rsidRDefault="00590F90">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AACF9EA" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A" w:rsidP="00481B13">
+    <w:p w14:paraId="36326223" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131" w:rsidP="00481B13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583A53DE" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A" w:rsidP="00481B13">
+    <w:p w14:paraId="7BB55FB5" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131" w:rsidP="00481B13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1996CDD9" w14:textId="77777777" w:rsidR="00F03B2A" w:rsidRDefault="00F03B2A">
+    <w:p w14:paraId="54BBBBD7" w14:textId="77777777" w:rsidR="007A1131" w:rsidRDefault="007A1131">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4C7A5B44" w14:textId="2AA78A0C" w:rsidR="00F35B0C" w:rsidRPr="000A6DB5" w:rsidRDefault="00F35B0C" w:rsidP="00F35B0C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A6DB5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000A6DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Guardian. (2024, 11 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">The Guardian. (2024, 11 september). </w:t>
       </w:r>
       <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meta’s AI is scraping users’ photos and posts. Europeans can opt out, but Australians cannot</w:t>
       </w:r>
       <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000A6DB5" w:rsidRPr="00FF29E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie ook </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
+        <w:r w:rsidR="000A6DB5" w:rsidRPr="00FF29E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hier</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A6DB5" w:rsidRPr="000A6DB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="000A6DB5" w:rsidRPr="00FF29E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00696039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="863E7E7C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -6779,55 +6100,56 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2073767950">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="649090675">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="145171097">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1277908150">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="90394288">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1349213360">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="2F4D113B"/>
     <w:rsid w:val="00003C58"/>
     <w:rsid w:val="00004C78"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="000077D1"/>
     <w:rsid w:val="0001457A"/>
@@ -7568,50 +6890,51 @@
     <w:rsid w:val="007623AC"/>
     <w:rsid w:val="00762758"/>
     <w:rsid w:val="00762890"/>
     <w:rsid w:val="00765D9B"/>
     <w:rsid w:val="00767060"/>
     <w:rsid w:val="00767400"/>
     <w:rsid w:val="00767C25"/>
     <w:rsid w:val="00772143"/>
     <w:rsid w:val="007723FA"/>
     <w:rsid w:val="007743D2"/>
     <w:rsid w:val="0077461E"/>
     <w:rsid w:val="00777763"/>
     <w:rsid w:val="00777CFC"/>
     <w:rsid w:val="007815E6"/>
     <w:rsid w:val="0078177E"/>
     <w:rsid w:val="0078193A"/>
     <w:rsid w:val="0078199C"/>
     <w:rsid w:val="00781E79"/>
     <w:rsid w:val="00782DEC"/>
     <w:rsid w:val="00786C5A"/>
     <w:rsid w:val="007901CE"/>
     <w:rsid w:val="00791D78"/>
     <w:rsid w:val="00795573"/>
     <w:rsid w:val="0079742A"/>
     <w:rsid w:val="00797C3B"/>
+    <w:rsid w:val="007A1131"/>
     <w:rsid w:val="007A1CB9"/>
     <w:rsid w:val="007A40B9"/>
     <w:rsid w:val="007A44BA"/>
     <w:rsid w:val="007A522D"/>
     <w:rsid w:val="007A6148"/>
     <w:rsid w:val="007A701F"/>
     <w:rsid w:val="007A7FCB"/>
     <w:rsid w:val="007B0A1A"/>
     <w:rsid w:val="007B2BB5"/>
     <w:rsid w:val="007B2D64"/>
     <w:rsid w:val="007B2E3E"/>
     <w:rsid w:val="007B3713"/>
     <w:rsid w:val="007B38BE"/>
     <w:rsid w:val="007B4A99"/>
     <w:rsid w:val="007B5E3F"/>
     <w:rsid w:val="007B63DF"/>
     <w:rsid w:val="007B6714"/>
     <w:rsid w:val="007B68B5"/>
     <w:rsid w:val="007B7CCE"/>
     <w:rsid w:val="007C0081"/>
     <w:rsid w:val="007C0BE3"/>
     <w:rsid w:val="007C49C2"/>
     <w:rsid w:val="007C6C08"/>
     <w:rsid w:val="007D1F9D"/>
     <w:rsid w:val="007D49D5"/>
@@ -7832,50 +7155,51 @@
     <w:rsid w:val="009F66CC"/>
     <w:rsid w:val="009F6C76"/>
     <w:rsid w:val="009F7F76"/>
     <w:rsid w:val="00A0071F"/>
     <w:rsid w:val="00A0159F"/>
     <w:rsid w:val="00A017BA"/>
     <w:rsid w:val="00A01E05"/>
     <w:rsid w:val="00A03358"/>
     <w:rsid w:val="00A03670"/>
     <w:rsid w:val="00A06A1A"/>
     <w:rsid w:val="00A07011"/>
     <w:rsid w:val="00A07B25"/>
     <w:rsid w:val="00A134F2"/>
     <w:rsid w:val="00A14D50"/>
     <w:rsid w:val="00A150B1"/>
     <w:rsid w:val="00A15B1D"/>
     <w:rsid w:val="00A223E9"/>
     <w:rsid w:val="00A22BD9"/>
     <w:rsid w:val="00A2429F"/>
     <w:rsid w:val="00A24607"/>
     <w:rsid w:val="00A24E4C"/>
     <w:rsid w:val="00A25412"/>
     <w:rsid w:val="00A2658C"/>
     <w:rsid w:val="00A279D9"/>
     <w:rsid w:val="00A27EB8"/>
+    <w:rsid w:val="00A30FBF"/>
     <w:rsid w:val="00A3160B"/>
     <w:rsid w:val="00A325CA"/>
     <w:rsid w:val="00A32D7C"/>
     <w:rsid w:val="00A3608A"/>
     <w:rsid w:val="00A37719"/>
     <w:rsid w:val="00A415CA"/>
     <w:rsid w:val="00A42903"/>
     <w:rsid w:val="00A4329B"/>
     <w:rsid w:val="00A4460D"/>
     <w:rsid w:val="00A46250"/>
     <w:rsid w:val="00A46517"/>
     <w:rsid w:val="00A47811"/>
     <w:rsid w:val="00A47B1B"/>
     <w:rsid w:val="00A50DAD"/>
     <w:rsid w:val="00A56EA6"/>
     <w:rsid w:val="00A57095"/>
     <w:rsid w:val="00A57D8E"/>
     <w:rsid w:val="00A6050D"/>
     <w:rsid w:val="00A61CFC"/>
     <w:rsid w:val="00A62E7D"/>
     <w:rsid w:val="00A646C5"/>
     <w:rsid w:val="00A6589C"/>
     <w:rsid w:val="00A669F7"/>
     <w:rsid w:val="00A66F1D"/>
     <w:rsid w:val="00A674D2"/>
@@ -8425,50 +7749,51 @@
     <w:rsid w:val="00FA6408"/>
     <w:rsid w:val="00FA6D07"/>
     <w:rsid w:val="00FA7A67"/>
     <w:rsid w:val="00FB2FC8"/>
     <w:rsid w:val="00FB32D6"/>
     <w:rsid w:val="00FB3B29"/>
     <w:rsid w:val="00FB4EBE"/>
     <w:rsid w:val="00FD1554"/>
     <w:rsid w:val="00FD1B6C"/>
     <w:rsid w:val="00FD45A4"/>
     <w:rsid w:val="00FD636C"/>
     <w:rsid w:val="00FD6569"/>
     <w:rsid w:val="00FD6B0C"/>
     <w:rsid w:val="00FD7802"/>
     <w:rsid w:val="00FE0B0F"/>
     <w:rsid w:val="00FE1544"/>
     <w:rsid w:val="00FE38C1"/>
     <w:rsid w:val="00FE4246"/>
     <w:rsid w:val="00FF04A2"/>
     <w:rsid w:val="00FF05DA"/>
     <w:rsid w:val="00FF1349"/>
     <w:rsid w:val="00FF1784"/>
     <w:rsid w:val="00FF197A"/>
     <w:rsid w:val="00FF1AF8"/>
     <w:rsid w:val="00FF1B32"/>
+    <w:rsid w:val="00FF29E7"/>
     <w:rsid w:val="00FF37F0"/>
     <w:rsid w:val="00FF6B5D"/>
     <w:rsid w:val="00FF7714"/>
     <w:rsid w:val="00FF7B6E"/>
     <w:rsid w:val="05738810"/>
     <w:rsid w:val="08C12A62"/>
     <w:rsid w:val="104C875D"/>
     <w:rsid w:val="12BD779A"/>
     <w:rsid w:val="1953D44F"/>
     <w:rsid w:val="1ABD5C13"/>
     <w:rsid w:val="1E75C8BA"/>
     <w:rsid w:val="239D269D"/>
     <w:rsid w:val="27E48F36"/>
     <w:rsid w:val="2EFF2420"/>
     <w:rsid w:val="2F4D113B"/>
     <w:rsid w:val="354E7FC7"/>
     <w:rsid w:val="35A4AF76"/>
     <w:rsid w:val="384A4536"/>
     <w:rsid w:val="3FBCB569"/>
     <w:rsid w:val="40C4A0EE"/>
     <w:rsid w:val="425D4BBD"/>
     <w:rsid w:val="53ED4A0A"/>
     <w:rsid w:val="5534C469"/>
     <w:rsid w:val="578E6E96"/>
     <w:rsid w:val="5A1D57F7"/>
@@ -8889,50 +8214,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00481B13"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
     <w:name w:val="Plain Text"/>
@@ -9673,58 +8999,58 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>3713</ap:Words>
-  <ap:Characters>20424</ap:Characters>
+  <ap:Words>3677</ap:Words>
+  <ap:Characters>20227</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>170</ap:Lines>
-  <ap:Paragraphs>48</ap:Paragraphs>
+  <ap:Lines>168</ap:Lines>
+  <ap:Paragraphs>47</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>24089</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23857</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EA8463333A5ED54D8746FD3788A62EB8</vt:lpwstr>
   </property>