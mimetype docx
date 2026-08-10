--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,426 +1,1025 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="6F791990" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="08063D81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">36 945 J </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deltafonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="72724531" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="24D56602" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="29B72249" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="71AB0FE7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="4A8DF266" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="42991908" w14:textId="612E93CB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Infrastructuur en Waterstaat over de brief van 20 mei 2026 over het Jaarverslag Deltafonds 2025 (Kamerstuk 36 945 J, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="066229EB" w14:textId="06714A8B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister en staatssecretaris hebben deze vragen beantwoord bij brief van 10 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="7EEEBFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="284724EC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="4C604295" w14:textId="579151BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="23E72798" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="75E6C769" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="317CF524" w14:textId="00C0028D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="21D5326F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="2C17FA44" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="2EE8C491" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A58F8" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="66E2DADD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A58F8" w:rsidRDefault="003A58F8" w14:paraId="3B8926E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A58F8" w:rsidP="00272A22" w:rsidRDefault="003A58F8" w14:paraId="6D2EA6A1" w14:textId="17097585">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A58F8" w:rsidP="00272A22" w:rsidRDefault="003A58F8" w14:paraId="7C5367E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="62748B8C" w14:textId="31BB5FB5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="000FE47A" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="2C1A6752" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Hoe beoordeelt u de betrouwbaarheid van de begrotingsramingen binnen het Deltafonds, nu de realisatie in 2025 € 183,7 miljoen hoger uitviel dan voorzien door minder vertraging dan verwacht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="7CBCD915" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="0BFA8DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="261EE996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="1ACCA847" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">inisterie van Financiën, de </w:t>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="0AF3D97E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren hebben er op verschillende begrotingsmomenten steeds verschuivingen van budgetten voorgedaan op het Deltafonds. Bij de Voorjaarsnota 2025 is daarom, in het kader van een pilot met het ministerie van Financiën, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>overprogrammering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> verhoogd om te bezien of dit leidt tot betere uitputtingscijfers en daarmee tot een realistischere en robuustere begroting. Bij deze pilot is geen sprake geweest van het remmen in productie, oftewel de productie werd op stoom gehouden. Het op stoom houden van de productie lukt steeds beter, want op het Deltafonds is de realisatie in 2025 met € 320 miljoen gestegen ten opzichte van 2024. De hogere realisatie in 2025 geeft aan dat de ramingen op projectniveau steeds realistischer worden en beter aansluiten op het beschikbare budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="38606C02" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="47EB5A84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="2AFC4615" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="68129C76" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="2B195C16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Welke lessen trekt u uit het feit dat meerdere projecten vertraging oplopen door vergunningprocedures en welke versnellingen acht u mogelijk binnen de bestaande wet- en regelgeving?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="2D09426B" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="06EE8446" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="07552176" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="2E5941FB" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="67F16FE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bij enkele projecten is inderdaad vertraging ontstaan doordat vergunningverlening meer tijd kostte dan beoogd. De redenen waardoor vertraging kan ontstaan zijn divers, mede door de complexiteit van de projecten. Denk bijvoorbeeld aan het moeten doen van extra onderzoek, participatie vanuit de omgeving of capaciteitsknelpunten bij bevoegde gezagen. De wettelijke versnellings-mogelijkheden - waar indien mogelijk gebruik van wordt gemaakt - bieden dan ook niet altijd een oplossing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="345EC810" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="332DCACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="5AB68073" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="7ECA1520" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In hoeverre verwacht u dat de toegenomen kosten en vertragingen binnen het Hoogwaterbeschermingsprogramma (HWBP) gevolgen hebben voor het doel om in 2050 alle primaire waterkeringen op orde te hebben?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="266A9A30" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="29997A17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="7FED9BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="2DA2E743" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Dat alle primaire keringen voor 2050 voldoen aan de norm is wettelijk vastgelegd. Daar staat het ministerie van </w:t>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="597EB9F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het effect hiervan wordt komende jaren gemonitord zodat in 2030 een besluit over eventueel aanvullende middelen om het wettelijk doel te halen kan worden genomen. Dat alle primaire keringen voor 2050 voldoen aan de norm is wettelijk vastgelegd. Daar staat het ministerie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> samen met de waterschappen voor gesteld. Na de afronding van de eerste landelijke beoordelingsronde in 2023 ontstond een beter beeld van de totale opgave. Uit nadere analyses volgde dat de kosten en tijdsduur van projecten toegenomen zijn ten opzichte van de start van het HWBP in 2014. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="001B0534" w:rsidP="001B0534" w:rsidRDefault="001B0534" w14:paraId="5D8EB40E" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="6DB16FC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Momenteel werkt het ministerie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="003A58F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> samen met de waterschappen aan de herijking HWBP. Onderdeel hiervan zijn afspraken voor extra financiering voor de periode 2030-2036. Daarnaast zijn afspraken gemaakt om de productie te verhogen. Denk aan: een gezamenlijke strategie voor programmering en middelen, sterkere regie op programmaniveau, duidelijke afspraken aan de voorkant van projecten en een betere verdeling van risico’s en doelmatigheidsprikkels. Het effect hiervan wordt komende jaren gemonitord zodat in 2030 een besluit over eventueel aanvullende middelen om het wettelijk doel te halen kan worden genomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="27F96B77" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="00297007">
+    <w:p w:rsidRPr="003A58F8" w:rsidR="00272A22" w:rsidP="00272A22" w:rsidRDefault="00272A22" w14:paraId="4B1A1BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A58F8" w:rsidR="004E5D09" w:rsidP="00272A22" w:rsidRDefault="004E5D09" w14:paraId="43AA7BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003A58F8" w:rsidR="004E5D09" w:rsidSect="00272A22">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="56E45B02" w14:textId="77777777" w:rsidR="005C0F45" w:rsidRDefault="005C0F45" w:rsidP="00272A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1C3ADCFB" w14:textId="77777777" w:rsidR="005C0F45" w:rsidRDefault="005C0F45" w:rsidP="00272A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FA1F33C" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F8261D4" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07B0609B" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7F83E105" w14:textId="77777777" w:rsidR="005C0F45" w:rsidRDefault="005C0F45" w:rsidP="00272A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="519A1891" w14:textId="77777777" w:rsidR="005C0F45" w:rsidRDefault="005C0F45" w:rsidP="00272A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49AE34F8" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E11E9CE" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AEB8E9C" w14:textId="77777777" w:rsidR="00272A22" w:rsidRPr="00272A22" w:rsidRDefault="00272A22" w:rsidP="00272A22">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001B0534"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FE0FA3"/>
+    <w:rsidRoot w:val="00272A22"/>
+    <w:rsid w:val="00272A22"/>
+    <w:rsid w:val="00283670"/>
+    <w:rsid w:val="003A58F8"/>
+    <w:rsid w:val="00444A5B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00570A97"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005C0F45"/>
+    <w:rsid w:val="00605792"/>
+    <w:rsid w:val="006D3285"/>
+    <w:rsid w:val="00982A61"/>
+    <w:rsid w:val="009A6C82"/>
+    <w:rsid w:val="00B166B5"/>
+    <w:rsid w:val="00DB2F31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F3F9380"/>
+  <w14:docId w14:val="4ED4D38C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7151DCEC-8DE2-49B5-BCFB-B56C12327233}"/>
+  <w15:docId w15:val="{B1ED98D0-3F5B-4957-BE30-9E19CD8DE125}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -761,690 +1360,622 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="001B0534"/>
+    <w:rsid w:val="00272A22"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00272A22"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00272A22"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00272A22"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00272A22"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1501,51 +2032,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1609,65 +2140,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1688,80 +2219,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2698</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>571</ap:Words>
+  <ap:Characters>3143</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
-  <ap:Paragraphs>6</ap:Paragraphs>
+  <ap:Lines>26</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3182</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3707</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>