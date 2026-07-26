--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,724 +1,1031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="5D27769F" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="66E978F5" w14:textId="10096000">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36945 A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mobiliteitsfonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="00DD3CCC" w:rsidP="00DD3CCC" w:rsidRDefault="00DD3CCC" w14:paraId="10820669" w14:textId="25D2494A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="673CA809" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="1D073C76" w14:textId="5E3082A4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="39A73084" w14:textId="46826642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="5DFD13E3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="50F0E6CC" w14:textId="1250BB40">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="44D2F933" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="007F00FF" w:rsidRDefault="002D3580" w14:paraId="6CAEF23D" w14:textId="29A8353A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>vragen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t>10 juni 2026 zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF" w:rsidR="007F00FF">
+        <w:t xml:space="preserve">minister en staatssecretaris van Infrastructuur en Waterstaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="0E9010C3" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="47DFD365" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="70BD9943" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="44B4108C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="4AEB96C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="4B0390C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="62D514C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="002D3580" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="44D6FB08" w14:textId="238A0562">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F00FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="06694471" w14:textId="0610AF10">
       <w:r>
-        <w:rPr>
-[...37 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="3C941E35" w14:textId="77777777">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="155AAA2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001D0003" w:rsidP="007F00FF" w:rsidRDefault="001D0003" w14:paraId="6BE33159" w14:textId="149032F1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="001D0003" w:rsidP="007F00FF" w:rsidRDefault="001D0003" w14:paraId="57FFFED0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="523F3A0B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="1957B451" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="5EA28C97" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Hoe verklaart u dat bij meerdere grote projecten ramingen of verplichtingen bij Najaarsnota nog niet voldoende accuraat waren, zoals bij ViA15 en A27 Houten-Hooipolder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="54AD51D4" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="18291A05" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="1CF85978" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="7E8D178C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="7BD7E9C9" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="05CD5697" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>De kas- en verplichtingenreeksen van de projecten in de begroting worden op de reguliere begrotingsmomenten aangepast. Projecten zijn gedurende het jaar echter volop in voorbereiding of uitvoering. Dat leidt tussentijds tot nieuwe inzichten of onvoorziene uitkomsten die effect kunnen hebben op het benodigde budget en/of kasreeks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="2530B829" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="5915C559" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="317F94BB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="0679946B" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve">Bij het project ViA15 is €22,2 miljoen meer gerealiseerd. Deze toename wordt veroorzaakt doordat na het definitief worden van het Tracébesluit (TB) door de Raad van State de verwachte opstartkosten eerder te laag </w:t>
       </w:r>
       <w:r>
         <w:t>waren</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> ingeschat. Deze kosten zijn in een later stadium alsnog toegevoegd. Daarnaast is </w:t>
       </w:r>
       <w:r>
         <w:t>vanwege</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> de financial close, die pas in december gesloten is na </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Najaarsnota</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> de laatste financiële informatie duidelijk geworden (o.a. rentepercentage). Dit heeft tot een technische wijziging van het verplichtingenbudget geleid. De omzetting van het DBFM-contract is verwerkt met </w:t>
       </w:r>
       <w:r>
         <w:t>bij de Voorjaarsnota</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="3340D9F9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="59F6FBD9" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="013F6F1E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="799685BF" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Bij de A27 Houten-Hooipolder is er in 2025 € 21,4 miljoen meer gerealiseerd. In 2025 zijn er twee termijnen betaald aan de aannemerscombinaties van zowel contract Noord als contract Zuid. Eerst was de verwachting dat deze termijnen pas in 2026 betaald zouden worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="73289E3A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="784B1492" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="1E95E4E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="777B4250" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="73612ED4" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="4EABF371" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Welke structurele maatregelen neemt u om capaciteitsproblemen binnen Rijkswaterstaat en projectorganisaties te beperken, gezien de directe impact op projectuitvoering en kasrealisatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="724E7CB7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="48136281" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="35A723F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="681BCCD7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="2AB6C99A" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="0D8E3597" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Rijkswaterstaat opereert in een veranderende context met grote uitdagingen, waaronder krapte op de arbeidsmarkt. Het maken van scherpe keuzes op het gebied van personeel en financiën hoort daarbij. Daartoe brengt Rijkswaterstaat continu in beeld waar de grootste capacit</w:t>
       </w:r>
       <w:r>
         <w:t>eits</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve">uitdagingen zitten, zodat hier tijdig op kan worden gestuurd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="4160F183" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="23AAA166" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="3F1DFCE4" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="63FE7ABA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve">Om er structureel voor te zorgen dat onze huidige capaciteit doelmatig en effectief wordt ingezet ten behoeve van onze opgave, bereidt RWS een organisatieverandering voor – het samenhangend toekomstperspectief. </w:t>
       </w:r>
       <w:r>
         <w:t>De Kamer is</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> hierover geïnformeerd in het </w:t>
       </w:r>
       <w:r>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve">aarverslag </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F0BFE">
         <w:t xml:space="preserve"> 2025, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kamerstukken </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>36 945</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>XII. Het doel van de reorganisatie is een eenduidigere sturing, minder dubbel werk en een hogere productie.  Op die wijze benut Rijkswaterstaat haar menselijk kapitaal optimaal om Nederland leefbaar, veilig en bereikbaar te houden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="7C7B898C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="2A58AE15" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="34B72603" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="7139FEE7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="006F3EF9" w:rsidP="006F3EF9" w:rsidRDefault="006F3EF9" w14:paraId="271B1699" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="58F4DE80" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
-        <w:t xml:space="preserve">In hoeverre acht u de interne financiële beheersing op orde, gelet op de betaalstop bij </w:t>
+        <w:t>In hoeverre acht u de interne financiële beheersing op orde, gelet op de betaalstop bij Zuidasdok, waardoor facturen niet meer in 2025 konden worden voldaan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="4508B4A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="7A068669" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007A44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="675F68FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0BFE">
+        <w:t xml:space="preserve">De interne financiële beheersing maakt onderdeel uit van de door de Algemene Rekenkamer onderzochte bedrijfsvoering. De Rekenkamer concludeert dat het ministerie van Infrastructuur en Waterstaat, inclusief Rijkswaterstaat, in 2025 grotendeels voldoet aan de gestelde eisen met uitzondering van één onvolkomenheid in het inkoopbeheer. Tegelijkertijd constateert de Rekenkamer dat een structureel verbetertraject is ingezet dat inmiddels aantoonbare resultaten laat zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="524BEC68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="45B92F97" w14:textId="77777777">
+      <w:r w:rsidRPr="002F0BFE">
+        <w:t xml:space="preserve">Voor de specifieke casus Zuidasdok geldt dat de factuur rechtmatig is en op tijd is betaald. Dat gebeurde alleen een paar dagen later dan gepland: op 2 januari 2026 in plaats van eind december 2025. Eind december is een factuur bij Zuidasdok aangehouden, omdat het door de Kamer geautoriseerde uitgavenkader voor 2025 was bereikt. Op de laatste betaaldag van 2025 is echter een btw-teruggave geboekt en verrekend met de uitgaven, waardoor uiteindelijk sprake is van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F0BFE">
-        <w:t>Zuidasdok</w:t>
+        <w:t>onderuitputting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002F0BFE">
-        <w:t>, waardoor facturen niet meer in 2025 konden worden voldaan?</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
         <w:t>. Bij het Rijk geldt dat uitgaven worden geboekt in het jaar waarin ze daadwerkelijk worden betaald. Omdat deze betaling net over de jaargrens heen ging, telt die dus mee voor 2026 en niet meer voor 2025.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="000F53BD">
+    <w:p w:rsidR="007F00FF" w:rsidP="007F00FF" w:rsidRDefault="007F00FF" w14:paraId="6C639D94" w14:textId="77777777"/>
+    <w:p w:rsidRPr="007F00FF" w:rsidR="009E7070" w:rsidRDefault="009E7070" w14:paraId="4918B85A" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="007F00FF" w:rsidR="009E7070">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
+  <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...4 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F3EF9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FE0FA3"/>
+    <w:rsidRoot w:val="007F00FF"/>
+    <w:rsid w:val="00056084"/>
+    <w:rsid w:val="001D0003"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="007F00FF"/>
+    <w:rsid w:val="0086435E"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="720077F3"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7C6912F7-D94C-4B7B-BD5D-AE4387A6C8AE}"/>
+  <w14:docId w14:val="7389856F"/>
+  <w15:docId w15:val="{5F705B80-298F-4C93-A056-D3927D3D37DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -867,1016 +1174,450 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F3EF9"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...261 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="006F3EF9"/>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="006F3EF9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...304 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3305</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>711</ap:Words>
+  <ap:Characters>3911</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3898</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4613</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>