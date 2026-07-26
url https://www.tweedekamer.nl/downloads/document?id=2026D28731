--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,390 +1,972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="0C8C8E18" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="73622958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mobiliteitsfonds 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="17D902BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="7B4AEA8B" w14:textId="74501497">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="0414C731" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="2C2A5D79" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="7050A70C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="61256B1F" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Infrastructuur en Waterstaat over de brief van 20 mei 2026 over het Jaarverslag Mobiliteitsfonds 2025 (Kamerstuk 36 945 A, nr. 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="738B7686" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister en staatssecretaris hebben deze vragen beantwoord bij brief van 10 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="484EF2F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="17CB79A6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="74068435" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>huizenga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="390ADA38" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="70625EA6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="08D5EB03" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="11A58A5D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="16B9D513" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C12E70" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="25CA1559" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C12E70" w:rsidRDefault="00C12E70" w14:paraId="5E0DA03A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C12E70" w:rsidP="00816806" w:rsidRDefault="00C12E70" w14:paraId="6BF58274" w14:textId="5060AB73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="2DFDCF60" w14:textId="4BC8A883">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="6751C7FA" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="7D0950EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Welke risico’s ziet u in de forse toename van kosten voor onderhoud en exploitatie als gevolg van excessieve prijsstijgingen en welke budgettaire gevolgen verwacht u hiervan in de komende jaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="47719E5B" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="6972264E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="5B345D92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="3FF16DA1" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="02F67EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als gevolg van excessieve prijsstijgingen zijn afgelopen jaren de kosten voor exploitatie en onderhoud op de netwerken harder gestegen dan waar in de budgetten rekening mee was gehouden. De afgelopen jaren zijn Rijkswaterstaat en ProRail deels gecompenseerd vanuit de IBOI (Index Bruto Overheidsinvesteringen, dit is de indexatiegrondslag binnen de Rijksbegroting voor lange termijn investeringen op basis waarvan het Mobiliteitsfonds en Deltafonds worden geïndexeerd) voor de extra kosten die zijn gemaakt als gevolg van excessieve prijsstijgingen, en deels zijn de extra kosten opgevangen binnen de fondsen. Daarmee is zo veel mogelijk voorkomen dat noodzakelijke onderhoudswerkzaamheden zijn uitgesteld of afgesteld door excessieve prijsstijgingen. Hoe om te gaan met de effecten van excessieve prijsstijgingen in toekomstige jaren wordt van jaar op jaar bekeken als onderdeel van de reguliere besluitvorming. Het is op dit moment daarom nog niet te zeggen wat de gevolgen hiervan in de komende jaren zullen zijn.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="4567C955" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="39A3AB15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="425EFEFC" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="56E71001" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Wat zijn de gevolgen van de stikstofproblematiek voor de totale doorlooptijd van hoofdwegprojecten binnen het Mobiliteitsfonds en welke aanvullende maatregelen overweegt u om verdere vertraging te voorkomen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="5168E183" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="795DEC39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="233C3C32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="020BD558" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="58DE1CCF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>De afgelopen jaren zijn diverse grote wegenprojecten van het Rijk gepauzeerd of vertraagd, mede door (mogelijke) effecten van stikstofdepositie in Natura 2000-gebieden. Voor een groot deel van deze wegenprojecten geldt dat er vanwege stikstof momenteel nog geen concreet zicht is op een ‘vergunbare’ situatie. Hiermee kunnen ook nog geen uitspraken worden gedaan over doorlooptijd van hoofdwegennet projecten. Voor een ‘vergunbare’ situatie is een pakket bron- en natuurmaatregelen nodig waarmee op gebiedsniveau kan worden onderbouwd dat (dreigende) verslechtering van de natuur in de Natura 2000-gebieden wordt voorkomen. Het kabinet streeft ernaar vóór de zomer een pakket aanvullende maatregelen te presenteren dat hieraan een belangrijke bijdrage kan leveren. Hierin zitten ook aanvullende maatregelen voor de sector mobiliteit. Daarnaast worden voor de sector mobiliteit met name in het kader van het milieu- en klimaatbeleid bronmaatregelen vastgesteld die leiden tot daling van de stikstofemissie en -depositie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="1B042F78" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="5C041873" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Samen met gebiedsgerichte bron- en natuurmaatregelen moet vervolgens per Natura 2000-gebied ecologisch worden beoordeeld of het totale pakket aan maatregelen voldoende is om ‘van het slot’ te komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="0A9DBF4E" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="242AD928" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="1AD9A428" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="5CAC6159" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="2A7B5718" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Hoe verklaart u dat bij meerdere verkeersveiligheidsprojecten middelen niet tot besteding komen en welke gevolgen heeft dit voor het behalen van verkeersveiligheidsdoelstellingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="5C1F7AE2" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="58C8EEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="2F824D84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="0244726B" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="34E497DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>onderuitputting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van € 26 miljoen bij de Regeling Impuls Strategisch Plan Verkeersveiligheid betreft onbenutte ruimte binnen het tweede aanvraagtijdvak van de Investeringsimpuls Verkeersveiligheid. De regeling werkt met plafondbedragen per medeoverheid, afgestemd op het aantal kilometers weg en fietspad in beheer. Het gaat hier om budget dat binnen die plafondbedragen niet is aangevraagd door gemeenten, provincies of waterschappen. Lopende projecten worden hierdoor niet geraakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="009F6C92" w:rsidP="009F6C92" w:rsidRDefault="009F6C92" w14:paraId="16E61292" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="40A31476" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C12E70" w:rsidR="00816806" w:rsidP="00816806" w:rsidRDefault="00816806" w14:paraId="4B54D386" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor de bredere verkeersveiligheidsdoelstellingen is het wel van belang dat dit budget alsnog wordt ingezet voor verkeersveiligheidsmaatregelen op het onderliggend wegennet. Daarom organiseert het ministerie van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00C12E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dit jaar nog een aanvullend aanvraagtijdvak (een zogeheten veegronde), zodat het resterende budget volledig kan worden besteed.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="00D83EC5">
+    <w:p w:rsidRPr="00C12E70" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="1043A1A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C12E70" w:rsidR="004E5D09" w:rsidSect="00816806">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6D95943E" w14:textId="77777777" w:rsidR="00FD413A" w:rsidRDefault="00FD413A" w:rsidP="00816806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="24325B7E" w14:textId="77777777" w:rsidR="00FD413A" w:rsidRDefault="00FD413A" w:rsidP="00816806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40C7EE43" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FA202C3" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FCBE8C0" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="14E01BE5" w14:textId="77777777" w:rsidR="00FD413A" w:rsidRDefault="00FD413A" w:rsidP="00816806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71BD040B" w14:textId="77777777" w:rsidR="00FD413A" w:rsidRDefault="00FD413A" w:rsidP="00816806">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CC47B0D" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18D0382A" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CF90522" w14:textId="77777777" w:rsidR="00816806" w:rsidRPr="00816806" w:rsidRDefault="00816806" w:rsidP="00816806">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009F6C92"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00FE0FA3"/>
+    <w:rsidRoot w:val="00816806"/>
+    <w:rsid w:val="002C4BAE"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00604306"/>
+    <w:rsid w:val="00606F4F"/>
+    <w:rsid w:val="00816806"/>
+    <w:rsid w:val="0086435E"/>
+    <w:rsid w:val="00866A26"/>
+    <w:rsid w:val="00A26571"/>
+    <w:rsid w:val="00C12E70"/>
+    <w:rsid w:val="00FD413A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3CA49436"/>
+  <w14:docId w14:val="5DD3596E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0F4D1F9F-C9B2-4866-88DC-ED70665D92D5}"/>
+  <w15:docId w15:val="{E704911E-B488-490D-8AE3-8466DB79AE07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -725,690 +1307,622 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="009F6C92"/>
+    <w:rsid w:val="00816806"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00816806"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00816806"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00816806"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00816806"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1465,51 +1979,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1573,65 +2087,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1652,80 +2166,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3231</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>668</ap:Words>
+  <ap:Characters>3679</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>26</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3811</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4339</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>