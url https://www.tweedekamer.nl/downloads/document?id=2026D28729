--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,519 +1,779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="4DAF77DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidP="006F5FC0" w:rsidRDefault="00C76B66" w14:paraId="00AAF262" w14:textId="402C5CA8">
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36945 XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Infrastructuur en Waterstaat 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="39214F07" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00DD3CCC" w:rsidP="00DD3CCC" w:rsidRDefault="00DD3CCC" w14:paraId="31E1A690" w14:textId="4DE18693">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="38BFB2C9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="2D3AA602" w14:textId="6191BE7A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="3DFF5E2A" w14:textId="5468DD2C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>11 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="08CC3705" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="1D67726A" w14:textId="3D7B3A70">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="249D1DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="00C76B66" w:rsidRDefault="002D3580" w14:paraId="3A8D44BF" w14:textId="020BF0B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>vragen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t xml:space="preserve">27 mei 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76B66">
+        <w:t xml:space="preserve"> zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66" w:rsidR="00C76B66">
+        <w:t xml:space="preserve">minister en staatssecretaris van Infrastructuur en Waterstaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="58933637" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="2293CC3A" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="1B0E844C" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="248AE3AB" w14:textId="77777777">
+      <w:r w:rsidRPr="00C76B66">
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="7F4CDAED" w14:textId="77777777">
+      <w:r w:rsidRPr="00C76B66">
+        <w:t>Huizenga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="4277C510" w14:textId="77777777">
+      <w:r w:rsidRPr="00C76B66">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C76B66">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="07CFC02C" w14:textId="77777777">
+      <w:r w:rsidRPr="00C76B66">
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="6D745373" w14:textId="2ADA62B4">
+      <w:r w:rsidRPr="00C76B66">
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="17095987" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00702B98" w14:paraId="3C66607A" w14:textId="1CB432B3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen  en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00702B98" w:rsidP="00C76B66" w:rsidRDefault="00702B98" w14:paraId="003023C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="3E8FFC04" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">36945-XII, </w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="679BBB1B" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="34C3FB2C" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Welke lessen trekt u uit het feit dat uitgaven op onderdelen moesten worden doorgeschoven naar 2026 vanwege administratieve, juridische of organisatorische knelpunten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="5C65D8FE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="4A426E7A" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="5D879908" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="36069DC6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="71950EDE" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="36DF94EA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Vooropgesteld staat dat de inzet is om de voorgenomen uitgaven in lijn met de begroting te realiseren. Tegelijkertijd geldt dat een deel van de vertragingen samenhangt met externe factoren, zoals marktomstandigheden, vergunningprocedures en de voortgang bij projectpartners. Hoewel dergelijke factoren zich in een complexe uitvoeringspraktijk niet volledig laten uitsluiten, is het belangrijk om hiervan te leren. Daarom worden regelingen steevast geëvalueerd en worden de lessen die daaruit volgen meegenomen bij nieuwe regelingen. Waar uitgaven doorgeschoven moesten worden, blijven de middelen beschikbaar voor uitvoering in 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="7E683E99" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="00367FC7" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="3A60A2A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="284C0196" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="45D0A313" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="06E59E14" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>Welke concrete maatregelen neemt u om de kwaliteit van begrotingsramingen te verbeteren, nu op meerdere beleidsterreinen blijkt dat prognoses van de Rijksdienst voor Ondernemend Nederland (RVO) en subsidie-inschattingen structureel afwijken van de uiteindelijke realisatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="700CE911" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="000F23B3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="3A561F3F" w14:textId="77777777">
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="31EE1CCA" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002F0BFE" w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="16D33BB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0BFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0FA3" w:rsidP="000F23B3" w:rsidRDefault="000F23B3" w14:paraId="4C64F611" w14:textId="14F98749">
+    <w:p w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="40A69626" w14:textId="77777777">
       <w:r w:rsidRPr="002F0BFE">
         <w:t>De kwaliteit van begrotingsramingen heeft voortdurend aandacht. Het klopt dat op enkele beleidsterreinen verschillen zichtbaar zijn tussen de oorspronkelijke ramingen en de uiteindelijke realisaties, met name bij instrumenten die sterk afhankelijk zijn van subsidieaanvragen door derden. Subsidie</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7C71">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
       <w:r w:rsidRPr="002F0BFE">
         <w:t>uitputting is per definitie moeilijk volledig voorspelbaar, omdat deze afhankelijk is van marktgedrag, investeringsbereidheid en externe factoren zoals economische ontwikkelingen. Daarom zijn wij voor een belangrijk deel aangewezen op de meest recente prognoses van de Rijksdienst voor Ondernemend Nederland (RVO), die gedurende het jaar worden geactualiseerd op basis van feitelijke aanvragen en trends. Tegelijkertijd is het niet wenselijk om vooraf structureel lager te ramen, omdat dit het risico met zich meebrengt dat wij zelf vertraging creëren in de uitvoering van beleid en investeringsprogramma’s. Een te lage raming kan immers leiden tot onnodige beperkingen in kasruimte en verplichtingenruimte, terwijl de daadwerkelijke vraag naar subsidies hoger ligt. Daarom blijven wij uitgaan van de best beschikbare en meest actuele prognoses van RVO.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="000F23B3">
+    <w:p w:rsidR="00C76B66" w:rsidP="00C76B66" w:rsidRDefault="00C76B66" w14:paraId="51DB1242" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C76B66" w:rsidR="009E7070" w:rsidP="00C76B66" w:rsidRDefault="009E7070" w14:paraId="58DCD4BE" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00C76B66" w:rsidR="009E7070">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
+  <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...5 lines deleted...]
-  <w:font w:name="Cambria Math">
+  <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F23B3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FE0FA3"/>
+    <w:rsidRoot w:val="00C76B66"/>
+    <w:rsid w:val="000A3E4D"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00531865"/>
+    <w:rsid w:val="00702B98"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00C76B66"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60071F75"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{AD707E7E-0853-42A8-8B0E-C6BFCA359B10}"/>
+  <w14:docId w14:val="6519312F"/>
+  <w15:docId w15:val="{2CECB7AF-0642-4399-9C68-8561664E7FA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -662,1001 +922,450 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F23B3"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-[...261 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="000F23B3"/>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="000F23B3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...304 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2027</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>478</ap:Words>
+  <ap:Characters>2633</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>16</ap:Lines>
-  <ap:Paragraphs>4</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2391</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3105</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>