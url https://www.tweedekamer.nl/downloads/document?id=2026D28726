--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,1334 +1,1807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="6C669581" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="0353EF05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Infrastructuur en   Waterstaat 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="46054FCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="54D38C7F" w14:textId="13DCAE8C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="52C1BBE0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="6D51751C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="6906B339" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00291429" w:rsidRDefault="00E64EB5" w14:paraId="41167BE1" w14:textId="3D282D36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F" w:rsidR="00291429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minister en staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F" w:rsidR="00291429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F" w:rsidR="00291429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>over het rapport Resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Infrastructuur en Waterstaat (Kamerstuk 36 945 XII, nr. 2).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="169B4F57" w14:textId="7BBA32D7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F" w:rsidR="00291429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>minister en staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F" w:rsidR="00291429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze vragen beantwoord bij brief van 10 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="5F3F85F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="2303018A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="455ED670" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="62554F37" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="7DCCEA96" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="63474A75" w14:textId="39507521">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="47863960" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A1157F" w:rsidRDefault="00A1157F" w14:paraId="03A07E36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1157F" w:rsidP="00E64EB5" w:rsidRDefault="00A1157F" w14:paraId="5D2E3565" w14:textId="53AAE7F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1157F" w:rsidP="00E64EB5" w:rsidRDefault="00A1157F" w14:paraId="6C982206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1FA29B84" w14:textId="50C33A15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="72FB819B" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="3C34EC86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoe beoordeelt u de ontwikkeling van het financieel beheer bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ten opzichte van eerdere verantwoordingsjaren en op welke punten is aantoonbaar verbetering gerealiseerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="35A80EAC" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="556294CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="41F2E77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="5575CA80" w14:textId="77777777">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1EA7AC02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft de afgelopen vijf jaar belangrijke stappen gezet in het verbeteren van het financieel beheer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="22E67B20" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="217E9D66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="11690F46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De Auditdienst Rijk (ADR) constateerde in 2020 nog drie ernstige bevindingen op gebied van verplichtingenbeheer en inkoopbeheer, voor zowel het kerndepartement als Rijkswaterstaat (RWS). Per 2025 zijn twee van deze bevindingen opgelost en is de laatste bevinding (het inkoopbeheer van RWS) aanzienlijk verbeterd. Wel is er sinds 2024 een bevinding bijgekomen op het gebied van beheer van externe inhuur door RWS. Dit punt is ongewijzigd voor 2025. De Algemene Rekenkamer (AR) onderstreept deze bevindingen over dezelfde periode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="067BB345" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="52991271" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft de ADR de afgelopen jaren nog twee bevindingen gedeeld op het gebied van bedrijfsvoering (informatiebeveiliging en naleving Algemene verordening gegevensbescherming). Deze punten zijn in 2023 en 2024 opgelost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="5565519D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ook uit het oordeel van de AR blijkt dezelfde positieve ontwikkeling rond financieel beheer en bedrijfsvoering. In het verantwoordingsrapport 2025 constateert de AR nog één onvolkomenheid: aanbesteding RWS. Deze komt overeen met de bevinding inkoopbeheer RWS bij de ADR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="2AF8E8B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="2A03EDC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="73C4A69A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer kan de Kamer verwachten dat er een heldere inventarisatie ligt van uitgaven en projecten die voor NAVO-norm in aanmerking gaan komen, gelet op het feit dat de Algemene Rekenkamer schrijft dat het nog niet duidelijk is welke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-uitgaven onder de 1,5% van de NAVO-norm bestemd zijn voor civiele uitgaven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="5A386990" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="4136B0D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="6A2A5DA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar heeft het kabinet voor het eerst een inventarisatie gedaan van de Nederlandse uitgaven van het Bruto Binnenlands Product (BPP) aan bredere veiligheids- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>defensiegerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgaven. Deze inventarisatie telt op tot 17,45 mld. in 2026 en een percentage van ongeveer 1,4%. Het kabinet heeft dit op 22 mei laten weten aan de NAVO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="7656AE32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat dit de eerste keer is dat deze exercitie is uitgevoerd, zal bij de berekening voor 2027 en verder worden aangescherpt wat hieronder valt. Hierbij blijft informatie vanuit de NAVO leidend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="7665A3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="344448A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder bredere veiligheids- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>defensiegerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgaven vallen uitgaven die bijdragen aan de weerbaarheid van de maatschappij en uitgaven die bijdragen aan de ondersteuning van de krijgsmacht. Denk bij uitgaven die bijdragen aan de weerbaarheid van de maatschappij bijvoorbeeld aan strategische voorraden en de continuïteit van de zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="3AA45323" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ook zijn uitgaven met zogenaamde “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” toegerekend aan dit percentage. Daarmee bedoelen we uitgaven van departementen waar de krijgsmacht van mee kan profiteren. Denk bijvoorbeeld aan het voorkomen en beheersen van veiligheidsdreigingen middels diplomatie, coalitievorming en gerichte financiering. Deze inzet is essentieel omdat Nederland voor zijn eigen veiligheid sterk afhankelijk is van een stabiele, veilige wereld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="4D163417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="67D9300B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitgaven worden op totaalniveau gerapporteerd, dit is zowel voor de 3,5% als de 1,5% met de Kamer gedeeld middels een vertrouwelijke brief door de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Omdat de onderliggende uitgaven inzicht geven in de manier waarop de ondersteuning aan de krijgsmacht is georganiseerd, worden de onderliggende uitgaven niet gepubliceerd. Dit is departementaal vertrouwelijke informatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="12150019" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="4AB17A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="15AF9C2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kan het Programma Bescherming Noordzee Infrastructuur (PBNI), dat ook draait om de (strategische) veiligheid van Nederland, gefinancierd worden vanuit de 1,5% van de NAVO-norm, zoals genoemd op pagina 20, bestemd voor civiele uitgaven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="0D0716C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="6401C57B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="3301DCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de huidige inventarisatie is in kaart gebracht wat er momenteel toegerekend kan worden aan de 1,5% NAVO-norm. Dit is een inventarisatie van bestaande uitgaven en het onderwerp PBNI is hierin meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="698135A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zoals toegezegd aan het lid Brekelmans (TZ202603-125) wordt de Kamer voor de zomer geïnformeerd over een voorstel tot structurele financiering voor het actieplan strategie ter bescherming Noordzee Infrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1CF47847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="69B6F423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="2AC0D355" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wat zou er nodig zijn om het PBNI volwaardig in te vullen, tegen de achtergrond dat de Algemene Rekenkamer schrijft dat er ondanks de voortgang met het PBNI nog geen geïntegreerd beeld ligt, mede vanwege een gebrek aan langlopende financiering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="42783DF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="19ED2D21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="3AE91804" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om volwaardige opvolging te geven aan PBNI is structurele financiering nodig, besluitvorming hierover betrekt het kabinet bij de reguliere integrale budgettaire besluitvormingsmomenten. Voor 2026 heeft het kabinet ca. € 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mln</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbaar gesteld op artikel 17 van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Dit jaar heeft het kabinet voor het eerst een inventarisatie gedaan van de Nederlandse uitgaven van het Bruto Binnenlands Product (BPP) aan bredere veiligheids- en </w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-begroting. Dit is inclusief € 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00214D75">
-[...3 lines deleted...]
-        <w:t>defensiegerelateerde</w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mln</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00214D75">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">Onder bredere veiligheids- en </w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit het Mobiliteitsfonds dat beschikbaar is gesteld voor 2026 via de 1e suppletoire begroting 2026 conform het amendement Stoffer/Grinwis. De structurele verwerking van het amendement Stoffer/Grinwis zal lopen via de begroting 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1B4B20CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="2C364006" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de infrastructuur op de Noordzee beter te kunnen beschermen is het nodig om te investeren in de structurele uitvoering van het Actieplan Strategie ter bescherming Noordzee infrastructuur en de oprichting van een National </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00214D75">
-[...3 lines deleted...]
-        <w:t>defensiegerelateerde</w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00214D75">
-[...17 lines deleted...]
-        <w:t>Ook zijn uitgaven met zogenaamde “</w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security Centrum (NMSC), verbreden en bestendigen van sensorcapaciteit en het vergroten van de capaciteit van de uitvoerende diensten die verantwoordelijk zijn voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00214D75">
-[...3 lines deleted...]
-        <w:t>dual</w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00214D75">
-[...364 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security. Voor de zomer wordt de Kamer geïnformeerd over de verdere uitwerking van het programma, zoals toegezegd in de reactie op het rapport van de AR (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00A1157F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.rekenkamer.nl/documenten/2026/05/20/vo-2025-ienw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002F0BFE">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="1926D3BA" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="38430112" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="7D8CCFAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="55900824" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1E080C45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Is er zicht op waar het probleem ligt bij de resterende € 6 miljoen (in 2025) van € 20 miljoen (in 2024) aan onrechtmatige inkopen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="119537A1" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="35CB869D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="5BF7FCD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="730EA437" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="53AAB837" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>lessons</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>learned</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vanuit het verleden en andere verbetertrajecten binnen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> vruchten afgeworpen, waardoor in 2025 het aantal onrechtmatigheden is gedecimeerd. De resterende € 6 miljoen bij </w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en RWS hebben hun vruchten afgeworpen, waardoor in 2025 het aantal onrechtmatigheden is gedecimeerd. De resterende € 6 miljoen bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wordt grotendeels verklaard door onrechtmatigheden bij inkopen van technische aard die niet onder bestaande raamovereenkomsten vallen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="13BEBCAE" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="5769EB19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="156D051D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het inkoopproces bij </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> van </w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en RWS is er op gericht dat de aanbestedingen overeenkomstig de geldende wet- en regelgeving worden uitgevoerd. Bij beide organisaties wordt dan ook ingezet op het voorkomen van nieuwe onrechtmatigheden en het oplossen van onvolkomenheden in de bedrijfsvoering. Ook afgelopen jaar is opnieuw hard gewerkt aan verbeteringen in de inkoop en aanbestedingen. Het meerjarige verbetertraject om kwaliteit en rechtmatigheid van de inkopen en aanbestedingen te verbeteren en te borgen werpt nu duidelijk zijn vruchten af. Dit heeft niet alleen geresulteerd in een afname van de financiële omvang van de onrechtmatige inkopen, maar ook dat de bevinding(en) van de ADR bij het kerndepartement van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> op het feit dat </w:t>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is afgeschaald en dat er duidelijke verbeteringen zijn bij RWS. Ook de AR constateert deze vooruitgang. Het verder verbeteren van het inkoopproces en de monitoring op het inkoopproces moet ondersteund gaan worden door een verbeterd geautomatiseerd proces voor zowel het kerndepartement als RWS. Na enige vertraging is nu de aanbesteding voor het systeem gegund en kan gestart worden met het implementeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="1269D3A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij wordt er ook gewezen op het feit dat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
-[...25 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (samen met RWS) een van de hoogste inkoopvolumes van de Rijksoverheid heeft, waardoor de onrechtmatige inkopen in perspectief dienen te worden gezien.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="00E93DEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="0EF996E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="67AC0C5E" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="181EBB51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Heeft u een reden, verklaring of oorzaak gedeeld voor het relatief grote verschil tussen het gevraagde budget en het toegekende budget wat betreft het hoofdwegennet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="4E635281" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="6E04D586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="4A8055A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E395C" w:rsidP="005E395C" w:rsidRDefault="005E395C" w14:paraId="09C1545B" w14:textId="3A80F025">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> geïnformeerd over de grote financiële opgaven op het Mobiliteitsfonds en Deltafonds. De beschikbare budgetten voor instandhouding in het Mobiliteits- en Deltafonds zijn onvoldoende om de groeiende instandhoudingsopgave (en dan met name de vernieuwingsopgave) te dekken. Dat geldt evenzeer voor noodzakelijke nieuwe aanleg. Daarnaast heeft het Mobiliteitsfonds ten aanzien van het hoofdwegennet te maken met veel tegenvallers en kostenstijgingen, zonder dat er vrije middelen beschikbaar zijn om deze op te vangen. Tegelijkertijd zijn aanvullende, veelal kostbare beheersmaatregelen noodzakelijk om de veiligheid van de netwerken te waarborgen. Hierdoor lopen gevraagd en toegekend budget steeds verder uit elkaar. Om die reden werkt </w:t>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="3861B890" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja. Meermaals is met de Kamer gedeeld dat de landelijke investeringen in infrastructuur de afgelopen decennia zijn gedaald van ruim boven de 2% van het BBP naar iets meer dan 1% van het BBP. Meer recent is de Kamer in januari (Kamerstukken 36 800-A, nr. 19) en maart dit jaar (Kamerstukken 36 800-A, nr. 39) geïnformeerd over de grote financiële opgaven op het Mobiliteitsfonds en Deltafonds. De beschikbare budgetten voor instandhouding in het Mobiliteits- en Deltafonds zijn onvoldoende om de groeiende instandhoudingsopgave (en dan met name de vernieuwingsopgave) te dekken. Dat geldt evenzeer voor noodzakelijke nieuwe aanleg. Daarnaast heeft het Mobiliteitsfonds ten aanzien van het hoofdwegennet te maken met veel tegenvallers en kostenstijgingen, zonder dat er vrije middelen beschikbaar zijn om deze op te vangen. Tegelijkertijd zijn aanvullende, veelal kostbare beheersmaatregelen noodzakelijk om de veiligheid van de netwerken te waarborgen. Hierdoor lopen gevraagd en toegekend budget steeds verder uit elkaar. Om die reden werkt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>IenW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> momenteel aan een afweegkader op fondsniveau zoals vermeld in de Kamerbrief Prioritering Mobiliteitsfonds en Deltafonds</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="00A1157F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>. Voorafgaand aan het commissiedebat Strategische Keuzes Bereikbaarheid van 23 juni ontvangt de Kamer een brief waarin een afweegkader voor de prioritering wordt gepresenteerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="7FFB4811" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="00FE0FA3" w:rsidSect="00094474">
+    <w:p w:rsidRPr="00A1157F" w:rsidR="00E64EB5" w:rsidP="00E64EB5" w:rsidRDefault="00E64EB5" w14:paraId="17F23333" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A1157F" w:rsidR="004E5D09" w:rsidP="00E64EB5" w:rsidRDefault="004E5D09" w14:paraId="41A2D88F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A1157F" w:rsidR="004E5D09" w:rsidSect="00E64EB5">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62666AF1" w14:textId="77777777" w:rsidR="00F16912" w:rsidRDefault="00F16912" w:rsidP="005E395C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="61B02181" w14:textId="77777777" w:rsidR="00507B56" w:rsidRDefault="00507B56" w:rsidP="00E64EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3693B37B" w14:textId="77777777" w:rsidR="00F16912" w:rsidRDefault="00F16912" w:rsidP="005E395C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18A0DB10" w14:textId="77777777" w:rsidR="00507B56" w:rsidRDefault="00507B56" w:rsidP="00E64EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="669876DE" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C6BBEF4" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D4D4842" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="383B7FBC" w14:textId="77777777" w:rsidR="00F16912" w:rsidRDefault="00F16912" w:rsidP="005E395C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69C8FAA9" w14:textId="77777777" w:rsidR="00507B56" w:rsidRDefault="00507B56" w:rsidP="00E64EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6154980B" w14:textId="77777777" w:rsidR="00F16912" w:rsidRDefault="00F16912" w:rsidP="005E395C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="188A6C44" w14:textId="77777777" w:rsidR="00507B56" w:rsidRDefault="00507B56" w:rsidP="00E64EB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="58CDD716" w14:textId="77777777" w:rsidR="005E395C" w:rsidRPr="009E7C71" w:rsidRDefault="005E395C" w:rsidP="005E395C">
+    <w:p w14:paraId="68B15637" w14:textId="5E36A693" w:rsidR="00E64EB5" w:rsidRPr="009E7C71" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7C71">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E7C71">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken 36 800-A, nr. 39</w:t>
+        <w:t xml:space="preserve"> Kamerstukken 36 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7C71">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A, nr. 39</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A34A5C9" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CDF081D" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57163201" w14:textId="77777777" w:rsidR="00E64EB5" w:rsidRPr="00E64EB5" w:rsidRDefault="00E64EB5" w:rsidP="00E64EB5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005E395C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FE0FA3"/>
+    <w:rsidRoot w:val="00E64EB5"/>
+    <w:rsid w:val="001244D1"/>
+    <w:rsid w:val="001F59C4"/>
+    <w:rsid w:val="0021145C"/>
+    <w:rsid w:val="00291429"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00507B56"/>
+    <w:rsid w:val="005545C6"/>
+    <w:rsid w:val="00563648"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00910EBD"/>
+    <w:rsid w:val="00A1157F"/>
+    <w:rsid w:val="00BD18E6"/>
+    <w:rsid w:val="00C83128"/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:rsid w:val="00EB001C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29335486"/>
+  <w14:docId w14:val="38028E90"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DD18E91C-1241-4F54-BB7E-685C115A738B}"/>
+  <w15:docId w15:val="{A19EFF55-A076-460B-9E71-6EF0D63F392E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1669,745 +2142,684 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="005E395C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="005E395C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="005E395C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E395C"/>
+    <w:rsid w:val="00E64EB5"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E64EB5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E64EB5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E64EB5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/vo-2025-ienw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2026/05/20/vo-2025-ienw" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2464,51 +2876,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -2572,65 +2984,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2651,80 +3063,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7689</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1477</ap:Words>
+  <ap:Characters>8128</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>64</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9069</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9586</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>