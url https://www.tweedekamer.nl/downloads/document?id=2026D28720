--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -1,2919 +1,1714 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="08C10D99" w14:textId="77777777">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="1D4366BB" w14:textId="11F25079">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 945 XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Infrastructuur en   Waterstaat 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="3DC8D81E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="5D17DBFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="775EE0EE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="0DE805DF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="1935F5C9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4622D538" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Infrastructuur en Waterstaat over de brief van 20 mei 2026 over het Jaarverslag Ministerie van Infrastructuur en Waterstaat 2025 (Kamerstuk 36 945 XII, nr. 1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="415A9DD6" w14:textId="5AFFC170">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister en staatssecretaris </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84" w:rsidR="00F44D0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze vragen beantwoord bij brief van 10 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4C65E213" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="7B9EC9BE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="15AE6BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Huizenga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="5F6D0893" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="74EEE2F0" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="0B8514D7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schukkink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="0B7D3521" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="5D6BEF3B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="10C585C6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="3584A1E5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="072DF3A3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="59572685" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="2C3176AB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="6BD96F48" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="7FF8F49E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="3D0AE3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4FB2FEB5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="233B558E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="682A9381" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="22674324" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007A6B84" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="75456154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A6B84" w:rsidP="007A6B84" w:rsidRDefault="007A6B84" w14:paraId="604D758F" w14:textId="67808D37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="007A6B84" w:rsidRDefault="004D4EFB" w14:paraId="7B08CB84" w14:textId="063953B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F0BFE">
-        <w:rPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="002F0BFE">
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Wat kost het invoeren van een dalurenticket (Nederlandticket) voor al het openbaar vervoer op jaarbasis?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="597D8B20" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="1B748C07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="612CB2CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0017053A">
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D0A34">
+        <w:t xml:space="preserve">De Kamer is in 2024 geïnformeerd over de kosten en effecten van verschillende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dalproposities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.a.v. vragen over een Nederlandticket (Kamerstukken 23 645, nr. 828). Die bedragen (prijspeil 2023 en met gegevens uit 2021) waren ongeschikt voor een indicatie van de werkelijke kosten van een ticket, maar wel onderling te vergelijking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="0AD4162D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Er bestaat geen landelijk model met daarin de reisbewegingen van alle reizigers bij alle vervoerders om een goede berekening te maken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D0A34" w:rsidR="005D0A34" w:rsidP="005D0A34" w:rsidRDefault="005D0A34" w14:paraId="0761FE34" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D0A34">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="05637C91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Werkelijke kosten vallen uiteen in derving van inkomsten, maar bijvoorbeeld ook van (extra) benodigde capaciteit. Deze kosten moet worden berekend met actuele cijfers in de modellen van de vervoerders afzonderlijk en worden gecontroleerd op feitelijk gebruik van het ticket. Ook moet rekening gehouden worden met mogelijke extra exploitatie- of uitvoeringskosten. Een dergelijke modulaire berekening is op dit moment niet mogelijk gebleken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D0A34" w:rsidR="005D0A34" w:rsidP="005D0A34" w:rsidRDefault="005D0A34" w14:paraId="5561B4C8" w14:textId="7C8F67BC">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="54AE6D56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in de Kamerbrief van 3 juni jl. (Kamerstukken 36 933, nr. 41) levert het Nederland Dal Vrij Trein abonnement dat deze zomer beschikbaar is naar verwachting waardevolle informatie voor de verkenning naar een landelijke propositie. Het gebruik van dit abonnement wordt vanaf de eerste dag gemonitord, zodat het taakstellende budget niet wordt overschreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="42A571F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="510E57CB" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="60118531" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Hoeveel euro per inwoner wordt in Nederland uitgegeven aan openbaar vervoer (zowel subsidies, concessiebijdragen als infrastructuur)? En kan dit worden vergeleken met omringende EU-lidstaten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="2E4AFA36" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="1B2F83B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="08DBDD71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="46691741" w14:textId="77777777">
-[...61 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="75CAFE1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de beantwoording van de vraag wordt uitgegaan van alle Rijksbijdragen voor het OV, voor de infrastructuur, zowel aanleg als onderhoud (voornamelijk Mobiliteitsfonds), en voor exploitatie (voornamelijk Provinciefonds en uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-begroting (BDU). Het jaarlijkse totaalbedrag dat door het Rijk wordt uitgegeven is circa € 7 mld., dit komt neer op tenminste circa 400 euro per persoon per jaar vanuit de Rijksbegroting. Dit bedrag kan jaarlijks verschillen. Dit bedrag is slechts een deel van de totale uitgaven vanuit de overheid, omdat het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niet beschikt over een actueel overzicht van de decentrale uitgaven aan OV (voor infrastructuur, aanleg, onderhoud en exploitatie), zoals opgenomen in de begrotingen van de provincies, vervoerregio’s en gemeenten. Het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikt ook niet over deze gegevens van andere landen waardoor een Europese vergelijking niet kan worden gegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="07834BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="52F9B9E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="2A2D69E0" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="515DBF43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Wat zou het volledig gratis maken van het openbaar vervoer op jaarbasis ongeveer kosten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="2B438BB8" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="147F6035" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="759A962F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="02E1919F" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="46808D79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De totale vervoerskosten voor 2024 worden geschat op circa 6,3 miljard euro per jaar. Dit bedrag bestaat uit de reizigersinkomsten (circa 4,0 miljard euro), de middelen voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>OV-studentenkaart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OCW-begroting, circa 1,0 miljard euro) en door exploitatiesubsidies (o.a. via Provinciefonds en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-begroting (BDU Verkeer en Vervoer), circa 1,3 miljard euro). Dit betreffen geaggregeerde cijfers over de reizigersinkomsten op basis van publicatie in de Staat van het OV (te raadplegen via www.crow.nl/kennisproducten). De totale kosten voor het gratis maken van het openbaar vervoer vallen naar verwachting hoger uit, omdat er in deze kostenraming geen rekening mee is gehouden dat bij gratis openbaar vervoer de vraag naar openbaar vervoer stijgt en de kosten voor (bijvoorbeeld) OV-personeel en materieel zal toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4CC0334C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="5E30B276" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="047CCA5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="0D3B448B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="426C573C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Hoe verklaart u dat voor enkele indicatoren en kengetallen de realisatiegegevens nog niet beschikbaar waren bij het opstellen van het jaarverslag en welke gevolgen heeft dit voor de volledigheid van de controle?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="35C13CA6" w14:textId="77777777">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="515B5F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="396CA9DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="30143165" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="18BD6BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het jaarverslag is opgesteld conform de Regeling Rijksbegrotingsvoorschriften (RBV). De RBV stelt dat voor de verantwoording over het jaar 2025 op 13 maart 2026 een door de Auditdienst Rijk (ADR) goedgekeurd jaarverslag aan de minister van Financiën moet worden aangeboden en dat wijzigingen door vakministers, in uitzonderlijke gevallen, tot 30 maart verwerkt kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="35DAED14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="2AC5F3AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschillende indicatoren en kengetallen in de jaarverslagen van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden aangeleverd door externe partijen, zoals bijvoorbeeld het Centraal Bureau voor de Statistiek (CBS), SWOV (wetenschappelijk onderzoek verkeersveiligheid) en de Inspectie Leefomgeving en Transport (ILT). Ten tijde van de in de RBV opgenomen data waren enkele realisatiegegevens nog niet beschikbaar en worden om die reden bij de eerstvolgende begroting aan de Kamer aangeboden. Dit heeft geen gevolgen voor de volledigheid van de controle. De indicatoren en kengetallen vallen onder de controle van de niet-financiële informatie. Als onderdeel van de wettelijke taak voert de ADR onderzoek uit naar de betrouwbare totstandkoming van de niet-financiële verantwoordingsinformatie en of de niet-financiële verantwoordingsinformatie niet strijdig is met de financiële verantwoordingsinformatie. Uit het onderzoek van de ADR blijken geen materiële bevindingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="072224C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="43E942C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="66B3A262" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt u de doelmatigheid van de extra investeringen in sociale veiligheid in het openbaar vervoer en welke concrete prestatie-indicatoren worden gehanteerd om de effectiviteit te meten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="14697E7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="2E26690A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="12986021" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beoordeelt de doelmatigheid van de extra investeringen in sociale veiligheid in het openbaar vervoer door te kijken naar de samenhang en versterking van de verschillende maatregelen die de afgelopen jaren zijn genomen vanuit het ministerie en vanuit de vervoerders. Deze maatregelen variëren van het verhogen van de boete voor zwartrijden, werken met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor hoofdconducteurs en Veiligheid &amp; Service medewerkers, de uitvoering van het Programma ‘Veilige Stations’, het plaatsen van camera’s, verbeteringen aan zichtlijnen in stationshallen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>datagestuurde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzet van personeel. Ook wordt gewerkt aan een nieuw landelijk convenant sociale veiligheid voor 2026–2030, met een actieplan om de gezamenlijke inzet verder te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="7AAC8E01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="48D0A929" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veel maatregelen bevinden zich op dit moment nog in de uitvoeringsfase. Daardoor kan over het daadwerkelijke effect van de intensivering nog geen definitieve uitspraak worden gedaan. Naarmate de implementatie verder vordert, wordt duidelijker wat de gezamenlijke impact is. De monitoring en evaluatie van deze maatregelen vindt plaats via meerdere sporen. Voor specifieke maatregelen worden afzonderlijke voortgangsrapportages of evaluaties opgesteld. Zo is aan de Kamer toegezegd dat zij voor het Kerstreces wordt geïnformeerd over de eerste resultaten van het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bodycams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door hoofdconducteurs en Veiligheid &amp; Service medewerkers. Daarnaast vindt er regelmatige terugkoppeling plaats aan de Kamer over de stand van zaken en worden ontwikkelingen en effecten van maatregelen periodiek besproken met de vervoerders. Veel maatregelen bevinden zich momenteel nog in de uitvoeringsfase, waardoor over de uiteindelijke effecten nog geen definitieve uitspraken kunnen worden gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="07F659D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="22F05F88" w14:textId="77777777">
-[...40 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="10E1860B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het meten van de effectiviteit hanteert het Ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>evaluatieinstrumenten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: de OV klantenbarometer, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stationsbelevingsmonitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SBM) en de personeelsmonitor. Deze monitors geven inzicht in de ervaren sociale veiligheid van reizigers en medewerkers en vormen daarmee de basis voor de beoordeling van de resultaten van de ingezette maatregelen. Voor maatregelen die niet primair gericht zijn op veiligheidsbeleving, zoals de verhoging van de boete voor zwartrijden, worden aanvullende gegevens betrokken, waaronder cijfers over het aantal zwartrijders en de handhavingsresultaten. De effectiviteit wordt ten slotte ook bepaald door externe factoren, zoals de trend van verharding in de samenleving.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="36E00DEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4C82B382" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="516C81BF" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4D2D5279" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Welke concrete maatregelen neemt u om de structurele druk op de uitvoeringscapaciteit bij Rijkswaterstaat te verminderen, nu wordt vastgesteld dat de maakbaarheid groter is dan het beschikbare financiële kader?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="4ABA6031" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="5EC1DA66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4DE47137" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="55A615DF" w14:textId="77777777">
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="4FD835FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het klopt inderdaad dat de maakbaarheid van Rijkswaterstaat – en trouwens ook in zijn algemeenheid de opgave - groter is dan wat aan financiële middelen beschikbaar is. Rijkswaterstaat heeft dan ook maatregelen genomen om de productiviteit samen met de markt te vergroten (zie ook Meerjarenplan instandhouding Rijkswaterstaat-netwerken 2025-2030). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="5FA1E5D9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F0BFE">
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="349BA059" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="516338B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>Tegelijkertijd geldt dat de opgave voor Rijkswaterstaat met het huidige apparaat niet volledig maakbaar is. De kern van de uitdaging ligt niet enkel in de personeelsomvang, maar in het bepalen welke taken en prestatieniveaus maatschappelijk het meest noodzakelijk zijn. Rijkswaterstaat werkt daarom gericht aan het versterken van de uitvoeringskracht door onder andere digitalisering, processtandaardisatie en de inzet op assetmanagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002F0BFE" w:rsidR="00745372" w:rsidP="00745372" w:rsidRDefault="00745372" w14:paraId="3249F70A" w14:textId="77777777"/>
-[...38 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="6683C222" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="67BB83A4" w14:textId="08FB3C14">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft zich inzetten om binnen de beschikbare middelen de basisuitvoering van Rijkswaterstaat te borgen, conform de aangenomen motie Stoffer/Grinwis over de uitvoeringscapaciteit van Rijkswaterstaat (Kamerstukken 36800 A, nr. 51). En gegeven de omvang van de instandhoudingsopgave is het onvermijdelijk dat het kabinet keuzes moet maken over welke prestaties, kwaliteitsniveaus en ambities in de komende jaren houdbaar en maatschappelijk verantwoord zijn. Hierover wordt de Kamer voorafgaand aan het commissiedebat Strategische Keuzes Bereikbaarheid van 23 juni nader over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="1FB61CFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004D4EFB" w:rsidP="004D4EFB" w:rsidRDefault="004D4EFB" w14:paraId="28832420" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A6B84" w:rsidR="004E5D09" w:rsidP="004D4EFB" w:rsidRDefault="004E5D09" w14:paraId="4A0DB006" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007A6B84" w:rsidR="004E5D09" w:rsidSect="004D4EFB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1706" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01FA65C1" w14:textId="77777777" w:rsidR="009C5826" w:rsidRDefault="009C5826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="678D3BE9" w14:textId="77777777" w:rsidR="006D0274" w:rsidRDefault="006D0274" w:rsidP="004D4EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C79C65" w14:textId="77777777" w:rsidR="009C5826" w:rsidRDefault="009C5826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B6B3D8E" w14:textId="77777777" w:rsidR="006D0274" w:rsidRDefault="006D0274" w:rsidP="004D4EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F9F6E5" w14:textId="77777777" w:rsidR="00F7172F" w:rsidRDefault="00F7172F">
+  <w:p w14:paraId="0E473E4E" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E305587" w14:textId="77777777" w:rsidR="00F7172F" w:rsidRDefault="00F7172F">
+  <w:p w14:paraId="23F0D0E8" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="148FB830" w14:textId="77777777" w:rsidR="00F7172F" w:rsidRDefault="00F7172F">
+  <w:p w14:paraId="66793007" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79276F36" w14:textId="77777777" w:rsidR="009C5826" w:rsidRDefault="009C5826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AE690E8" w14:textId="77777777" w:rsidR="006D0274" w:rsidRDefault="006D0274" w:rsidP="004D4EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F122418" w14:textId="77777777" w:rsidR="009C5826" w:rsidRDefault="009C5826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1473C094" w14:textId="77777777" w:rsidR="006D0274" w:rsidRDefault="006D0274" w:rsidP="004D4EFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A7B058A" w14:textId="77777777" w:rsidR="00F7172F" w:rsidRDefault="00F7172F">
+  <w:p w14:paraId="1BD08505" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B2CDE21" w14:textId="77777777" w:rsidR="00A317D2" w:rsidRDefault="003D27C8">
+  <w:p w14:paraId="76AD8C99" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...466 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EDF78A5" w14:textId="56DE3954" w:rsidR="00A317D2" w:rsidRDefault="00A317D2" w:rsidP="00AF6F71">
+  <w:p w14:paraId="3C1F47D5" w14:textId="77777777" w:rsidR="004F42C0" w:rsidRPr="004D4EFB" w:rsidRDefault="004F42C0" w:rsidP="004D4EFB">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="6720" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1342 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F793C"/>
-[...182 lines deleted...]
-    <w:rsid w:val="00FF4FC8"/>
+    <w:rsidRoot w:val="004D4EFB"/>
+    <w:rsid w:val="000A30B6"/>
+    <w:rsid w:val="002653E9"/>
+    <w:rsid w:val="003E6DD1"/>
+    <w:rsid w:val="0041579E"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="004F42C0"/>
+    <w:rsid w:val="0052017A"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006D0274"/>
+    <w:rsid w:val="007A6B84"/>
+    <w:rsid w:val="00AA4716"/>
+    <w:rsid w:val="00AF2EBB"/>
+    <w:rsid w:val="00F44D0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C212DEF"/>
+  <w14:docId w14:val="7533E2A6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C557D3E0-5840-474A-88FD-DDC0C045E0FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3254,3989 +2049,772 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
     <w:name w:val="Marginless Container"/>
     <w:hidden/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Salutation"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...103 lines deleted...]
-    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D4EFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Afzendgegevens cursief"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D4EFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3190 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B0D24"/>
+    <w:rsid w:val="004D4EFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B0D24"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B0D24"/>
+    <w:rsid w:val="004D4EFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B0D24"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D4EFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...145 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...299 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(6).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7244,51 +2822,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7355,65 +2933,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7434,80 +3012,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1541</ap:Words>
+  <ap:Characters>8480</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>70</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9439</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10001</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>