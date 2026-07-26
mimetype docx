--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,3313 +1,1084 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00144D6A" w:rsidR="00292DE9" w:rsidP="00292DE9" w:rsidRDefault="00292DE9" w14:paraId="169B74F9" w14:textId="591ABD67">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00292DE9" w:rsidR="00082FE3">
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="00AD7A94" w:rsidRDefault="003B7E0B" w14:paraId="293805F8" w14:textId="242548DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33836</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94" w:rsidR="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94" w:rsidR="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94" w:rsidR="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personen- en familierecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="00AD7A94" w:rsidP="004474D9" w:rsidRDefault="00AD7A94" w14:paraId="4674145A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>142</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="00AD7A94" w:rsidP="003B7E0B" w:rsidRDefault="00AD7A94" w14:paraId="2C2917D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="00AD7A94" w:rsidP="003B7E0B" w:rsidRDefault="00AD7A94" w14:paraId="49C3C24D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="00AD7A94" w:rsidP="003B7E0B" w:rsidRDefault="00AD7A94" w14:paraId="73A965D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="356D312A" w14:textId="1800D99F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 2 december 2024 heeft de toenmalige Staatssecretaris Rechtsbescherming het WODC onderzoek ‘Draagvlak voor de legitieme portie’, aangeboden aan uw Kamer. Daarbij heeft hij toegezegd om in de loop van 2025 met een inhoudelijke reactie op het rapport te komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanwege de demissionaire status van het toenmalige kabinet, heeft mijn ambtsvoorganger bij brief van 18 november 2025 volstaan met een uiteenzetting van de uitkomsten van het onderzoek. Het is aan een volgend kabinet overgelaten om een standpunt in te nemen over het al dan niet (in zijn huidige vorm) behouden van de legitieme portie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze kabinetsreactie treft u aan in de voorliggende brief. Daarmee kom ik ook tegemoet aan mijn toezegging op dit punt tijdens het Commissiedebat civielrechtelijke onderwerpen op 22 april jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292DE9">
-[...87 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="3903FB64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="68CFEAB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het onderzoek naar het draagvlak van de legitieme portie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00144D6A" w:rsidR="00D311E1" w:rsidP="00292DE9" w:rsidRDefault="00D311E1" w14:paraId="6DD15EF0" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00144D6A" w:rsidR="00EC3DD4">
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="0B6C61F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="57F6573B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomst van het onderzoek is – kort samengevat – dat de legitieme portie breed wordt gedragen door de Nederlandse bevolking: 40% is in alle gevallen voorstander van de legitieme portie, 19% is altijd tegen het bestaan van de legitieme portie en 40% is soms voor en soms tegen. Binnen die laatste groep bestaat grote verdeeldheid over de gevallen waarin de legitieme portie (on)wenselijk is. De onderzoekers leiden uit de enquête af dat men in Nederland waarde hecht aan de legitieme portie en dat algehele afschaffing door een overgrote meerderheid van 80% niet wordt gesteund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="207D55DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="0353DA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afschaffing van de legitieme portie is volgens de onderzoekers een principiële keuze: behouden of afschaffen. De onderzoekers sluiten hun rapport af met een aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>suggesties ter verbetering van de regeling van de legitieme portie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en voor vervolgonderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00144D6A" w:rsidR="00964D88">
-[...49 lines deleted...]
-    <w:p w:rsidRPr="00144D6A" w:rsidR="00D311E1" w:rsidP="00292DE9" w:rsidRDefault="00941CFD" w14:paraId="51DEA154" w14:textId="59D72ACD">
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="42F40FD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="281082ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk228791838" w:id="0"/>
-      <w:r w:rsidRPr="00144D6A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> naar de brief van 18 november 2025. </w:t>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor een uitgebreide weergave van de achtergrond van het onderzoek, de opzet, uitkomsten en suggesties die de onderzoekers doen, verwijs ik u naar de brief van 18 november 2025. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00144D6A" w:rsidR="00D311E1" w:rsidP="00292DE9" w:rsidRDefault="00D311E1" w14:paraId="57F669BE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="1C7B8415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="4986E621" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kabinetsreactie op het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00144D6A" w:rsidR="000005A8" w:rsidRDefault="000005A8" w14:paraId="3B49939D" w14:textId="77777777"/>
-[...219 lines deleted...]
-    <w:p w:rsidRPr="00144D6A" w:rsidR="000005A8" w:rsidRDefault="000005A8" w14:paraId="65BD72E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="57376B49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="041BAD8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook ik wil de onderzoekers van de Rijksuniversiteit Groningen danken voor het uitgebreide onderzoek dat zij hebben gedaan. De onderzoekers hebben een zeer breed onderzoek verricht naar het draagvlak voor de legitieme portie en de gevolgen van behoud dan wel afschaffing daarvan voor burgers en de samenleving als geheel. Met de uitgebreide enquête onder een representatief deel van de Nederlandse bevolking, een diepgaande rechtsvergelijking met landen met een vergelijkbare regeling van de legitieme portie, een studie naar sociologische aspecten en de interviews met verschillende ervaringsdeskundigen (juridische professionals, burgers en andere professionals) is het onderzoeksrapport rijk aan informatie. Het onderzoeksrapport biedt daardoor een waardevolle en richtinggevende bijdrage aan de discussies over dit fundamentele onderdeel van het Nederlandse erfrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="34DDF8DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="42A09BFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek maakt duidelijk dat voor afschaffing van de legitieme portie het naar mijn oordeel noodzakelijke brede maatschappelijk draagvlak ontbreekt. Zo toont het onderzoek overtuigend aan dat het op zichzelf krachtige argument van de vrijheid om zelf te bepalen aan wie men bij overlijden zijn vermogen nalaat, door de samenleving in het algemeen onvoldoende zwaarwegend wordt bevonden voor afschaffing van de legitieme portie. Uit de resultaten van de enquête blijkt dat de Nederlandse bevolking belang hecht aan de afstammingsband tussen ouder en kind en dat die voldoende grondslag is om de legitieme portie te rechtvaardigen. Die overtuiging wordt ook door mij gevoeld. Hoewel intergenerationele solidariteit en sociale cohesie niet meer vanzelfsprekend zijn, heeft dit volgens de onderzoekers niet geleid tot afnemende gevoelens van verbondenheid tussen families. Familienetwerken zijn wel complexer maar niet losser geworden, zo concluderen de onderzoekers. Het mogelijk bij sommigen bestaande beeld dat de legitieme portie niet meer van deze tijd zou zijn, sluit niet aan bij de conclusies van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="268CF5C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="08BCB37A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik kom mede op basis van de uitkomsten van het onderzoek tot de conclusie dat er geen groot maatschappelijk draagvlak bestaat voor afschaffing van de legitieme portie en dat de bestaande regeling ook anderszins geen blijk geeft van grote praktische problemen. Dat in bepaalde juridische kringen mogelijk anders wordt aangekeken tegen de wenselijkheid van het behoud van de legitieme portie, doet hieraan niet af. Ik zie dan ook geen aanleiding om over te gaan tot afschaffing van de legitieme portie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="4A3DF1F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="45775AE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verschillende suggesties die de onderzoekers hebben gedaan ter verbetering van de regeling van de legitieme portie zijn op dit moment onvoldoende verkend en beoordeeld op nut, noodzaak en effecten om te vertalen naar wetswijzigingen. Uit het onderzoek blijkt dat de meningen over een deel van de suggesties (zoals een verplichte considerans en vernietiging van het testament wegens misbruik van omstandigheden) sterk verdeeld zijn. De onderzoekers merken bovendien op dat over de suggesties nog geen verdere gedachtewisseling heeft plaatsgevonden. Er is naar mijn mening dan ook onvoldoende beeld van het draagvlak voor de verschillende suggesties, de juridische haalbaarheid daarvan en de effecten op het erf(proces)recht in het algemeen. Ik vind het niet wenselijk om op dit moment één of meer suggesties te selecteren waarover meer eenduidigheid bestaat, omdat aanpassing van de regeling een gedegen en volledig beeld vereist. Daarvoor wacht ik de verdere discussie en ontwikkeling af in onder meer de wetenschap en de rechtspraktijk naar aanleiding van het onderzoek en deze kabinetsreactie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="0EE649A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="33A42BF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal het verdere maatschappelijke debat hierover met belangstelling volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="3C376139" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="33998DEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00144D6A" w:rsidR="008241E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="24E62B6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="00AD7A94" w14:paraId="0F94E674" w14:textId="620C2159">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94" w:rsidR="003B7E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van Bruggen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000005A8" w:rsidRDefault="000005A8" w14:paraId="415699C3" w14:textId="50EFF98A"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="003B7E0B" w:rsidP="003B7E0B" w:rsidRDefault="003B7E0B" w14:paraId="5E59A809" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7A94" w:rsidR="004E5D09" w:rsidP="003B7E0B" w:rsidRDefault="004E5D09" w14:paraId="30904E71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AD7A94" w:rsidR="004E5D09" w:rsidSect="003B7E0B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1442FBE6" w14:textId="77777777" w:rsidR="00107D92" w:rsidRDefault="00107D92">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32886925" w14:textId="77777777" w:rsidR="00C05746" w:rsidRDefault="00C05746" w:rsidP="003B7E0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F0DD8D6" w14:textId="77777777" w:rsidR="00107D92" w:rsidRDefault="00107D92">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6116CF5C" w14:textId="77777777" w:rsidR="00C05746" w:rsidRDefault="00C05746" w:rsidP="003B7E0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0945E600" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="003B7E0B" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E3FD404" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="003B7E0B" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64BB44CD" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="003B7E0B" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="229D0DF5" w14:textId="77777777" w:rsidR="00107D92" w:rsidRDefault="00107D92">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E48D96C" w14:textId="77777777" w:rsidR="00C05746" w:rsidRDefault="00C05746" w:rsidP="003B7E0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C4D42E" w14:textId="77777777" w:rsidR="00107D92" w:rsidRDefault="00107D92">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="696ABB4E" w14:textId="77777777" w:rsidR="00C05746" w:rsidRDefault="00C05746" w:rsidP="003B7E0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5FB74195" w14:textId="4DEC05E4" w:rsidR="00292DE9" w:rsidRPr="00292DE9" w:rsidRDefault="00292DE9">
+    <w:p w14:paraId="626EB5E6" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="00AD7A94" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00292DE9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00292DE9">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 33836, 101.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="149BD523" w14:textId="02226C45" w:rsidR="00292DE9" w:rsidRPr="00292DE9" w:rsidRDefault="00292DE9">
+    <w:p w14:paraId="4C452234" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="00AD7A94" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00292DE9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00292DE9">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 33836, 128.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04578595" w14:textId="792FC802" w:rsidR="00292DE9" w:rsidRPr="00292DE9" w:rsidRDefault="00292DE9">
+    <w:p w14:paraId="133E0314" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="00AD7A94" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00292DE9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00292DE9">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TZ202604-201.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0026D50B" w14:textId="22D4287E" w:rsidR="00964D88" w:rsidRDefault="00964D88">
+    <w:p w14:paraId="4D08D61B" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="00AD7A94" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00964D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964D88">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> van de regels over het recht op inzage en informatie.</w:t>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De meest fundamentele suggesties zijn: het mogelijk maken om een erfovereenkomst te sluiten, de mogelijkheid om een testament te vernietigen wegens misbruik van omstandigheden, een verplichte considerans in testamenten waarin kinderen worden onterfd en verduidelijking van de regels over het recht op inzage en informatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4078F5DD" w14:textId="56A1B3BB" w:rsidR="00964D88" w:rsidRPr="00964D88" w:rsidRDefault="00964D88">
+    <w:p w14:paraId="670A9A5B" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="00AD7A94" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00964D88">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7A94">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964D88">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het betreft onderzoek naar de volgende thema’s: de verhouding tussen de langstlevende echtgenoot en (onterfde) kinderen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="16"/>
-[...18 lines deleted...]
-        <w:t>erbetering van de regeling van de legitieme portie en de (on)mogelijkheden om de regeling van de legitieme portie te omzeilen.</w:t>
+        </w:rPr>
+        <w:t>de specifieke rol van de legitieme portie en andere erfrechtelijke aanspraken op familiebanden, verbetering van de regeling van de legitieme portie en de (on)mogelijkheden om de regeling van de legitieme portie te omzeilen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C8B7B25" w14:textId="77777777" w:rsidR="000005A8" w:rsidRDefault="008241E3">
-[...465 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="416A5A88" w14:textId="77777777" w:rsidR="003B7E0B" w:rsidRPr="003B7E0B" w:rsidRDefault="003B7E0B" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08079606" w14:textId="77777777" w:rsidR="000005A8" w:rsidRDefault="008241E3">
-[...1216 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6A1A0FDC" w14:textId="77777777" w:rsidR="0003337C" w:rsidRPr="003B7E0B" w:rsidRDefault="0003337C" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CA807A6" w14:textId="77777777" w:rsidR="0003337C" w:rsidRPr="003B7E0B" w:rsidRDefault="0003337C" w:rsidP="003B7E0B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00160B72"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00FE0CDE"/>
+    <w:rsidRoot w:val="003B7E0B"/>
+    <w:rsid w:val="00033172"/>
+    <w:rsid w:val="0003337C"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rsid w:val="004D2A09"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00AD7A94"/>
+    <w:rsid w:val="00C05746"/>
+    <w:rsid w:val="00C708BB"/>
+    <w:rsid w:val="00CC37F8"/>
+    <w:rsid w:val="00DA01FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B177444"/>
+  <w14:docId w14:val="146E7E13"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C661D1E6-43BE-470A-BE1A-D8FA5B6B7384}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3316,77 +1087,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3411,75 +1182,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3514,55 +1285,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3634,899 +1405,774 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B7E0B"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292DE9"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00292DE9"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292DE9"/>
+    <w:rsid w:val="003B7E0B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D311E1"/>
+    <w:rsid w:val="003B7E0B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D311E1"/>
-[...37 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="003B7E0B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F4D86"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="003B7E0B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001F4D86"/>
-[...43 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003B7E0B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4802,53 +2448,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4793</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>898</ap:Words>
+  <ap:Characters>4943</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>39</ap:Lines>
+  <ap:Lines>41</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5653</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5830</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>